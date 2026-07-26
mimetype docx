--- v1 (2026-03-11)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="76db467" w14:textId="76db467">
+    <w:p w14:paraId="9f917fd" w14:textId="9f917fd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5319,3899 +5319,4023 @@
         <w:t>
       114) разработка и утверждение порядка проведения республиканского форума молодежи и типовых правил о региональном форуме молодежи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:bookmarkStart w:name="z210" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115) разработка и утверждение типового положения о молодежных ресурсных центрах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z211" w:id="194"/>
-[...15 lines deleted...]
-      116) разработка и утверждение правил предоставления арендного жилища без права выкупа для работающей молодежи;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">116) исключен постановлением Правительства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117) разработка и утверждение типовых квалификационных характеристик специалистов по работе с молодежью по согласованию с уполномоченным государственным органом по труду;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z212" w:id="195"/>
-[...15 lines deleted...]
-      117) разработка и утверждение типовых квалификационных характеристик специалистов по работе с молодежью по согласованию с уполномоченным государственным органом по труду;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118) разработка и утверждение правил создания, организации, обеспечения молодежных трудовых отрядов, а также проведения мониторинга их деятельности по согласованию с уполномоченным государственным органом по труду;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z213" w:id="196"/>
-[...15 lines deleted...]
-      118) разработка и утверждение правил создания, организации, обеспечения молодежных трудовых отрядов, а также проведения мониторинга их деятельности по согласованию с уполномоченным государственным органом по труду;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119) разработка и утверждение правил внедрения и применения индекса развития молодежи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z214" w:id="197"/>
-[...15 lines deleted...]
-      119) разработка и утверждение правил внедрения и применения индекса развития молодежи;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120) организация и проведение информационно-разъяснительной работы с временно неустроенной молодежью о механизмах реализации государственной молодежной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z215" w:id="198"/>
-[...15 lines deleted...]
-      120) организация и проведение информационно-разъяснительной работы с временно неустроенной молодежью о механизмах реализации государственной молодежной политики;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121) осуществление разъяснительной работы среди молодежи по укреплению межэтнического согласия и толерантности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z216" w:id="199"/>
-[...15 lines deleted...]
-      121) осуществление разъяснительной работы среди молодежи по укреплению межэтнического согласия и толерантности;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122) разработка и утверждение правил деятельности журналиста (представителя средства массовой информации), присутствующего на мирных собраниях, форм отличительных знаков журналиста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z217" w:id="200"/>
-[...15 lines deleted...]
-      122) разработка и утверждение правил деятельности журналиста (представителя средства массовой информации), присутствующего на мирных собраниях, форм отличительных знаков журналиста;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123) разработка и утверждение форм отличительных знаков организатора мирных собраний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z218" w:id="201"/>
-[...15 lines deleted...]
-      123) разработка и утверждение форм отличительных знаков организатора мирных собраний;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124) разработка и утверждение правил присуждения международной премии "Волонтер года";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z219" w:id="202"/>
-[...15 lines deleted...]
-      124) разработка и утверждение правил присуждения международной премии "Волонтер года";</w:t>
+    <w:bookmarkStart w:name="z220" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125) определение совместно с субъектами оперативно-розыскной деятельности и уполномоченным органом в области связи по согласованию с Генеральной прокуратурой Республики Казахстан порядка приостановления работы сетей и (или) средств связи, оказания услуг связи, доступа к интернет-ресурсам и (или) размещенной на них информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z220" w:id="203"/>
-[...15 lines deleted...]
-      125) определение совместно с субъектами оперативно-розыскной деятельности и уполномоченным органом в области связи по согласованию с Генеральной прокуратурой Республики Казахстан порядка приостановления работы сетей и (или) средств связи, оказания услуг связи, доступа к интернет-ресурсам и (или) размещенной на них информации;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126) размещение информации на интернет-портале открытых данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z221" w:id="204"/>
-[...15 lines deleted...]
-      126) размещение информации на интернет-портале открытых данных;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127) размещение информации на интернет-портале открытых бюджетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z222" w:id="205"/>
-[...15 lines deleted...]
-      127) размещение информации на интернет-портале открытых бюджетов;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128) размещение информации на интернет-портале открытых нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z223" w:id="206"/>
-[...15 lines deleted...]
-      128) размещение информации на интернет-портале открытых нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z224" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129) предоставление, при необходимости, по запросу Министерства юстиции Республики Казахстан заключения по полноте способа уведомления и способа (ов) проведения публичных обсуждений консультативного документа регуляторной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z224" w:id="207"/>
-[...15 lines deleted...]
-      129) предоставление, при необходимости, по запросу Министерства юстиции Республики Казахстан заключения по полноте способа уведомления и способа (ов) проведения публичных обсуждений консультативного документа регуляторной политики;</w:t>
+    <w:bookmarkStart w:name="z225" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130) осуществление межведомственной координации деятельности государственных органов по мероприятиям, направленным на снижение количества временно неустроенной молодежи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z225" w:id="208"/>
-[...15 lines deleted...]
-      130) осуществление межведомственной координации деятельности государственных органов по мероприятиям, направленным на снижение количества временно неустроенной молодежи;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131) разработка и утверждение правил обеспечения физических лиц, являющихся получателями государственной адресной социальной помощи, телевизионными абонентскими приставками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z226" w:id="209"/>
-[...15 lines deleted...]
-      131) разработка и утверждение правил обеспечения физических лиц, являющихся получателями государственной адресной социальной помощи, телевизионными абонентскими приставками;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132) разработка и утверждение методики прогнозирования показателей прогноза социально-экономического развития Республики Казахстан в регулируемых Министерством сферах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z227" w:id="210"/>
-[...15 lines deleted...]
-      132) разработка и утверждение методики прогнозирования показателей прогноза социально-экономического развития Республики Казахстан в регулируемых Министерством сферах;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">133) исключен постановлением Правительства РК от 16.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z229" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134) осуществление формирования, развитие и обеспечение безопасности единого информационного пространства Республики Казахстан, а также межведомственной координации деятельности по обеспечению безопасности информационного пространства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z230" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135) организация работ по разработке технических регламентов и национальных стандартов в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z231" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136) обеспечение работы по достижению целевых индикаторов, показателей по качественному и своевременному исполнению мероприятий документов Системы государственного планирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z232" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137) проведение мониторинга эффективности государственного контроля за соблюдением законодательства Республики Казахстан о масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z233" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138) согласование проекта программы информационного сопровождения и разъяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z234" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139) разработка правил проведения конкурса на получение права официального опубликования законодательных актов периодическими печатными изданиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z235" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140) разработка, утверждение, согласование с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации квалификационных требований, предъявляемых при лицензировании деятельности в области телерадиовещания, и перечня документов, подтверждающих соответствие им;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z236" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141) координация деятельности национального оператора телерадиовещания в части финансового обеспечения распространения теле-, радиоканалов свободного доступа (посредством цифрового эфирного и спутникового телерадиовещания, а также аналогового телерадиовещания);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z237" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142) обеспечение развития международного сотрудничества в области масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z238" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143) обеспечение деятельности Республиканской комиссии по вопросам государственной информационной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z239" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144) разработка нормативного правового акта, определяющего лицензиара по осуществлению лицензирования деятельности по распространению теле-, радиоканалов и органа, уполномоченного на выдачу разрешений первой категории в области масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z240" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145) осуществление лицензирования отдельных видов деятельности, подлежащих лицензированию в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z241" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146) осуществление взаимодействия и сотрудничества с молодежными организациями по вопросам средств массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z242" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147) осуществление государственного контроля за соблюдением законодательства Республики Казахстан о масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z243" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148) осуществление постановки на учет, переучет средств массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1027" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148-1) разработка и утверждение правил постановки на учет или переучет периодического печатного издания, интернет-издания и теле-, радиоканала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z244" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149) ведение единого реестра учета иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z245" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150) формирование, размещение и контроль за осуществлением государственного заказа по проведению государственной информационной политики на республиканском уровне в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z246" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151) формирование электронного архива обязательных бесплатных экземпляров периодических печатных изданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z247" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152) координация деятельности центральных и местных исполнительных органов по вопросам масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z248" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153) размещение государственного заказа по проведению государственной информационной политики по вопросам государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z249" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154) координация деятельности национального оператора телерадиовещания в части внедрения цифрового эфирного вещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">133) исключен постановлением Правительства РК от 16.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 246</w:t>
+        <w:t xml:space="preserve">155) исключен постановлением Правительства РК от 30.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 810</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...436 lines deleted...]
-      154) координация деятельности национального оператора телерадиовещания в части внедрения цифрового эфирного вещания;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">156) исключен постановлением Правительства РК от 30.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 810</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157) осуществление экспертизы продукции иностранных теле-, радиоканалов, подавших заявления для постановки на учет, на предмет соответствия законодательству Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:p>
-[...141 lines deleted...]
-      157) осуществление экспертизы продукции иностранных теле-, радиоканалов, подавших заявления для постановки на учет, на предмет соответствия законодательству Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158) ведение реестра субъектов, распространяющих периодические печатные издания или интернет-ресурсы, размещающие материалы эротического характера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z253" w:id="234"/>
-[...15 lines deleted...]
-      158) ведение реестра субъектов, распространяющих периодические печатные издания или интернет-ресурсы, размещающие материалы эротического характера;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159) осуществление учета иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z254" w:id="235"/>
-[...15 lines deleted...]
-      159) осуществление учета иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160) выдача предписания при выявлении нарушения требований законодательства Республики Казахстан о масс-медиа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z255" w:id="236"/>
-[...15 lines deleted...]
-      160) выдача предписания при выявлении нарушения требований законодательства Республики Казахстан о масс-медиа;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161) реализация государственной политики в области онлайн-платформ и онлайн-рекламы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z256" w:id="237"/>
-[...15 lines deleted...]
-      161) реализация государственной политики в области онлайн-платформ и онлайн-рекламы;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162) осуществление государственного контроля за соблюдением законодательства Республики Казахстан об онлайн-платформах и онлайн-рекламе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z257" w:id="238"/>
-[...15 lines deleted...]
-      162) осуществление государственного контроля за соблюдением законодательства Республики Казахстан об онлайн-платформах и онлайн-рекламе;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163) координация деятельности центральных и местных исполнительных органов в области онлайн-платформ и онлайн-рекламы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z258" w:id="239"/>
-[...15 lines deleted...]
-      163) координация деятельности центральных и местных исполнительных органов в области онлайн-платформ и онлайн-рекламы;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164) осуществление мониторинга онлайн-платформ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z259" w:id="240"/>
-[...15 lines deleted...]
-      164) осуществление мониторинга онлайн-платформ;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165) выдача предписаний при выявлении нарушения требований законодательства Республики Казахстан об онлайн-платформах и онлайн-рекламе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z260" w:id="241"/>
-[...15 lines deleted...]
-      165) выдача предписаний при выявлении нарушения требований законодательства Республики Казахстан об онлайн-платформах и онлайн-рекламе;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166) согласование взаимодействия в области онлайн-платформ и онлайн-рекламы государственных органов Республики Казахстан с государственными органами иностранных государств, международными организациями и иностранными юридическими лицами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z261" w:id="242"/>
-[...15 lines deleted...]
-      166) согласование взаимодействия в области онлайн-платформ и онлайн-рекламы государственных органов Республики Казахстан с государственными органами иностранных государств, международными организациями и иностранными юридическими лицами;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167) разработка и утверждение правил маркировки онлайн-рекламы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z262" w:id="243"/>
-[...15 lines deleted...]
-      167) разработка и утверждение правил маркировки онлайн-рекламы;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168) разработка и утверждение правил об ограничении доступа к интернет-ресурсам, иностранным онлайн-платформам и сервисам обмена мгновенными сообщениями по предписанию уполномоченного органа в области масс-медиа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z263" w:id="244"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z264" w:id="245"/>
+    <w:bookmarkStart w:name="z264" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       169) направление предписаний и уведомлений в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О связи";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">170) исключен постановлением Правительства РК от 30.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 810</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">171) исключен постановлением Правительства РК от 30.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 810</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z267" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172) организация и проведение конкурсов по формированию и утверждению перечня теле-, радиоканалов свободного доступа, распространяемых национальным оператором телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:p>
-[...141 lines deleted...]
-      172) организация и проведение конкурсов по формированию и утверждению перечня теле-, радиоканалов свободного доступа, распространяемых национальным оператором телерадиовещания;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173) организация и проведение конкурсов по распределению полос частот, радиочастот (радиочастотных каналов) для целей телерадиовещания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z268" w:id="247"/>
-[...15 lines deleted...]
-      173) организация и проведение конкурсов по распределению полос частот, радиочастот (радиочастотных каналов) для целей телерадиовещания;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174) разработка, утверждение положения и состава Комиссии по вопросам развития телерадиовещания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z269" w:id="248"/>
-[...15 lines deleted...]
-      174) разработка, утверждение положения и состава Комиссии по вопросам развития телерадиовещания;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175) разработка и утверждение правил постановки на учет или переучет иностранных теле-, радиоканалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z270" w:id="249"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z271" w:id="250"/>
+    <w:bookmarkStart w:name="z271" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       176) осуществление мониторинга масс-медиа на предмет соблюдения требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О защите детей от информации, причиняющей вред их здоровью и развитию";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z272" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177) осуществление государственного контроля за соблюдением законодательства Республики Казахстан о защите детей от информации, причиняющей вред их здоровью и развитию, в масс-медиа, сетях телекоммуникаций, на онлайн-платформах;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z272" w:id="251"/>
-[...15 lines deleted...]
-      177) осуществление государственного контроля за соблюдением законодательства Республики Казахстан о защите детей от информации, причиняющей вред их здоровью и развитию, в масс-медиа;</w:t>
+    <w:bookmarkStart w:name="z273" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178) осуществление контроля за соблюдением технических параметров качества телерадиовещания и национальных стандартов телерадиовещания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z273" w:id="252"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z274" w:id="253"/>
+    <w:bookmarkStart w:name="z274" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       179) осуществление контроля за соблюдением законодательства Республики Казахстан о масс-медиа в части соблюдения требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О масс-медиа";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">180) исключен постановлением Правительства РК от 16.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181) обеспечение осуществления информационно-разъяснительной работы по вопросам, относящимся к компетенции Министерства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z277" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182) взаимодействие с политическими партиями, некоммерческими организациями и иными организациями по вопросам, относящимся к компетенции Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z278" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183) организация и осуществление информационных мероприятий по разъяснению и продвижению государственных документов по вопросам, относящимся к компетенции Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z279" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184) обеспечение деятельности консультативно-совещательных органов при Президенте Республики Казахстан, Правительстве Республики Казахстан по вопросам, относящимся к компетенции Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z280" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185) в установленных законодательством случаях составление протоколов об административных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z281" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186) после внесения в реестр государственных услуг новой государственной услуги принятие мер по переводу ее оказания в электронный формат в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z282" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187) обеспечение автоматизации и оптимизации процесса оказания государственных услуг в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z283" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188) реализация республиканских бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z284" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189) осуществление руководства соответствующей отраслью (сферой) государственного управления в отношении подведомственных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z285" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190) размещение на своем интернет-ресурсе тем государственного социального заказа, формируемого государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z286" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191) участие в реализации основных направлений государственной политики в области религиозной деятельности, взаимодействия с религиозными объединениями, общественного согласия и национального единства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z287" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192) взаимодействие с Ассамблеей народа Казахстана и иными организациями по вопросам, относящимся к компетенции Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z288" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193) организация и осуществление сотрудничества с уполномоченными органами иностранных государств в сфере религиозной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z289" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194) обеспечение проведения исследований по вопросам религиозной деятельности, общественного согласия, развития общественных институтов и духовно-нравственного потенциала казахстанского общества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z290" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195) проведение изучения и анализа деятельности созданных на территории Республики Казахстан религиозных объединений, миссионеров, духовных (религиозных) организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z291" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196) согласование деятельности иностранных религиозных объединений на территории республики, назначения иностранными религиозными центрами руководителей религиозных объединений в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z292" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197) обеспечение проведения религиоведческих экспертиз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z293" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198) разработка и утверждение профессиональных стандартов в сферах архивного дела и документационного обеспечения управления, религиозной деятельности, информации, культуры, государственной молодежной, семейной и гендерной политики по согласованию с отраслевым советом по профессиональным квалификациям и уполномоченным органом в области признания профессиональных квалификаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z1028" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198-1) разработка и (или) актуализация отраслевых рамок квалификаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z294" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199) рассмотрение обращений физических и юридических лиц в соответствии с законодательством Республики Казахстан, а также осуществление анализа, мониторинга и выявления системных проблем, поднимаемых физическими и юридическими лицами в обращениях (заявлениях, жалобах), запросах, предложениях, откликах и сообщениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z1063" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199-1) выработка предложений по наполнению официального интернет-ресурса информацией с учетом анализа часто задаваемых вопросов граждан, в том числе поступающих в рамках обращений и запросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z295" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200) формирование и предоставление ежегодно, не позднее 30 марта, Президенту Республики Казахстан Национального доклада в сфере рассмотрения обращений граждан и работы с ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z296" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201) прием и регистрация обращений, содействие их оформлению и приложенных к ним документов, предоставление возможности устранять формальные ошибки и дополнять прилагаемые документы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">180) исключен постановлением Правительства РК от 16.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 246</w:t>
+        <w:t xml:space="preserve">202)  исключен постановлением Правительства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="254"/>
-[...455 lines deleted...]
-      201) прием и регистрация обращений, содействие их оформлению и приложенных к ним документов, предоставление возможности устранять формальные ошибки и дополнять прилагаемые документы;</w:t>
+    <w:bookmarkStart w:name="z1110" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202-1) разработка Правил приема физических лиц и представителей юридических лиц руководителями государственных органов, органов местного самоуправления и их заместителями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z297" w:id="277"/>
-[...15 lines deleted...]
-      202) разработка типового регламента личного приема физических лиц и представителей юридических лиц должностными лицами центральных государственных органов и аппаратов акимов областей, городов республиканского значения, столицы;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203) разработка и утверждение методики сбора и оценки обратной связи населения на предлагаемые и (или) реализуемые проекты и инициативы государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z298" w:id="278"/>
-[...15 lines deleted...]
-      203) разработка и утверждение методики сбора и оценки обратной связи населения на предлагаемые и (или) реализуемые проекты и инициативы государства;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204) разработка и утверждение методики анализа запросов граждан, поступающих в контакт-центры центральных государственных и местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z299" w:id="279"/>
-[...15 lines deleted...]
-      204) разработка и утверждение методики анализа запросов граждан, поступающих в контакт-центры центральных государственных и местных исполнительных органов;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205) разработка и утверждение правил формирования и ведения реестра, а также аккредитации каналов коммуникаций государственных органов с населением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z300" w:id="280"/>
-[...15 lines deleted...]
-      205) разработка и утверждение правил формирования и ведения реестра, а также аккредитации каналов коммуникаций государственных органов с населением;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206) внесение в правоохранительные органы предложения по запрещению деятельности физических и юридических лиц, нарушающих законодательство Республики Казахстан о религиозной деятельности и религиозных объединениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z301" w:id="281"/>
-[...15 lines deleted...]
-      206) внесение в правоохранительные органы предложения по запрещению деятельности физических и юридических лиц, нарушающих законодательство Республики Казахстан о религиозной деятельности и религиозных объединениях;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207) реализация в пределах своей компетенции профилактических мер, направленных на предупреждение религиозного экстремизма и радикализма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z302" w:id="282"/>
-[...15 lines deleted...]
-      207) реализация в пределах своей компетенции профилактических мер, направленных на предупреждение религиозного экстремизма и радикализма;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208) взаимодействие с центрами помощи пострадавшим от деструктивных религиозных течений и другими неправительственными организациями по вопросам, входящим в компетенцию Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z303" w:id="283"/>
-[...15 lines deleted...]
-      208) взаимодействие с центрами помощи пострадавшим от деструктивных религиозных течений и другими неправительственными организациями по вопросам, входящим в компетенцию Министерства;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209) организация проведения международных, республиканских и иных мероприятий, акций и конкурсов, направленных на укрепление межконфессионального согласия в республике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z304" w:id="284"/>
-[...15 lines deleted...]
-      209) организация проведения международных, республиканских и иных мероприятий, акций и конкурсов, направленных на укрепление межконфессионального согласия в республике;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210) проведение изучения и анализа религиозной деятельности, межконфессионального согласия в республике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z305" w:id="285"/>
-[...15 lines deleted...]
-      210) проведение изучения и анализа религиозной деятельности, межконфессионального согласия в республике;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211) осуществление взаимодействия и сотрудничества с молодежными организациями по укреплению межконфессионального согласия и толерантности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z306" w:id="286"/>
-[...15 lines deleted...]
-      211) осуществление взаимодействия и сотрудничества с молодежными организациями по укреплению межконфессионального согласия и толерантности;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа по вопросам укрепления межконфессионального согласия и религиозной толерантности среди молодежи в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z307" w:id="287"/>
-[...15 lines deleted...]
-      212) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа по вопросам укрепления межконфессионального согласия и религиозной толерантности среди молодежи в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213) осуществление мониторинга за исполнением законодательства в сфере благотворительности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z308" w:id="288"/>
-[...15 lines deleted...]
-      213) осуществление мониторинга за исполнением законодательства в сфере благотворительности;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214) создание координационного совета по взаимодействию с неправительственными организациями, утверждение его положения и состава;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z309" w:id="289"/>
-[...15 lines deleted...]
-      214) создание координационного совета по взаимодействию с неправительственными организациями, утверждение его положения и состава;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215) обеспечение работы по имплементации целей устойчивого развития Организации Объединенных Наций в пределах компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z310" w:id="290"/>
-[...15 lines deleted...]
-      215) обеспечение работы по имплементации целей устойчивого развития Организации Объединенных Наций в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216) разработка предложений по вопросам совершенствования законодательства в сфере благотворительности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z311" w:id="291"/>
-[...15 lines deleted...]
-      216) разработка предложений по вопросам совершенствования законодательства в сфере благотворительности;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      217) осуществление координации и методического сопровождения деятельности общественных советов на республиканском и местном уровнях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z312" w:id="292"/>
-[...15 lines deleted...]
-      217) осуществление координации и методического сопровождения деятельности общественных советов на республиканском и местном уровнях;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218) осуществление подготовки и внесения Национального доклада о деятельности общественных советов в Республике Казахстан не менее одного раза в три года в Правительство Республики Казахстан для последующего представления Президенту Республики Казахстан не позднее 25 декабря текущего года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z313" w:id="293"/>
-[...15 lines deleted...]
-      218) осуществление подготовки и внесения Национального доклада о деятельности общественных советов в Республике Казахстан не менее одного раза в три года в Правительство Республики Казахстан для последующего представления Президенту Республики Казахстан не позднее 25 декабря текущего года;</w:t>
+    <w:bookmarkStart w:name="z314" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      219) выработка рекомендаций по формированию состава общественных советов, а также количественному составу на местном уровне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z314" w:id="294"/>
-[...15 lines deleted...]
-      219) выработка рекомендаций по формированию состава общественных советов, а также количественному составу на местном уровне;</w:t>
+    <w:bookmarkStart w:name="z315" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      220) координация деятельности государственных органов по формированию и реализации государственной политики в сфере взаимодействия государства и гражданского общества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z315" w:id="295"/>
-[...15 lines deleted...]
-      220) координация деятельности государственных органов по формированию и реализации государственной политики в сфере взаимодействия государства и гражданского общества;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221) осуществление мониторинга исполнения законодательства в сфере волонтерской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z316" w:id="296"/>
-[...15 lines deleted...]
-      221) осуществление мониторинга исполнения законодательства в сфере волонтерской деятельности;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      222) разработка и внесение предложений по вопросам совершенствования законодательства, регулирующего сферу волонтерской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z317" w:id="297"/>
-[...15 lines deleted...]
-      222) разработка и внесение предложений по вопросам совершенствования законодательства, регулирующего сферу волонтерской деятельности;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      223) координация и организация методического сопровождения деятельности государственных органов в сфере развития волонтерской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z318" w:id="298"/>
-[...15 lines deleted...]
-      223) координация и организация методического сопровождения деятельности государственных органов в сфере развития волонтерской деятельности;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      224) осуществление правового мониторинга и разработка предложений по совершенствованию законодательства, регулирующего вопросы медиации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z319" w:id="299"/>
-[...15 lines deleted...]
-      224) осуществление правового мониторинга и разработка предложений по совершенствованию законодательства, регулирующего вопросы медиации;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      225) координация деятельности организаций медиаторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z320" w:id="300"/>
-[...15 lines deleted...]
-      225) координация деятельности организаций медиаторов;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226) разработка и утверждение нормативных правовых актов по вопросам медиации в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z321" w:id="301"/>
-[...15 lines deleted...]
-      226) разработка и утверждение нормативных правовых актов по вопросам медиации в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z322" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      227) обеспечение функционирования и развития системы медиации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z322" w:id="302"/>
-[...15 lines deleted...]
-      227) обеспечение функционирования и развития системы медиации;</w:t>
+    <w:bookmarkStart w:name="z323" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228) обеспечение информирования населения об организациях медиаторов, механизмах, основаниях и условиях применения медиации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z323" w:id="303"/>
-[...15 lines deleted...]
-      228) обеспечение информирования населения об организациях медиаторов, механизмах, основаниях и условиях применения медиации;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229) ведение реестра организаций медиаторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z324" w:id="304"/>
-[...15 lines deleted...]
-      229) ведение реестра организаций медиаторов;</w:t>
+    <w:bookmarkStart w:name="z325" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      230) ведение реестра судей в отставке, осуществляющих деятельность медиатора на профессиональной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z325" w:id="305"/>
-[...15 lines deleted...]
-      230) ведение реестра судей в отставке, осуществляющих деятельность медиатора на профессиональной основе;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231) осуществление координации деятельности государственных органов по формированию, мониторингу реализации и оценке результатов государственного социального заказа, предоставлению государственных грантов и осуществлению государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z326" w:id="306"/>
-[...15 lines deleted...]
-      231) осуществление координации деятельности государственных органов по формированию, мониторингу реализации и оценке результатов государственного социального заказа, предоставлению государственных грантов и осуществлению государственного заказа на реализацию стратегического партнерства;</w:t>
+    <w:bookmarkStart w:name="z327" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      232) оказание информационной, консультативной, методической поддержки государственным органам, осуществляющим формирование, мониторинг реализации и оценку результатов государственного социального заказа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z327" w:id="307"/>
-[...15 lines deleted...]
-      232) оказание информационной, консультативной, методической поддержки государственным органам, осуществляющим формирование, мониторинг реализации и оценку результатов государственного социального заказа;</w:t>
+    <w:bookmarkStart w:name="z328" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      233) размещение на своем интернет-ресурсе планируемых тем и информации по реализации государственного социального заказа, а также оценки результатов государственного социального заказа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z328" w:id="308"/>
-[...15 lines deleted...]
-      233) размещение на своем интернет-ресурсе планируемых тем и информации по реализации государственного социального заказа, а также оценки результатов государственного социального заказа;</w:t>
+    <w:bookmarkStart w:name="z329" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      234) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z329" w:id="309"/>
-[...15 lines deleted...]
-      234) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235) формирование и осуществление ведения базы данных неправительственных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z330" w:id="310"/>
-[...15 lines deleted...]
-      235) формирование и осуществление ведения базы данных неправительственных организаций;</w:t>
+    <w:bookmarkStart w:name="z331" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236) осуществление проверки сведений, представляемых для включения в базу данных неправительственных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z331" w:id="311"/>
-[...15 lines deleted...]
-      236) осуществление проверки сведений, представляемых для включения в базу данных неправительственных организаций;</w:t>
+    <w:bookmarkStart w:name="z332" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      237) рассмотрение отчета оператора в сфере грантового финансирования неправительственных организаций о результатах его деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z332" w:id="312"/>
-[...15 lines deleted...]
-      237) рассмотрение отчета оператора в сфере грантового финансирования неправительственных организаций о результатах его деятельности;</w:t>
+    <w:bookmarkStart w:name="z333" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      238) осуществление свода и обобщения информации о волонтерской деятельности в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z333" w:id="313"/>
-[...15 lines deleted...]
-      238) осуществление свода и обобщения информации о волонтерской деятельности в Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      239) разработка методических рекомендаций по поддержке волонтерской деятельности и порядку привлечения волонтерских организаций и волонтеров к участию в реализации волонтерских программ (проектов) и проведению волонтерских акций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z334" w:id="314"/>
-[...15 lines deleted...]
-      239) разработка методических рекомендаций по поддержке волонтерской деятельности и порядку привлечения волонтерских организаций и волонтеров к участию в реализации волонтерских программ (проектов) и проведению волонтерских акций;</w:t>
+    <w:bookmarkStart w:name="z335" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      240) взаимодействие с физическими, юридическими лицами и государственными органами в сфере волонтерской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z335" w:id="315"/>
-[...15 lines deleted...]
-      240) взаимодействие с физическими, юридическими лицами и государственными органами в сфере волонтерской деятельности;</w:t>
+    <w:bookmarkStart w:name="z336" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      241) взаимодействие с общественными советами по вопросам, относящимся к компетенции Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z336" w:id="316"/>
-[...15 lines deleted...]
-      241) взаимодействие с общественными советами по вопросам, относящимся к компетенции Министерства;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      242) координация и осуществление методического обеспечения деятельности общественных советов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z337" w:id="317"/>
-[...15 lines deleted...]
-      242) координация и осуществление методического обеспечения деятельности общественных советов;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      243) осуществление межотраслевой координации в сфере государственной молодежной, семейной и гендерной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z338" w:id="318"/>
-[...15 lines deleted...]
-      243) осуществление межотраслевой координации в сфере государственной молодежной, семейной и гендерной политики;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      244) организация работы Комиссии по присуждению государственной молодежной премии "Дарын";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z339" w:id="319"/>
-[...15 lines deleted...]
-      244) организация работы Комиссии по присуждению государственной молодежной премии "Дарын";</w:t>
+    <w:bookmarkStart w:name="z340" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      245) разработка и утверждение правил присуждения и номинаций Государственной молодежной премии "Дарын";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z340" w:id="320"/>
-[...15 lines deleted...]
-      245) разработка и утверждение правил присуждения и номинаций Государственной молодежной премии "Дарын";</w:t>
+    <w:bookmarkStart w:name="z341" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      246) утверждение размера денежного вознаграждения Государственной молодежной премии "Дарын";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z341" w:id="321"/>
-[...15 lines deleted...]
-      246) утверждение размера денежного вознаграждения Государственной молодежной премии "Дарын";</w:t>
+    <w:bookmarkStart w:name="z342" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      247) осуществление методического обеспечения деятельности по реализации государственной молодежной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z342" w:id="322"/>
-[...15 lines deleted...]
-      247) осуществление методического обеспечения деятельности по реализации государственной молодежной политики;</w:t>
+    <w:bookmarkStart w:name="z343" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      248) выработка предложений по формированию государственной молодежной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z343" w:id="323"/>
-[...15 lines deleted...]
-      248) выработка предложений по формированию государственной молодежной политики;</w:t>
+    <w:bookmarkStart w:name="z344" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      249) осуществление анализа и прогнозирования тенденций в реализации государственной молодежной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z344" w:id="324"/>
-[...15 lines deleted...]
-      249) осуществление анализа и прогнозирования тенденций в реализации государственной молодежной политики;</w:t>
+    <w:bookmarkStart w:name="z345" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      250) оказание организациям системы образования и воспитания необходимой консультативной помощи в сфере государственной молодежной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z345" w:id="325"/>
-[...15 lines deleted...]
-      250) оказание организациям системы образования и воспитания необходимой консультативной помощи в сфере государственной молодежной политики;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      251) осуществление взаимодействия и сотрудничества с молодежными организациями по вопросам государственной молодежной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z346" w:id="326"/>
-[...15 lines deleted...]
-      251) осуществление взаимодействия и сотрудничества с молодежными организациями по вопросам государственной молодежной политики;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      252) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа по вопросам государственной молодежной политики в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z347" w:id="327"/>
-[...15 lines deleted...]
-      252) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа по вопросам государственной молодежной политики в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      253) разработка и утверждение правил присуждения гранта "Тәуелсіздік ұрпақтары";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z348" w:id="328"/>
-[...15 lines deleted...]
-      253) разработка и утверждение правил присуждения гранта "Тәуелсіздік ұрпақтары";</w:t>
+    <w:bookmarkStart w:name="z349" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      254) утверждение размера и количества гранта "Тәуелсіздік ұрпақтары";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z349" w:id="329"/>
-[...15 lines deleted...]
-      254) утверждение размера и количества гранта "Тәуелсіздік ұрпақтары";</w:t>
+    <w:bookmarkStart w:name="z350" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      255) содействие развитию волонтерской деятельности молодежи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z350" w:id="330"/>
-[...15 lines deleted...]
-      255) содействие развитию волонтерской деятельности молодежи;</w:t>
+    <w:bookmarkStart w:name="z351" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256) организация и координация работы по подготовке национального доклада "Молодежь Казахстана";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z351" w:id="331"/>
-[...15 lines deleted...]
-      256) организация и координация работы по подготовке национального доклада "Молодежь Казахстана";</w:t>
+    <w:bookmarkStart w:name="z352" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      257) создание и обеспечение деятельности Координационного совета по развитию молодежных организаций при Министерстве;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z352" w:id="332"/>
-[...15 lines deleted...]
-      257) создание и обеспечение деятельности Координационного совета по развитию молодежных организаций при Министерстве;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258) координация и поддержка деятельности неправительственных организаций, направленных на нравственно-духовное развитие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z353" w:id="333"/>
-[...15 lines deleted...]
-      258) координация и поддержка деятельности неправительственных организаций, направленных на нравственно-духовное развитие;</w:t>
+    <w:bookmarkStart w:name="z354" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      259) организация и координация социальных проектов, направленных на формирование социокультурного кода нации, духовных и нравственных ценностей общества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z354" w:id="334"/>
-[...15 lines deleted...]
-      259) организация и координация социальных проектов, направленных на формирование социокультурного кода нации, духовных и нравственных ценностей общества;</w:t>
+    <w:bookmarkStart w:name="z355" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      260) осуществление взаимодействия с заинтересованными государственными органами в области нравственно-духовного развития молодежи, государственной семейной и гендерной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z355" w:id="335"/>
-[...15 lines deleted...]
-      260) осуществление взаимодействия с заинтересованными государственными органами в области нравственно-духовного развития молодежи, государственной семейной и гендерной политики;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      261) предоставление государственных грантов в пределах своей компетенции через оператора в сфере грантового финансирования неправительственных организаций и рассмотрение отчета оператора о результатах реализации государственных грантов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z356" w:id="336"/>
-[...15 lines deleted...]
-      261) предоставление государственных грантов в пределах своей компетенции через оператора в сфере грантового финансирования неправительственных организаций и рассмотрение отчета оператора о результатах реализации государственных грантов;</w:t>
+    <w:bookmarkStart w:name="z357" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      262) организация и проведение республиканских и международных мероприятий по вопросам семьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z357" w:id="337"/>
-[...15 lines deleted...]
-      262) организация и проведение республиканских и международных мероприятий по вопросам семьи;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      263) обеспечение взаимодействия с Национальной комиссией по делам женщин и семейно-демографической политике при Президенте Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z358" w:id="338"/>
-[...15 lines deleted...]
-      263) обеспечение взаимодействия с Национальной комиссией по делам женщин и семейно-демографической политике при Президенте Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z359" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      264) координация деятельности центральных, местных исполнительных органов и иных субъектов по вопросам государственной семейной, молодежной и гендерной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z359" w:id="339"/>
-[...15 lines deleted...]
-      264) координация деятельности центральных, местных исполнительных органов и иных субъектов по вопросам государственной семейной, молодежной и гендерной политики;</w:t>
+    <w:bookmarkStart w:name="z360" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      265) осуществление правового мониторинга нормативных правовых актов в сфере государственной семейной, молодежной и гендерной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z360" w:id="340"/>
-[...15 lines deleted...]
-      265) осуществление правового мониторинга нормативных правовых актов в сфере государственной семейной, молодежной и гендерной политики;</w:t>
+    <w:bookmarkStart w:name="z361" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      266) взаимодействие с неправительственными организациями, кризисными центрами, осуществляющими работу с семьями, включая регулярное участие в проводимых ими мероприятиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z361" w:id="341"/>
-[...15 lines deleted...]
-      266) взаимодействие с неправительственными организациями, кризисными центрами, осуществляющими работу с семьями, включая регулярное участие в проводимых ими мероприятиях;</w:t>
+    <w:bookmarkStart w:name="z880" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      266-1) определение порядка осуществления деятельности центров поддержки семьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z880" w:id="342"/>
-[...15 lines deleted...]
-      266-1) определение порядка осуществления деятельности центров поддержки семьи;</w:t>
+    <w:bookmarkStart w:name="z881" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      266-2) координация и методическое руководство деятельностью центров поддержки семьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z881" w:id="343"/>
-[...15 lines deleted...]
-      266-2) координация и методическое руководство деятельностью центров поддержки семьи;</w:t>
+    <w:bookmarkStart w:name="z362" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      267) подготовка брифингов и иных публичных мероприятий по вопросам семьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z362" w:id="344"/>
-[...15 lines deleted...]
-      267) подготовка брифингов и иных публичных мероприятий по вопросам семьи;</w:t>
+    <w:bookmarkStart w:name="z363" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      268) системный анализ тенденций в сфере государственной семейной, молодежной и гендерной политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z363" w:id="345"/>
-[...15 lines deleted...]
-      268) системный анализ тенденций в сфере государственной семейной, молодежной и гендерной политики;</w:t>
+    <w:bookmarkStart w:name="z364" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      269) содействие в развитии и координация медиации, благотворительности в пределах компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z364" w:id="346"/>
-[...15 lines deleted...]
-      269) содействие в развитии и координация медиации, благотворительности в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      270) разработка и исполнение планов мероприятий по реализации технических регламентов, в том числе Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z365" w:id="347"/>
-[...15 lines deleted...]
-      270) разработка и исполнение планов мероприятий по реализации технических регламентов, в том числе Евразийского экономического союза;</w:t>
+    <w:bookmarkStart w:name="z366" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      271) подготовка предложений по созданию, модернизации и оснащению органов по подтверждению соответствия и лабораторий по продукции, подлежащей обязательному подтверждению соответствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z366" w:id="348"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z367" w:id="349"/>
+    <w:bookmarkStart w:name="z367" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       272) осуществление государственного контроля в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, за соблюдением требований соответствующих технических регламентов в рамках установленной компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z368" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      273) подготовка и внесение в уполномоченный орган в области технического регулирования в порядке, установленном законодательством Республики Казахстан, предложений о разработке технических регламентов или изменений и (или) дополнений в технические регламенты;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z368" w:id="350"/>
-[...15 lines deleted...]
-      273) подготовка и внесение в уполномоченный орган в области технического регулирования в порядке, установленном законодательством Республики Казахстан, предложений о разработке технических регламентов или изменений и (или) дополнений в технические регламенты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">274) исключен постановлением Правительства РК от 16.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z370" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      275) осуществление координации работы с диаспорами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:p>
-[...87 lines deleted...]
-      275) осуществление координации работы с диаспорами;</w:t>
+    <w:bookmarkStart w:name="z371" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      276) организация проведения международных, республиканских и иных мероприятий, акций и конкурсов, направленных на укрепление внутриполитической стабильности, межэтнического согласия в республике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z371" w:id="352"/>
-[...15 lines deleted...]
-      276) организация проведения международных, республиканских и иных мероприятий, акций и конкурсов, направленных на укрепление внутриполитической стабильности, межэтнического согласия в республике;</w:t>
+    <w:bookmarkStart w:name="z372" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      277) проведение изучения и анализа межэтнического согласия в республике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z372" w:id="353"/>
-[...15 lines deleted...]
-      277) проведение изучения и анализа межэтнического согласия в республике;</w:t>
+    <w:bookmarkStart w:name="z373" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      278) координация межведомственного взаимодействия по вопросам межэтнических отношений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z373" w:id="354"/>
-[...15 lines deleted...]
-      278) координация межведомственного взаимодействия по вопросам межэтнических отношений;</w:t>
+    <w:bookmarkStart w:name="z374" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      279) осуществление взаимодействия и сотрудничества с молодежными организациями по укреплению межэтнического согласия и толерантности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z374" w:id="355"/>
-[...15 lines deleted...]
-      279) осуществление взаимодействия и сотрудничества с молодежными организациями по укреплению межэтнического согласия и толерантности;</w:t>
+    <w:bookmarkStart w:name="z375" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      280) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа по вопросам укрепления межэтнического согласия и толерантности среди молодежи в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z375" w:id="356"/>
-[...15 lines deleted...]
-      280) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа по вопросам укрепления межэтнического согласия и толерантности среди молодежи в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
+    <w:bookmarkStart w:name="z376" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      281) разработка и утверждение правил создания экспертной группы, а также рассмотрения заявления по фактам кибербуллинга в отношении ребенка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z376" w:id="357"/>
-[...15 lines deleted...]
-      281) разработка и утверждение правил создания экспертной группы, а также рассмотрения заявления по фактам кибербуллинга в отношении ребенка;</w:t>
+    <w:bookmarkStart w:name="z377" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      282) разработка и утверждение правил взаимодействия государственных органов по вопросам соблюдения в сетях телекоммуникаций требований законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z377" w:id="358"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z378" w:id="359"/>
+    <w:bookmarkStart w:name="z378" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       283) поручение операторам связи и (или) собственникам, и (или) законным представителям онлайн-платформ, и (или) государственной технической службе об отмене предписания, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9226,2654 +9350,2674 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 41-1 Закона Республики Казахстан "О связи", и возобновлении доступа к интернет-ресурсу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z379" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      284) разработка и утверждение правил возобновления доступа к интернет-ресурсу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z379" w:id="360"/>
-[...15 lines deleted...]
-      284) разработка и утверждение правил возобновления доступа к интернет-ресурсу;</w:t>
+    <w:bookmarkStart w:name="z380" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      285) ведение реестра законных представителей онлайн-платформ на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z380" w:id="361"/>
-[...15 lines deleted...]
-      285) ведение реестра законных представителей онлайн-платформ на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z381" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      286) разработка и утверждение правил ведения реестра законных представителей онлайн-платформ на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z381" w:id="362"/>
-[...15 lines deleted...]
-      286) разработка и утверждение правил ведения реестра законных представителей онлайн-платформ на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z382" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      287) ежегодно до 31 марта представление информации в Правительство Республики Казахстан по итогам реализации государственного социального заказа в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z382" w:id="363"/>
-[...15 lines deleted...]
-      287) ежегодно до 31 марта представление информации в Правительство Республики Казахстан по итогам реализации государственного социального заказа в Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z383" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      288) разработка и утверждение правил формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z383" w:id="364"/>
-[...15 lines deleted...]
-      288) разработка и утверждение правил формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
+    <w:bookmarkStart w:name="z384" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      289) направление на рассмотрение Координационного совета перечня направлений государственных грантов, относящихся к компетенции центральных государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z384" w:id="365"/>
-[...15 lines deleted...]
-      289) направление на рассмотрение Координационного совета перечня направлений государственных грантов, относящихся к компетенции центральных государственных органов;</w:t>
+    <w:bookmarkStart w:name="z385" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290) направление в центральные государственные органы рекомендаций Координационного совета по направлениям государственных грантов в соответствии с их компетенцией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z385" w:id="366"/>
-[...15 lines deleted...]
-      290) направление в центральные государственные органы рекомендаций Координационного совета по направлениям государственных грантов в соответствии с их компетенцией;</w:t>
+    <w:bookmarkStart w:name="z386" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      291) разработка и утверждение правил осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z386" w:id="367"/>
-[...15 lines deleted...]
-      291) разработка и утверждение правил осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+    <w:bookmarkStart w:name="z387" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      292) определение направлений государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z387" w:id="368"/>
-[...15 lines deleted...]
-      292) определение направлений государственного заказа на реализацию стратегического партнерства;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      293) осуществление оценки эффективности государственных грантов с привлечением представителей гражданского общества в соответствии с правилами формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z388" w:id="369"/>
-[...15 lines deleted...]
-      293) осуществление оценки эффективности государственных грантов с привлечением представителей гражданского общества в соответствии с правилами формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
+    <w:bookmarkStart w:name="z389" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      294) на основе рекомендаций Координационного совета по взаимодействию с неправительственными организациями при уполномоченном органе в сфере взаимодействия с неправительственными организациями формирование государственных грантов по направлениям и объемам финансирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z389" w:id="370"/>
-[...15 lines deleted...]
-      294) на основе рекомендаций Координационного совета по взаимодействию с неправительственными организациями при уполномоченном органе в сфере взаимодействия с неправительственными организациями формирование государственных грантов по направлениям и объемам финансирования;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      295) проведение конкурсного отбора стратегических партнеров и заключение с ними договоров в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z390" w:id="371"/>
-[...15 lines deleted...]
-      295) проведение конкурсного отбора стратегических партнеров и заключение с ними договоров в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+    <w:bookmarkStart w:name="z391" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      296) осуществление оценки исполнения стратегическими партнерами обязательств в соответствии с заключенными договорами и правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z391" w:id="372"/>
-[...15 lines deleted...]
-      296) осуществление оценки исполнения стратегическими партнерами обязательств в соответствии с заключенными договорами и правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
+    <w:bookmarkStart w:name="z392" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      297) реализация государственной политики в сфере благотворительности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z392" w:id="373"/>
-[...15 lines deleted...]
-      297) реализация государственной политики в сфере благотворительности;</w:t>
+    <w:bookmarkStart w:name="z393" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      298) взаимодействие с физическими, юридическими лицами и государственными органами в сфере благотворительности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z393" w:id="374"/>
-[...15 lines deleted...]
-      298) взаимодействие с физическими, юридическими лицами и государственными органами в сфере благотворительности;</w:t>
+    <w:bookmarkStart w:name="z1064" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      298-1) разработка и утверждение типового устава фонда целевого капитала по согласованию с уполномоченным органом в области науки и высшего образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z1064" w:id="375"/>
-[...15 lines deleted...]
-      298-1) разработка и утверждение типового устава фонда целевого капитала по согласованию с уполномоченным органом в области науки и высшего образования;</w:t>
+    <w:bookmarkStart w:name="z394" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      299) разработка и утверждение правил присуждения почетного звания в сфере благотворительности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z394" w:id="376"/>
-[...15 lines deleted...]
-      299) разработка и утверждение правил присуждения почетного звания в сфере благотворительности;</w:t>
+    <w:bookmarkStart w:name="z395" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300) присуждение почетного звания в сфере благотворительности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z395" w:id="377"/>
-[...15 lines deleted...]
-      300) присуждение почетного звания в сфере благотворительности;</w:t>
+    <w:bookmarkStart w:name="z396" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      301) координация деятельности центральных и местных исполнительных органов в части организации волонтерской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z396" w:id="378"/>
-[...15 lines deleted...]
-      301) координация деятельности центральных и местных исполнительных органов в части организации волонтерской деятельности;</w:t>
+    <w:bookmarkStart w:name="z397" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      302) ведение реестра учета волонтерской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z397" w:id="379"/>
-[...15 lines deleted...]
-      302) ведение реестра учета волонтерской деятельности;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      303) размещение на своем интернет-ресурсе реестра учета волонтерской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z398" w:id="380"/>
-[...15 lines deleted...]
-      303) размещение на своем интернет-ресурсе реестра учета волонтерской деятельности;</w:t>
+    <w:bookmarkStart w:name="z399" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      304) установление цен на товары (работы, услуги), производимые и (или) реализуемые субъектом специального права, по согласованию с антимонопольным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z399" w:id="381"/>
-[...15 lines deleted...]
-      304) установление цен на товары (работы, услуги), производимые и (или) реализуемые субъектом специального права, по согласованию с антимонопольным органом;</w:t>
+    <w:bookmarkStart w:name="z400" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      305) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z400" w:id="382"/>
-[...15 lines deleted...]
-      305) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
+    <w:bookmarkStart w:name="z401" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      306) выработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z401" w:id="383"/>
-[...15 lines deleted...]
-      306) выработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
+    <w:bookmarkStart w:name="z402" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      307) формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z402" w:id="384"/>
-[...15 lines deleted...]
-      307) формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
+    <w:bookmarkStart w:name="z403" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      308) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z403" w:id="385"/>
-[...15 lines deleted...]
-      308) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций;</w:t>
+    <w:bookmarkStart w:name="z404" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      309) разработка и утверждение положения об отраслевых советах по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z404" w:id="386"/>
-[...15 lines deleted...]
-      309) разработка и утверждение положения об отраслевых советах по профессиональным квалификациям;</w:t>
+    <w:bookmarkStart w:name="z405" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      310) утверждение нормативных правовых актов в сферах культуры, охраны и использования объектов историко-культурного наследия, кинематографии, государственных символов, архивного дела и документационного обеспечения управления, электронного документооборота и электронных архивов, в области ономастики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z405" w:id="387"/>
-[...15 lines deleted...]
-      310) утверждение нормативных правовых актов в сферах культуры, охраны и использования объектов историко-культурного наследия, кинематографии, государственных символов, архивного дела и документационного обеспечения управления, электронного документооборота и электронных архивов, в области ономастики;</w:t>
+    <w:bookmarkStart w:name="z406" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      311) разработка и утверждение натуральных норм в курируемых Министерством сферах по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z406" w:id="388"/>
-[...15 lines deleted...]
-      311) разработка и утверждение натуральных норм в курируемых Министерством сферах по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
+    <w:bookmarkStart w:name="z407" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      312) рассмотрение дел об административных правонарушениях в регулируемых Министерством сферах в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z407" w:id="389"/>
-[...15 lines deleted...]
-      312) рассмотрение дел об административных правонарушениях в регулируемых Министерством сферах в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+    <w:bookmarkStart w:name="z408" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      313) утверждение перечня измерений, относящихся к государственному регулированию, совместно с уполномоченным органом в области технического регулирования и метрологии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z408" w:id="390"/>
-[...15 lines deleted...]
-      313) утверждение перечня измерений, относящихся к государственному регулированию, совместно с уполномоченным органом в области технического регулирования и метрологии;</w:t>
+    <w:bookmarkStart w:name="z409" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      314) утверждение по согласованию с уполномоченным органом форм, предназначенных для сбора административных данных, а также методики расчета показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z409" w:id="391"/>
-[...15 lines deleted...]
-      314) утверждение по согласованию с уполномоченным органом форм, предназначенных для сбора административных данных, а также методики расчета показателей;</w:t>
+    <w:bookmarkStart w:name="z410" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      315) разработка и утверждение форм для проведения ведомственных статистических наблюдений и инструкции по их заполнению по согласованию с уполномоченным органом в области государственной статистики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z410" w:id="392"/>
-[...15 lines deleted...]
-      315) разработка и утверждение форм для проведения ведомственных статистических наблюдений и инструкции по их заполнению по согласованию с уполномоченным органом в области государственной статистики;</w:t>
+    <w:bookmarkStart w:name="z411" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      316) создание условий для развития культуры народа Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z411" w:id="393"/>
-[...15 lines deleted...]
-      316) создание условий для развития культуры народа Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z412" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      317) осуществление и координация деятельности в сфере международного культурного сотрудничества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z412" w:id="394"/>
-[...15 lines deleted...]
-      317) осуществление и координация деятельности в сфере международного культурного сотрудничества;</w:t>
+    <w:bookmarkStart w:name="z413" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      318) создание условий для международного сотрудничества в области культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z413" w:id="395"/>
-[...15 lines deleted...]
-      318) создание условий для международного сотрудничества в области культуры;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">319) исключен постановлением Правительства РК от 17.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 878</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z415" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      320) разработка, утверждение и реализация научных программ в области культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z416" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      321) внесение предложений по созданию, реорганизации и ликвидации государственных организаций культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z417" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      322) внесение предложений о присвоении деятелям культуры и искусства почетных званий и государственных наград Республики Казахстан, награждении творческих коллективов в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z418" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323) определение порядка и условий присвоения статуса "Академический" государственным организациям культуры, отдельным профессиональным художественным и творческим коллективам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z419" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      324) разработка и утверждение типовых правил проведения республиканских конкурсов и фестивалей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z420" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      325) разработка и утверждение правил аттестации и досрочной аттестации работников культуры государственных организаций культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z421" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      326) утверждение правил осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными библиотеками, государственными музеями и музеями-заповедниками, государственными архивами, созданными в организационно-правовой форме государственного учреждения, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z422" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      327) разработка и утверждение отраслевой системы поощрения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z423" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      328) установление цен на товары (работы, услуги), реализуемые государственными библиотеками, государственными музеями, музеями-заповедниками, государственными архивами, созданными в организационно-правовой форме государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z424" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      329) утверждение порядка формирования и содержания музейного фонда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z425" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      330) утверждение перечня произведений искусства, импорт которых освобождается от налога на добавленную стоимость при их ввозе негосударственными музеями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z426" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      331) разработка и утверждение правил ведения Государственного каталога музейного фонда Республики Казахстан и правил ведения базы данных музея;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z427" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      332) разработка и утверждение правил формирования и учета фонда Казахстанской национальной электронной библиотеки и организации доступа к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z428" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      333) разработка и утверждение правил формирования и ведения государственного реестра объектов национального культурного достояния и национального перечня элементов нематериального культурного наследия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z429" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      334) утверждение типового положения об экспертной комиссии по временному вывозу культурных ценностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z430" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      335) создание постоянно действующей комиссии по вопросам культуры и креативных индустрий, утверждение положения о ней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z431" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      336) разработка и утверждение правил выдачи свидетельства на право временного вывоза культурных ценностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z432" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      337) определение порядка доступа к музейным предметам и музейным коллекциям, находящимся в хранилище музея;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z433" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      338) утверждение минимальных государственных нормативов сети организаций культуры и типовых штатов государственных организаций культуры областного, города республиканского значения, столицы, районного, городов областного значения, сельского уровней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z434" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      339) разработка и утверждение по согласованию с уполномоченным органом в области образования правил деятельности организаций образования в области культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z435" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      340) утверждение правил организации и осуществления учебно-методической и научно-методической работы в организациях образования в области культуры по согласованию с уполномоченным органом в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z436" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      341) разработка и утверждение правил присвоения звания "Народный" или "Образцовый" коллективам художественной самодеятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z437" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      342) внесение предложений в Правительство Республики Казахстан о присвоении статуса "Национальный" государственным организациям культуры и отдельным профессиональным художественным, творческим коллективам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z438" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      343) разработка и утверждение правил создания фондово-закупочной (фондово-отборочной) комиссии в государственных музеях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z439" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      344) разработка и утверждение инструкций по учету, передаче и списанию сценическо-постановочных средств государственных театров и концертно-зрелищных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z440" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      345) разработка и утверждение инструкций по учету, хранению, использованию и списанию музейных предметов музейного фонда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z441" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      346) разработка и утверждение инструкций по учету и списанию библиотечного фонда государственных библиотек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z442" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      347) разработка и утверждение правил формирования, сохранения и использования библиотечного фонда государственных библиотек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z443" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      348) разработка и утверждение правил доступа к фондам библиотек через заочные или внестационарные формы обслуживания для лиц с инвалидностью или лиц преклонного возраста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z444" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      349) разработка и утверждение правил выплаты субсидий государственным театрам, концертным организациям, культурно-досуговым организациям, музеям и циркам по согласованию с центральным уполномоченным органом по государственному планированию и центральным уполномоченным органом по бюджетному планированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z445" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      350) разработка и утверждение правил изготовления и реализации билетов в государственных организациях культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z446" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      351) разработка и утверждение правил пользования сводным электронным каталогом библиотек Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z447" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      352) разработка и утверждение правил информирования зрителя об использовании фонограмм при исполнении музыкальных произведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z448" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      353) разработка и утверждение правил размещения государственного творческого заказа в творческих кружках для детей и юношества и их функционирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z449" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      354) разработка и утверждение правил подушевого нормативного финансирования творческих кружков для детей и юношества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z450" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      355) разработка и утверждение методики подушевого нормативного финансирования государственного творческого заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z451" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      356) разработка и утверждение правил определения рейтинга творческих кружков для детей и юношества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z452" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      357) разработка и утверждение правил по определению тематических направлений социально значимых мероприятий в области культуры и культурных мероприятий в Республике Казахстан и за рубежом, финансируемых за счет бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z453" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      358) разработка и утверждение правил финансирования и нормативов финансирования проведения социально значимых мероприятий в области культуры и культурных мероприятий в Республике Казахстан и за рубежом, финансируемых за счет бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z454" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      359) определение порядка назначения специальных ежемесячных денежных выплат артистам балета организаций культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z455" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      360) утверждение типового положения о региональных художественных советах,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z456" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      361) разработка и утверждение порядка присвоения статуса "Центральная" областным, городов республиканского значения, столицы, городским и районным, городов областного значения библиотекам, ведущим формирование, хранение и предоставление пользователям библиотек универсальных собраний документов, осуществляющим организацию взаимного использования библиотечных ресурсов и оказывающим методическую помощь другим библиотекам, местными исполнительными органами соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z457" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      362) организация на территории Республики Казахстан мероприятий по учету, охране, консервации, реставрации и использованию культурных ценностей, а также увековечению памяти видных деятелей культуры страны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z458" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      363) рассмотрение ходатайств физических и (или) юридических лиц о включении объектов в Государственный реестр объектов национального культурного достояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z459" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      364) ведение Государственного реестра объектов национального культурного достояния и Национального перечня элементов нематериального культурного наследия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z460" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      365) по предложению государственных органов, местных исполнительных органов, физических и юридических лиц направление заявок о включении в Репрезентативный список нематериального культурного наследия человечества и список нематериального культурного наследия нуждающихся в срочной охране ЮНЕСКО элементов нематериального культурного наследия народа Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z461" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      366) в пределах своей компетенции обеспечение межкультурного и межэтнического диалога, укрепление уважения к национальной культуре, обычаям, традициям казахского народа и этническим группам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z462" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      367) разработка и утверждение правил приобретения на определенный срок имущественных прав на общественно значимую литературу и (или) ее издания для распространения в государственные библиотеки и иные государственные организации, установление критериев ее отбора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z463" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      368) установление ставки вознаграждения авторам за приобретение на определенный срок имущественных прав на общественно значимую литературу, а также экспертам за предоставление экспертного заключения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z464" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      369) создание межведомственной комиссии по приобретению на определенный срок имущественных прав на общественно значимую литературу и (или) ее изданию, утверждение ее положения и состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z465" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      370) осуществление проведения социально значимых мероприятий в области культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z466" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      371) учреждение национальных (республиканских) и международных конкурсов и фестивалей, премий и призов в различных сферах творческой деятельности и креативных индустрий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z467" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      372) утверждение правил присуждения государственной стипендии в области культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z468" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      373) согласование с уполномоченным органом в области образования типовых учебных планов и учебных программ всех уровней образования в области культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z469" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      374) участие в формировании государственного образовательного заказа на подготовку специалистов с высшим и послевузовским образованием, а также с техническим и профессиональным, послесредним образованием в организациях образования в области культуры, финансируемых из республиканского бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z470" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      375) утверждение перечня государственных организаций высшего и (или) послевузовского образования, первые руководители которых назначаются на должности и освобождаются от должностей Правительством Республики Казахстан по согласованию с уполномоченным органом в области науки и высшего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z471" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      376) утверждение распределения и размещения государственного образовательного заказа на подготовку специалистов с высшим и послевузовским образованием, а также с техническим и профессиональным, послесредним образованием в организациях образования в области культуры, финансируемых из республиканского бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z472" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      377) координация деятельности организаций образования в области культуры в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z473" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      378) формирование и утверждение перечня международных, республиканских конкурсов и фестивалей, победители которых допускаются к обучению в форме экстерната в организациях образования, реализующих образовательные программы технического и профессионального, послесреднего образования по специальностям культуры и искусства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z474" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      379) выдача разрешения на обучение в форме экстерната в организациях образования, реализующих образовательные программы технического и профессионального, послесреднего образования по специальностям культуры и искусства, финансируемых из республиканского бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z475" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      380) в пределах своей компетенции координация деятельности организаций культуры республики (сельские, поселковые, районные, городские, областные, республиканские), осуществляющих взаимодействие с творческими союзами и другими организациями по вопросам культуры и креативных индустрий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z476" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      381) осуществление комплекса мероприятий, направленных на поиск и поддержку талантливой молодежи и перспективных творческих коллективов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z477" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      382) осуществление комплекса мер, направленных на организацию культурного просвещения и досуга молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z478" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      383) осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа, направленного на поддержку молодежных инициатив по вопросам культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z479" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      384) координация репертуарной политики в сфере музыкального и театрального искусства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z480" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      385) создание экспертной комиссии по особому режиму объектов национального культурного достояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z481" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      386) рассматривает предложения руководителей республиканских государственных организаций культуры, а также руководителей местных исполнительных органов областей, городов республиканского значения, столицы о присвоении статуса "Академический" государственным организациям культуры и отдельным профессиональным художественным, творческим коллективам и внесения предложений в Правительство Республики Казахстан о присвоении статуса "Академический" государственным организациям культуры и отдельным профессиональным художественным, творческим коллективам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z482" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      387) согласование либо отказ в согласовании обозначений, являющихся достоянием истории и культуры Республики Казахстан, для использования их в качестве товарного знака, знака обслуживания, географических указаний и наименований мест происхождения товаров в соответствии с запросом уполномоченного государственного органа в сфере охраны товарных знаков, знаков обслуживания, географических указаний и наименований мест происхождения товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z483" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388) организация системы переподготовки и повышения квалификации всех категорий работников культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z484" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      389) организация научных исследований в области культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z485" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390) проведение аттестации республиканских организаций культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z486" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      391) организация работы по приобретению на определенный срок имущественных прав на общественно значимую литературу и (или) ее изданию для распространения в государственные библиотеки и иные государственные организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z487" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392) создание экспертной комиссии по приобретению на определенный срок имущественных прав на общественно значимую литературу и (или) ее изданию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z488" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      393) разработка критериев отнесения субъектов частного предпринимательства к субъектам креативных индустрий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z489" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      394) разработка и утверждение перечня видов экономической деятельности, относящихся к креативной индустрии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z490" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      395) определение порядка оформления паспорта памятника истории и культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">319) исключен постановлением Правительства РК от 17.10.2025 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 396) предусматривается в редакции постановления Правительства РК от 17.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 878</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 19.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="396"/>
-[...1515 lines deleted...]
-      395) определение порядка оформления паспорта памятника истории и культуры;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      396) установление ставок арендной платы за использование памятников истории и культуры, находящихся в государственной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z492" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      397) разработка и утверждение правил формирования и представления предварительного списка всемирного культурного наследия Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:p>
-[...149 lines deleted...]
-      397) разработка и утверждение правил формирования и представления предварительного списка всемирного культурного наследия Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z493" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      398) разработка и утверждение правил выявления, учета, придания и лишения статуса, перемещения и изменения, мониторинга состояния и изменения категории памятников истории и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z493" w:id="473"/>
-[...15 lines deleted...]
-      398) разработка и утверждение правил выявления, учета, придания и лишения статуса, перемещения и изменения, мониторинга состояния и изменения категории памятников истории и культуры;</w:t>
+    <w:bookmarkStart w:name="z494" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      399) разработка и утверждение правил предоставления в пользование памятников истории и культуры и доступа к ним;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z494" w:id="474"/>
-[...15 lines deleted...]
-      399) разработка и утверждение правил предоставления в пользование памятников истории и культуры и доступа к ним;</w:t>
+    <w:bookmarkStart w:name="z495" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      400) разработка и утверждение правил выдачи охранных обязательств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z495" w:id="475"/>
-[...15 lines deleted...]
-      400) разработка и утверждение правил выдачи охранных обязательств;</w:t>
+    <w:bookmarkStart w:name="z496" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      401) разработка и утверждение правил определения охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры и режима их использования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z496" w:id="476"/>
-[...15 lines deleted...]
-      401) разработка и утверждение правил определения охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры и режима их использования;</w:t>
+    <w:bookmarkStart w:name="z497" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      402) разработка и утверждение правил и условий проведения научно-реставрационных работ на памятниках истории и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z497" w:id="477"/>
-[...15 lines deleted...]
-      402) разработка и утверждение правил и условий проведения научно-реставрационных работ на памятниках истории и культуры;</w:t>
+    <w:bookmarkStart w:name="z498" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      403) определение порядка проведения историко-культурной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z498" w:id="478"/>
-[...15 lines deleted...]
-      403) определение порядка проведения историко-культурной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z499" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      404) разработка и утверждение правил и условия осуществления археологических работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z499" w:id="479"/>
-[...15 lines deleted...]
-      404) разработка и утверждение правил и условия осуществления археологических работ;</w:t>
+    <w:bookmarkStart w:name="z1111" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      404-1) разработка и утверждение Правил ведения единой автоматизированной информационной системы по археологическим работам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
     <w:bookmarkStart w:name="z500" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405) разработка и утверждение правил установления сооружений монументального искусства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
     <w:bookmarkStart w:name="z501" w:id="481"/>
     <w:p>
@@ -11909,674 +12053,692 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       407) разработка и утверждение нормативов расценок выполнения научно-реставрационных работ на памятниках истории и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
     <w:bookmarkStart w:name="z503" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      408) разработка и утверждение квалификационных требований и условий, предъявляемых при лицензировании деятельности по осуществлению научно-реставрационных работ на памятниках истории и культуры и (или) археологических работ;</w:t>
+      408) разработка и утверждение квалификационных требований и условий, предъявляемых при лицензировании деятельности по осуществлению научно-реставрационных работ на памятниках истории и культуры, деятельности по осуществлению археологических работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
     <w:bookmarkStart w:name="z504" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       409) разработка и утверждение правил охраны и использования памятников истории и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z505" w:id="485"/>
+    <w:bookmarkStart w:name="z1112" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      409-1) разработка и утверждение Правил деятельности организаций по охране и использованию объектов историко-культурного наследия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z505" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       410) утверждение Государственного списка памятников истории и культуры республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z506" w:id="486"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z506" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       411) осуществление мониторинга состояния памятников истории и культуры международного и республиканского значения и обеспечение их сохранности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z507" w:id="487"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z507" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       412) признание объекта историко-культурного наследия и (или) памятник истории и культуры местного значения памятниками истории и культуры республиканского значения и включение их в Государственный список памятников истории и культуры республиканского значения на основании заключения историко-культурной экспертизы и рекомендации специальной комиссии по вопросам историко-культурного наследия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z508" w:id="488"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z508" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       413) лишение памятника истории и культуры республиканского значения его статуса и исключение его из Государственного списка памятников истории и культуры республиканского значения на основании заключения историко-культурной экспертизы и рекомендации специальной комиссии по вопросам историко-культурного наследия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z509" w:id="489"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z509" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       414) согласование проектов научно-реставрационных работ на памятниках истории и культуры, хозяйственной и иной деятельности на территориях памятников истории и культуры международного и республиканского значения и их охранных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z510" w:id="490"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z510" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       415) формирование предварительного списка всемирного культурного наследия Республики Казахстан из числа памятников истории и культуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z511" w:id="491"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z511" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       416) представление предварительного списка всемирного культурного наследия Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z512" w:id="492"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z512" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       417) согласование предоставления в пользование памятников истории и культуры международного и республиканского значения, являющихся государственной собственностью, также памятников истории и культуры местного значения, являющихся республиканской собственностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z513" w:id="493"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z513" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       418) осуществление межотраслевой координации в сфере охраны и использования объектов историко-культурного наследия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z514" w:id="494"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z514" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       419) осуществление от имени Республики Казахстан полномочий собственника на памятники истории и культуры международного и республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z515" w:id="495"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z515" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       420) создание и утверждение положения и состава специальной комиссии по вопросам историко-культурного наследия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z516" w:id="496"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z516" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       421) согласование градостроительных проектов, затрагивающих территории памятников истории и культуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z517" w:id="497"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z517" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       422) определение границ охранных зон, зон регулирования застройки и зон охраняемого природного ландшафта памятников истории и культуры в отношении памятников истории и культуры международного и республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z518" w:id="498"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z518" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       423) принятие решения о перемещении и изменении памятников истории и культуры на основании заключения историко-культурной экспертизы и рекомендации специальной комиссии по вопросам историко-культурного наследия на памятники истории и культуры международного и республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z519" w:id="499"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z519" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       424) формирование и утверждение плана научно-реставрационных работ на памятниках истории и культуры на предстоящий календарный год с учетом предложений государственных органов и местных исполнительных органов, а также физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z520" w:id="500"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z520" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       425) принятие решения о передаче материалов и находок в государственный музей республиканского или местного значения с указанием наименования музея;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z521" w:id="501"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z521" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       426) уведомление физических и юридических лиц и соответствующего государственного музея о принятом решении и необходимости осуществления процедуры приема-передачи материалов и находок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z522" w:id="502"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z522" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       427) разработка и утверждение типового положения об областных ономастических комиссиях и ономастических комиссиях городов республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z523" w:id="503"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z523" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       428) образование и обеспечение деятельности республиканской ономастической комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z524" w:id="504"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z524" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       429) координация деятельности ономастических комиссий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z525" w:id="505"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z525" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       430) утверждение правил учета мнения населения соответствующей территории при наименовании, переименовании административно-территориальных единиц, составных частей населенных пунктов, а также уточнении и изменении транскрипции их наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z526" w:id="506"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z526" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       431) разработка и утверждение правил отбора кинопроектов, претендующих на признание их национальными фильмами, для оказания государственной финансовой поддержки по их производству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z527" w:id="507"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z527" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       432) разработка и утверждение правил выдачи прокатного удостоверения на фильм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z528" w:id="508"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z528" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       433) разработка и утверждение правил признания фильма национальным и выдачи удостоверения национального фильма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z529" w:id="509"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z529" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       434) разработка и утверждение правил финансирования и нормативы объемов финансирования производства кинопроектов, претендующих на признание их национальными фильмами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z530" w:id="510"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z530" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       435) разработка и утверждение правил отбора детских анимационных фильмов и фильмов для семейного просмотра, ввозимых на территорию Республики Казахстан, для дубляжа на казахский язык;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z531" w:id="511"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z531" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       436) разработка и утверждение правил и условий выплаты субсидий в сфере кинематографии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z532" w:id="512"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z532" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       437) утверждение формы прокатного удостоверения на фильм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z533" w:id="513"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z533" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       438) утверждение положения и состава Национальной кинокомиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      439) определение порядка ведения единой автоматизированной цифровой системы мониторинга фильмов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z535" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       440) определение порядка отчисления с доходов от проката и показа национальных фильмов в Государственный центр поддержки национального кино;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
     <w:bookmarkStart w:name="z536" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12673,747 +12835,837 @@
         <w:t>
       445) содействие развитию науки и образованию в сфере кинематографии, подготовке, переподготовке и повышению квалификации творческих и технических кадров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
     <w:bookmarkStart w:name="z541" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       446) развитие международных связей в сфере кинематографии, организация участия субъектов кинематографической деятельности в международных комиссиях, кинофестивалях, конференциях и иных мероприятиях в сфере кинематографии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z542" w:id="522"/>
-[...15 lines deleted...]
-      447) обеспечение систематизации и учета проката фильмов на территории Республики Казахстан путем установления и ведения единой автоматизированной информационной системы мониторинга фильмов на территории Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      447) обеспечение систематизации и учета проката фильмов на территории Республики Казахстан путем установления и ведения единой автоматизированной цифровой системы мониторинга фильмов на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z543" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      448) осуществление мониторинга проката фильмов на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z543" w:id="523"/>
-[...15 lines deleted...]
-      448) осуществление мониторинга проката фильмов на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z544" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      449) определение критериев отнесения фильмов к категориям для установления объема финансирования производства кинопроектов, претендующих на признание их национальными фильмами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z544" w:id="524"/>
-[...15 lines deleted...]
-      449) определение критериев отнесения фильмов к категориям для установления объема финансирования производства кинопроектов, претендующих на признание их национальными фильмами;</w:t>
+    <w:bookmarkStart w:name="z545" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      450) утверждение перечня работ и услуг, выполняемых и оказываемых кинематографической организацией для инвестора при производстве фильмов по согласованию с государственным органом, осуществляющим руководство в сфере обеспечения поступлений налогов и платежей в бюджет и центральным уполномоченным органом по государственному планированию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z545" w:id="525"/>
-[...15 lines deleted...]
-      450) утверждение перечня работ и услуг, выполняемых и оказываемых кинематографической организацией для инвестора при производстве фильмов по согласованию с государственным органом, осуществляющим руководство в сфере обеспечения поступлений налогов и платежей в бюджет и центральным уполномоченным органом по государственному планированию;</w:t>
+    <w:bookmarkStart w:name="z546" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      451) создание межведомственной комиссии по вопросам государственной поддержки в сфере кинематографии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z546" w:id="526"/>
-[...15 lines deleted...]
-      451) создание межведомственной комиссии по вопросам государственной поддержки в сфере кинематографии;</w:t>
+    <w:bookmarkStart w:name="z547" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452) утверждение положения и состав экспертного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z547" w:id="527"/>
-[...15 lines deleted...]
-      452) утверждение положения и состав экспертного совета;</w:t>
+    <w:bookmarkStart w:name="z548" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      453) определение юридического лица Республики Казахстан без иностранного участия, которому передается на постоянное хранение Государственный фонд фильмов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z548" w:id="528"/>
-[...15 lines deleted...]
-      453) определение юридического лица Республики Казахстан без иностранного участия, которому передается на постоянное хранение Государственный фонд фильмов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      453-1) определение организации, при которой создается экспертная комиссия по проведению предпрокатной экспертизы версии фильмов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      453-2) разработка и утверждение Правил проведения предпрокатной экспертизы фильмов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      453-3) разработка и утверждение Правил организации работы экспертной комиссии по проведению предпрокатной экспертизы фильмов и ее состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      453-4) ) ежегодное определение объема средств, выделяемых на производство национальных фильмов по анимационным, документальным, игровым, хроникальным фильмам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z549" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      454) создание центральной экспертно-проверочной комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z549" w:id="529"/>
-[...15 lines deleted...]
-      454) создание центральной экспертно-проверочной комиссии;</w:t>
+    <w:bookmarkStart w:name="z550" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      455) утверждение перечня типовых документов, образующихся в деятельности государственных и негосударственных организаций, с указанием сроков хранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z550" w:id="530"/>
-[...15 lines deleted...]
-      455) утверждение перечня типовых документов, образующихся в деятельности государственных и негосударственных организаций, с указанием сроков хранения;</w:t>
+    <w:bookmarkStart w:name="z551" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      456) утверждение типовых штатов государственных архивов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z551" w:id="531"/>
-[...15 lines deleted...]
-      456) утверждение типовых штатов государственных архивов;</w:t>
+    <w:bookmarkStart w:name="z552" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      457) утверждение правил централизованного государственного учета документов Национального архивного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z552" w:id="532"/>
-[...15 lines deleted...]
-      457) утверждение правил централизованного государственного учета документов Национального архивного фонда;</w:t>
+    <w:bookmarkStart w:name="z553" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      458) утверждение правил создания и хранения Государственного страхового фонда копий документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z553" w:id="533"/>
-[...15 lines deleted...]
-      458) утверждение правил создания и хранения Государственного страхового фонда копий документов;</w:t>
+    <w:bookmarkStart w:name="z554" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      459) утверждение правил издания документов Национального архивного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z554" w:id="534"/>
-[...15 lines deleted...]
-      459) утверждение правил издания документов Национального архивного фонда;</w:t>
+    <w:bookmarkStart w:name="z555" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      460) утверждение положений о Центральной экспертно-проверочной комиссии и экспертно-проверочных комиссиях центральных государственных и специальных государственных архивов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z555" w:id="535"/>
-[...15 lines deleted...]
-      460) утверждение положений о Центральной экспертно-проверочной комиссии и экспертно-проверочных комиссиях центральных государственных и специальных государственных архивов;</w:t>
+    <w:bookmarkStart w:name="z556" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      461) утверждение списка источников комплектования Национального архивного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z556" w:id="536"/>
-[...15 lines deleted...]
-      461) утверждение списка источников комплектования Национального архивного фонда, согласованного с соответствующими местными исполнительными органами;</w:t>
+    <w:bookmarkStart w:name="z557" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      462) принятие решения об отнесении архивных документов, архивных фондов и коллекций к составу Национального архивного фонда, а также их исключении из его состава;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z557" w:id="537"/>
-[...15 lines deleted...]
-      462) принятие решения об отнесении архивных документов, архивных фондов и коллекций к составу Национального архивного фонда, а также их исключении из его состава;</w:t>
+    <w:bookmarkStart w:name="z558" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      463) установление сроков хранения и порядка уничтожения документов, не имеющих исторической и иной ценности и утративших практическое значение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z558" w:id="538"/>
-[...15 lines deleted...]
-      463) установление сроков хранения и порядка уничтожения документов, не имеющих исторической и иной ценности и утративших практическое значение;</w:t>
+    <w:bookmarkStart w:name="z559" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      464) апостилирование архивных справок и копий архивных документов, исходящих из государственных архивов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z559" w:id="539"/>
-[...15 lines deleted...]
-      464) апостилирование архивных справок и копий архивных документов, исходящих из государственных архивов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z560" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      465) организация разработки и внедрения автоматизированных архивных технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z560" w:id="540"/>
-[...15 lines deleted...]
-      465) организация разработки и внедрения автоматизированных архивных технологий;</w:t>
+    <w:bookmarkStart w:name="z561" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      466) организация издания и использования документов Национального архивного фонда для удовлетворения запросов и потребностей государства, общества и граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z561" w:id="541"/>
-[...15 lines deleted...]
-      466) организация издания и использования документов Национального архивного фонда для удовлетворения запросов и потребностей государства, общества и граждан;</w:t>
+    <w:bookmarkStart w:name="z562" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      467) формирование и функционирование Национального архивного фонда и Государственного страхового фонда копий документов, обеспечение централизованного государственного учета документов Национального архивного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z562" w:id="542"/>
-[...15 lines deleted...]
-      467) формирование и функционирование Национального архивного фонда и Государственного страхового фонда копий документов, обеспечение централизованного государственного учета документов Национального архивного фонда;</w:t>
+    <w:bookmarkStart w:name="z563" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      468) осуществление защиты документальных памятников истории и культуры, находящихся в республиканской собственности, их хранение и использования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z563" w:id="543"/>
-[...15 lines deleted...]
-      468) осуществление защиты документальных памятников истории и культуры, находящихся в республиканской собственности, их хранение и использования;</w:t>
+    <w:bookmarkStart w:name="z564" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      469) осуществление сбора и возвращения в Республику Казахстан архивных документов по ее истории, находящихся за рубежом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z564" w:id="544"/>
-[...15 lines deleted...]
-      469) осуществление сбора и возвращения в Республику Казахстан архивных документов по ее истории, находящихся за рубежом;</w:t>
+    <w:bookmarkStart w:name="z565" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      470) осуществление межотраслевого организационно-методического руководства вопросами архивного дела и документационного обеспечения управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z565" w:id="545"/>
-[...15 lines deleted...]
-      470) осуществление межотраслевого организационно-методического руководства вопросами архивного дела и документационного обеспечения управления;</w:t>
+    <w:bookmarkStart w:name="z566" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      471) осуществление государственного контроля за соблюдением законодательства Республики Казахстан о Национальном архивном фонде и архивах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z566" w:id="546"/>
-[...15 lines deleted...]
-      471) осуществление государственного контроля за соблюдением законодательства Республики Казахстан о Национальном архивном фонде и архивах;</w:t>
+    <w:bookmarkStart w:name="z567" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      472) разрешение временного вывоза документов Национального архивного фонда, находящихся в государственной собственности, за пределы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z567" w:id="547"/>
-[...15 lines deleted...]
-      472) разрешение временного вывоза документов Национального архивного фонда, находящихся в государственной собственности, за пределы Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z568" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      473) осуществление государственного контроля за соблюдением требований к электронному документу и электронной цифровой подписи в части электронного документооборота и электронных архивов в источниках комплектования Национального архива Республики Казахстан, центральных государственных архивов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z568" w:id="548"/>
-[...15 lines deleted...]
-      473) осуществление государственного контроля за соблюдением законодательства Республики Казахстан об электронном документе и электронной цифровой подписи в части электронного документооборота и электронных архивов в источниках комплектования Национального архива Республики Казахстан, центральных государственных архивов;</w:t>
+    <w:bookmarkStart w:name="z569" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      474) обеспечение представительства Республики Казахстан в международных организациях по архивному делу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z569" w:id="549"/>
-[...15 lines deleted...]
-      474) обеспечение представительства Республики Казахстан в международных организациях по архивному делу;</w:t>
+    <w:bookmarkStart w:name="z570" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      475) утверждение правил документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z570" w:id="550"/>
-[...15 lines deleted...]
-      475) утверждение правил документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях;</w:t>
+    <w:bookmarkStart w:name="z571" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      476) утверждение правил комплектования, хранения, учета и использования документов Национального архивного фонда и других архивных документов государственными и специальными государственными архивами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z571" w:id="551"/>
-[...15 lines deleted...]
-      476) утверждение правил комплектования, хранения, учета и использования документов Национального архивного фонда и других архивных документов государственными и специальными государственными архивами;</w:t>
+    <w:bookmarkStart w:name="z572" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      477) утверждение правил приема, хранения, учета и использования документов Национального архивного фонда и других архивных документов ведомственными и частными архивами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z572" w:id="552"/>
-[...15 lines deleted...]
-      477) утверждение правил приема, хранения, учета и использования документов Национального архивного фонда и других архивных документов ведомственными и частными архивами;</w:t>
+    <w:bookmarkStart w:name="z573" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      478) определение порядка электронного документооборота;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z573" w:id="553"/>
-[...15 lines deleted...]
-      478) определение порядка электронного документооборота;</w:t>
+    <w:bookmarkStart w:name="z574" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      479) разработка правил отнесения сведений к служебной информации ограниченного распространения и работы с ней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z574" w:id="554"/>
-[...15 lines deleted...]
-      479) разработка правил отнесения сведений к служебной информации ограниченного распространения и работы с ней;</w:t>
+    <w:bookmarkStart w:name="z575" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      480) создание экспертного совета по вопросам государственных символов и геральдических знаков, а также разработка и утверждение положения о нем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z575" w:id="555"/>
-[...15 lines deleted...]
-      480) создание экспертного совета по вопросам государственных символов и геральдических знаков, а также разработка и утверждение положения о нем;</w:t>
+    <w:bookmarkStart w:name="z576" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      481) утверждение правил замены и уничтожения Государственного Флага, Государственного Герба Республики Казахстан, не соответствующих национальным стандартам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z576" w:id="556"/>
-[...15 lines deleted...]
-      481) утверждение правил замены и уничтожения Государственного Флага, Государственного Герба Республики Казахстан, не соответствующих национальным стандартам;</w:t>
+    <w:bookmarkStart w:name="z1126" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      481-1) разработка и утверждение типовых правил присвоения звания "Почетный гражданин области (города и района)";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -14725,1108 +14977,2194 @@
         <w:t>
       496-30) способствование освещению в масс-медиа деятельности субъектов противодействия торговле людьми;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="591"/>
     <w:bookmarkStart w:name="z1051" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       496-31) разработка и утверждение правил оказания государственной поддержки и стимулирования креативной индустрии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z1052" w:id="593"/>
-[...15 lines deleted...]
-      496-32) разработка и утверждение правил передачи в государственные музеи Республики Казахстан всех материалов и находок, полученных физическими и юридическими лицами Республики Казахстан и других государств в результате археологических работ на территории Казахстана;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">496-32) исключен постановлением Правительства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1053" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-33) разработка и утверждение технически (научно) обоснованных единых межотраслевых или межотраслевых типовых, или типовых норм и нормативов по труду в сферах деятельности, отнесенных к компетенции Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z1053" w:id="594"/>
-[...15 lines deleted...]
-      496-33) разработка и утверждение технически (научно) обоснованных единых межотраслевых или межотраслевых типовых, или типовых норм и нормативов по труду в сферах деятельности, отнесенных к компетенции Министерства;</w:t>
+    <w:bookmarkStart w:name="z1054" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-34) утверждение типовых норм и нормативов по труду организаций в сферах деятельности, отнесенных к компетенции Министерства, по согласованию с уполномоченным государственным органом по труду в установленном им порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z1054" w:id="595"/>
-[...15 lines deleted...]
-      496-34) утверждение типовых норм и нормативов по труду организаций в сферах деятельности, отнесенных к компетенции Министерства, по согласованию с уполномоченным государственным органом по труду в установленном им порядке;</w:t>
+    <w:bookmarkStart w:name="z1055" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-35) утверждение правил информационного наполнения интернет-ресурсов государственных органов и требований к их содержанию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z1055" w:id="596"/>
-[...15 lines deleted...]
-      496-35) утверждение правил информационного наполнения интернет-ресурсов государственных органов и требований к их содержанию;</w:t>
+    <w:bookmarkStart w:name="z1056" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-36) осуществление государственного контроля в области доступа к информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z1056" w:id="597"/>
-[...15 lines deleted...]
-      496-36) осуществление государственного контроля в области доступа к информации;</w:t>
+    <w:bookmarkStart w:name="z1057" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-37) формирование и утверждение плана археологических работ на предстоящий календарный год с учетом предложений государственных органов и местных исполнительных органов, а также физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z1057" w:id="598"/>
-[...15 lines deleted...]
-      496-37) формирование и утверждение плана археологических работ на предстоящий календарный год с учетом предложений государственных органов и местных исполнительных органов, а также физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z1058" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-38) разработка правил финансирования культурных центров Республики Казахстан за рубежом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z1058" w:id="599"/>
-[...15 lines deleted...]
-      496-38) разработка правил финансирования культурных центров Республики Казахстан за рубежом;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-39) разработка и утверждение правил создания резервата памятников археологии города Туркестана и условий их содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1065" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-40) обеспечение деятельности Национального курултая при Президенте Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="599"/>
-    <w:p>
-[...33 lines deleted...]
-      496-40) обеспечение деятельности Национального курултая при Президенте Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z1066" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-41) разработка и утверждение нормативных правовых актов в области безопасности и охраны труда в государственных и частных архивах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z1066" w:id="601"/>
-[...15 lines deleted...]
-      496-41) разработка и утверждение нормативных правовых актов в области безопасности и охраны труда в государственных и частных архивах;</w:t>
+    <w:bookmarkStart w:name="z1067" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-42) разработка и утверждение методических рекомендаций на период чрезвычайной ситуации в государственных и частных архивах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z1067" w:id="602"/>
-[...15 lines deleted...]
-      496-42) разработка и утверждение методических рекомендаций на период чрезвычайной ситуации в государственных и частных архивах;</w:t>
+    <w:bookmarkStart w:name="z1068" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-43) разработка и утверждение правил установления стоимости исследований, консалтинговых услуг по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z1068" w:id="603"/>
-[...15 lines deleted...]
-      496-43) разработка и утверждение правил установления стоимости исследований, консалтинговых услуг по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
+    <w:bookmarkStart w:name="z1069" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-44) разработка и утверждение правил установления стоимости государственного задания по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z1069" w:id="604"/>
-[...15 lines deleted...]
-      496-44) разработка и утверждение правил установления стоимости государственного задания по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
+    <w:bookmarkStart w:name="z1070" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-45) разработка и утверждение минимальных стандартов в сферах деятельности, отнесенных к компетенции Министерства, с обязательным применением минимальных нормативов сети;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z1070" w:id="605"/>
-[...15 lines deleted...]
-      496-45) разработка и утверждение минимальных стандартов в сферах деятельности, отнесенных к компетенции Министерства, с обязательным применением минимальных нормативов сети;</w:t>
+    <w:bookmarkStart w:name="z1071" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-46) разработка и утверждение минимальных нормативов сети в сферах деятельности, отнесенных к компетенции Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z1071" w:id="606"/>
-[...15 lines deleted...]
-      496-46) разработка и утверждение минимальных нормативов сети в сферах деятельности, отнесенных к компетенции Министерства;</w:t>
+    <w:bookmarkStart w:name="z1072" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-47) участие в формировании государственной политики и принятие мер по противодействию теневой экономике в регулируемых Министерством сферах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z1072" w:id="607"/>
-[...15 lines deleted...]
-      496-47) участие в формировании государственной политики и принятие мер по противодействию теневой экономике в регулируемых Министерством сферах;</w:t>
+    <w:bookmarkStart w:name="z1073" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-48) осуществление методического руководства и координации деятельности органов управления и ведения архивного дела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z1073" w:id="608"/>
-[...15 lines deleted...]
-      496-48) осуществление методического руководства и координации деятельности органов управления и ведения архивного дела;</w:t>
+    <w:bookmarkStart w:name="z1074" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-49) осуществление государственного контроля за использованием и порядком содержания памятников истории и культуры международного и республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z1074" w:id="609"/>
-[...15 lines deleted...]
-      496-49) осуществление государственного контроля за использованием и порядком содержания памятников истории и культуры международного и республиканского значения;</w:t>
+    <w:bookmarkStart w:name="z1075" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-50) осуществление государственного контроля за установлением сооружений монументального искусства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z1075" w:id="610"/>
-[...15 lines deleted...]
-      496-50) осуществление государственного контроля за установлением сооружений монументального искусства;</w:t>
+    <w:bookmarkStart w:name="z1076" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-51) осуществление государственного контроля за проведением археологических и научно-реставрационных работ на памятниках истории и культуры международного и республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z1076" w:id="611"/>
-[...15 lines deleted...]
-      496-51) осуществление государственного контроля за проведением археологических и научно-реставрационных работ на памятниках истории и культуры международного и республиканского значения;</w:t>
+    <w:bookmarkStart w:name="z1077" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-52) осуществление взаимодействия и сотрудничества с молодежными организациями по вопросам культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z1077" w:id="612"/>
-[...15 lines deleted...]
-      496-52) осуществление взаимодействия и сотрудничества с молодежными организациями по вопросам культуры;</w:t>
+    <w:bookmarkStart w:name="z1078" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-53) осуществление сотрудничества с международными организациями по вопросам гендерного равенства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z1078" w:id="613"/>
-[...15 lines deleted...]
-      496-53) осуществление сотрудничества с международными организациями по вопросам гендерного равенства;</w:t>
+    <w:bookmarkStart w:name="z1079" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-54) организация передачи документов Национального архивного фонда, находящихся в государственной собственности, на постоянное хранение другим государствам в исключительных случаях по решению Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z1079" w:id="614"/>
-[...15 lines deleted...]
-      496-54) организация передачи документов Национального архивного фонда, находящихся в государственной собственности, на постоянное хранение другим государствам в исключительных случаях по решению Правительства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z1080" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-55) согласование на основании заключения экспертно-проверочной комиссии отраслевых (ведомственных) перечней документов, образующихся в деятельности государственных и негосударственных организаций, с указанием сроков хранения, разработанных государственными органами, осуществляющими руководство соответствующей отраслью (сферой) государственного управления, или негосударственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z1080" w:id="615"/>
-[...15 lines deleted...]
-      496-55) согласование на основании заключения экспертно-проверочной комиссии отраслевых (ведомственных) перечней документов, образующихся в деятельности государственных и негосударственных организаций, с указанием сроков хранения, разработанных государственными органами, осуществляющими руководство соответствующей отраслью (сферой) государственного управления, или негосударственными организациями;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">496-56) исключен постановлением Правительства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1082" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-57) внесение предложений в уполномоченный орган в области мобилизационной подготовки по объемам финансирования мероприятий по мобилизационной подготовке и мобилизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z1081" w:id="616"/>
-[...15 lines deleted...]
-      496-56) ведение Государственного фондового каталога, содержащего сведения о документах Национального архивного фонда и источниках его комплектования;</w:t>
+    <w:bookmarkStart w:name="z1083" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-58) планирование, организация и руководство мобилизационной подготовкой организаций в регулируемых сферах деятельности, проведение оценки мобилизационной готовности организаций, имеющих мобилизационные заказы, в порядке, установленном в правилах мобилизационной подготовки и мобилизации в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z1082" w:id="617"/>
-[...15 lines deleted...]
-      496-57) внесение предложений в уполномоченный орган в области мобилизационной подготовки по объемам финансирования мероприятий по мобилизационной подготовке и мобилизации;</w:t>
+    <w:bookmarkStart w:name="z1084" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-59) заключение договоров с организациями на выполнение мобилизационных заказов, внесение предложений в уполномоченный орган в области мобилизационной подготовки о снятии и передаче установленных мобилизационных заказов при банкротстве, реорганизации, ликвидации, изменении профиля работы организаций, имеющих мобилизационные заказы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z1083" w:id="618"/>
-[...15 lines deleted...]
-      496-58) планирование, организация и руководство мобилизационной подготовкой организаций в регулируемых сферах деятельности, проведение оценки мобилизационной готовности организаций, имеющих мобилизационные заказы, в порядке, установленном в правилах мобилизационной подготовки и мобилизации в Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z1085" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-60) проведение во взаимодействии с местными исполнительными органами Республики Казахстан мероприятий по подготовке к выполнению мобилизационных планов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z1084" w:id="619"/>
-[...15 lines deleted...]
-      496-59) заключение договоров с организациями на выполнение мобилизационных заказов, внесение предложений в уполномоченный орган в области мобилизационной подготовки о снятии и передаче установленных мобилизационных заказов при банкротстве, реорганизации, ликвидации, изменении профиля работы организаций, имеющих мобилизационные заказы;</w:t>
+    <w:bookmarkStart w:name="z1086" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-61) представление в уполномоченный орган в области мобилизационной подготовки информации о производственных, финансовых, складских возможностях организаций для установления мобилизационных заказов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z1085" w:id="620"/>
-[...15 lines deleted...]
-      496-60) проведение во взаимодействии с местными исполнительными органами Республики Казахстан мероприятий по подготовке к выполнению мобилизационных планов;</w:t>
+    <w:bookmarkStart w:name="z1087" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-62) организация и проведение работы по бронированию военнообязанных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z1086" w:id="621"/>
-[...15 lines deleted...]
-      496-61) представление в уполномоченный орган в области мобилизационной подготовки информации о производственных, финансовых, складских возможностях организаций для установления мобилизационных заказов;</w:t>
+    <w:bookmarkStart w:name="z1088" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-63) обеспечение соблюдения законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z1087" w:id="622"/>
-[...15 lines deleted...]
-      496-62) организация и проведение работы по бронированию военнообязанных;</w:t>
+    <w:bookmarkStart w:name="z1089" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-64) при объявлении мобилизации организация и обеспечение во взаимодействии с местными исполнительными органами Республики Казахстан проведения комплекса мероприятий по переводу организаций на режим военного положения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z1088" w:id="623"/>
-[...15 lines deleted...]
-      496-63) обеспечение соблюдения законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки и мобилизации;</w:t>
+    <w:bookmarkStart w:name="z1090" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-65) разработка, согласование с уполномоченным органом в области мобилизационной подготовки и утверждение мобилизационных планов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z1089" w:id="624"/>
-[...15 lines deleted...]
-      496-64) при объявлении мобилизации организация и обеспечение во взаимодействии с местными исполнительными органами Республики Казахстан проведения комплекса мероприятий по переводу организаций на режим военного положения;</w:t>
+    <w:bookmarkStart w:name="z1091" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-66) внесение в уполномоченный орган в области мобилизационной подготовки предложений по совершенствованию мобилизационной подготовки и мобилизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z1090" w:id="625"/>
-[...15 lines deleted...]
-      496-65) разработка, согласование с уполномоченным органом в области мобилизационной подготовки и утверждение мобилизационных планов;</w:t>
+    <w:bookmarkStart w:name="z1092" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-67) участие в проведении военно-экономических и командно-штабных учений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z1091" w:id="626"/>
-[...15 lines deleted...]
-      496-66) внесение в уполномоченный орган в области мобилизационной подготовки предложений по совершенствованию мобилизационной подготовки и мобилизации;</w:t>
+    <w:bookmarkStart w:name="z1093" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-68) разработка и (или) утверждение нормативных правовых актов в области мобилизационной подготовки и мобилизации в регулируемых Министерством сферах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z1092" w:id="627"/>
-[...15 lines deleted...]
-      496-67) участие в проведении военно-экономических и командно-штабных учений;</w:t>
+    <w:bookmarkStart w:name="z1094" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-69) разработка и утверждение плана гражданской обороны Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z1093" w:id="628"/>
-[...15 lines deleted...]
-      496-68) разработка и (или) утверждение нормативных правовых актов в области мобилизационной подготовки и мобилизации в регулируемых Министерством сферах;</w:t>
+    <w:bookmarkStart w:name="z1095" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-70) разработка, утверждение и (или) согласование нормативов, нормативных технических документов и правил, ведение государственного отраслевого учета чрезвычайных ситуаций природного и техногенного характера и представление этих данных в уполномоченный орган в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z1094" w:id="629"/>
-[...15 lines deleted...]
-      496-69) разработка и утверждение плана гражданской обороны Министерства;</w:t>
+    <w:bookmarkStart w:name="z1096" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-71) обеспечение исполнения нормативных правовых актов Республики Казахстан в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z1095" w:id="630"/>
-[...15 lines deleted...]
-      496-70) разработка, утверждение и (или) согласование нормативов, нормативных технических документов и правил, ведение государственного отраслевого учета чрезвычайных ситуаций природного и техногенного характера и представление этих данных в уполномоченный орган в сфере гражданской защиты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 496-72) предусматривается исключить постановлением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительства РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 381 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 01.01.2027) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1097" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-72) подготовка предложений по перечню организаций для хранения материальных ценностей государственного резерва;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z1096" w:id="631"/>
-[...15 lines deleted...]
-      496-71) обеспечение исполнения нормативных правовых актов Республики Казахстан в сфере гражданской защиты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 496-73) предусматривается исключить постановлением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительства РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 381 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 01.01.2027) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1098" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-73) направление предложений по перемещению материальных ценностей мобилизационного резерва в уполномоченный орган в области мобилизационной подготовки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z1097" w:id="632"/>
-[...15 lines deleted...]
-      496-72) подготовка предложений по перечню организаций для хранения материальных ценностей государственного резерва;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 496-74) предусматривается исключить постановлением </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительства РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 381 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 01.01.2027) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1099" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-74) оказание организационной помощи уполномоченному органу в области государственного материального резерва при формировании и хранении материальных ценностей государственного резерва;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z1098" w:id="633"/>
-[...15 lines deleted...]
-      496-73) направление предложений по перемещению материальных ценностей мобилизационного резерва в уполномоченный орган в области мобилизационной подготовки;</w:t>
+    <w:bookmarkStart w:name="z1100" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-75) проведение мероприятий по предупреждению пожаров в подведомственных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z1099" w:id="634"/>
-[...15 lines deleted...]
-      496-74) оказание организационной помощи уполномоченному органу в области государственного материального резерва при формировании и хранении материальных ценностей государственного резерва;</w:t>
+    <w:bookmarkStart w:name="z1101" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-76) осуществление руководства отраслевыми подсистемами гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z1100" w:id="635"/>
-[...15 lines deleted...]
-      496-75) проведение мероприятий по предупреждению пожаров в подведомственных организациях;</w:t>
+    <w:bookmarkStart w:name="z1102" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-77) создание запасов имущества гражданской обороны в подведомственных организациях и осуществление внутреннего контроля за их хранением, обновлением и поддержанием в готовности к применению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z1101" w:id="636"/>
-[...15 lines deleted...]
-      496-76) осуществление руководства отраслевыми подсистемами гражданской защиты;</w:t>
+    <w:bookmarkStart w:name="z1103" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-78) разработка и утверждение планов действий по ликвидации чрезвычайных ситуаций глобального и регионального масштабов по согласованию с уполномоченным органом в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z1102" w:id="637"/>
-[...15 lines deleted...]
-      496-77) создание запасов имущества гражданской обороны в подведомственных организациях и осуществление внутреннего контроля за их хранением, обновлением и поддержанием в готовности к применению;</w:t>
+    <w:bookmarkStart w:name="z1104" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-79) обеспечение создания запасных (городских) и вспомогательных пунктов управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z1103" w:id="638"/>
-[...15 lines deleted...]
-      496-78) разработка и утверждение планов действий по ликвидации чрезвычайных ситуаций глобального и регионального масштабов по согласованию с уполномоченным органом в сфере гражданской защиты;</w:t>
+    <w:bookmarkStart w:name="z1105" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-80) разработка и утверждение правил назначения на должности и освобождения от должностей первых руководителей отдельных государственных организаций высшего и (или) послевузовского образования по согласованию с уполномоченным органом в области науки и высшего образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z1104" w:id="639"/>
-[...15 lines deleted...]
-      496-79) обеспечение создания запасных (городских) и вспомогательных пунктов управления;</w:t>
+    <w:bookmarkStart w:name="z1106" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-81) разработка и утверждение правил прохождения аттестации первых руководителей отдельных государственных организаций высшего и (или) послевузовского образования, которые назначаются на должности и освобождаются от должностей Правительством Республики Казахстан, по согласованию с уполномоченным органом в области науки и высшего образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z1105" w:id="640"/>
-[...15 lines deleted...]
-      496-80) разработка и утверждение правил назначения на должности и освобождения от должностей первых руководителей отдельных государственных организаций высшего и (или) послевузовского образования по согласованию с уполномоченным органом в области науки и высшего образования;</w:t>
+    <w:bookmarkStart w:name="z1107" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-82) разработка и утверждение реестра должностей гражданских служащих по согласованию с уполномоченным государственным органом по труду;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z1106" w:id="641"/>
-[...15 lines deleted...]
-      496-81) разработка и утверждение правил прохождения аттестации первых руководителей отдельных государственных организаций высшего и (или) послевузовского образования, которые назначаются на должности и освобождаются от должностей Правительством Республики Казахстан, по согласованию с уполномоченным органом в области науки и высшего образования;</w:t>
+    <w:bookmarkStart w:name="z1108" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-83) установление норматива отчисления части чистого дохода государственных предприятий, осуществляющих деятельность в социальной сфере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z1107" w:id="642"/>
-[...15 lines deleted...]
-      496-82) разработка и утверждение реестра должностей гражданских служащих по согласованию с уполномоченным государственным органом по труду;</w:t>
+    <w:bookmarkStart w:name="z1113" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-84) внесение предложений в Правительство Республики Казахстан о присвоении статуса "Национальный" государственным архивам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z1108" w:id="643"/>
-[...15 lines deleted...]
-      496-83) установление норматива отчисления части чистого дохода государственных предприятий, осуществляющих деятельность в социальной сфере;</w:t>
+    <w:bookmarkStart w:name="z1114" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-85) разработка и утверждение Правил обеспечения сохранности, хранения, научного исследования и использования Государственного фонда массовых археологических находок и археологических материалов Национальным депозитарием массовых археологических находок и археологических материалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z592" w:id="644"/>
+    <w:bookmarkStart w:name="z1115" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-86) разработка и утверждение Правил передачи в государственные музеи Республики Казахстан всех индивидуальных археологических находок, полученных физическими и юридическими лицами Республики Казахстан и других государств в результате археологических работ на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z1116" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-87) разработка и утверждение Правил передачи в государственные музеи Республики Казахстан археологических находок, обнаруженных физическими лицами на территории Республики Казахстан вне археологических работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z1117" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-88) разработка и утверждение Правил передачи на хранение в Национальный депозитарий массовых археологических находок, археологических материалов и включения в Государственный фонд массовых археологических находок и археологических материалов всех массовых археологических находок, археологических материалов, полученных физическими или юридическими лицами Республики Казахстан и других государств в результате археологических работ на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z1118" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-89) формирование идеологии нетерпимости к правонарушениям среди молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z1119" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-90) обеспечение проведения правовой пропаганды в средствах массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z1120" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-91) способствование освещению в средствах массовой информации деятельности субъектов профилактики правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-92) предоставление доступа оператору "цифрового правительства" к цифровым данным и цифровым записям для осуществления аналитики данных в соответствии с требованиями по управлению цифровыми данными, разрабатываемыми уполномоченным органом в сфере цифровизации совместно с уполномоченным органом в области государственной статистики, утверждаемыми Правительством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-93) предоставление доступа к административным цифровым данным, содержащимся в национальных регистрах, уполномоченному органу в области государственной статистики для осуществления статистической деятельности, а также уполномоченному органу в сфере цифровизации для аналитики данных путем интеграции баз данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-94) размещение на архитектурном портале цифровых объектов государства сведений о цифровых объектах и технической документации к ним, ведение их учета и актуализации в соответствии с правилами формирования, развития и мониторинга цифровой архитектуры государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-95) предоставление оператору "цифрового правительства" цифровых данных и цифровых записей, необходимых для информационного наполнения веб-портала "цифрового правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-96) размещение цифровых ресурсов на Единой платформе цифровых ресурсов государственных органов, а также обеспечение достоверности и актуализации их содержания в соответствии с законодательством Республики Казахстан о доступе к информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-97) разработка, утверждение и реализация программ цифровой трансформации своей деятельности, включая внутренние процессы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1121" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-98) разработка и утверждение правил предоставления в имущественный наем (аренду) имущества республиканских государственных организаций культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z1122" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-99) разработка и утверждение правил согласования проведения зрелищных культурно-массовых мероприятий с участием зарубежных творческих коллективов и исполнителей на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z1123" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-100) обеспечение разработки и реализации мер по вовлечению молодежи в креативную деятельность, в том числе путем поддержки молодежных инициатив и проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z1124" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-101) формирование и ведение реестра субъектов креативных индустрий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z1125" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-102) осуществление мониторинга привлечения частных инвестиций в проекты в сфере креативных индустрий при условии государственного софинансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 496-103), 496-104), 496-105), 496-106), 496-107), 496-108), 496-109), 496-110), 496-111), 496-112), 496-113) в соответствии постановлением Правительства РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-114) осуществление рассмотрения проектов документов по стандартизации в пределах компетенции, а также подготовки предложений по разработке, внесению изменений, пересмотру и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации и рекомендаций по стандартизации для внесения в уполномоченный орган в сфере стандартизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 496-115) в соответствии постановлением Правительства РК от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действие</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-116) организация научных исследований, пропаганды знаний, обучения населения и специалистов в сфере гражданской защиты в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      496-117) внесение предложений в Правительство Республики Казахстан по объему и структуре расходов по формированию и хранению материальных ценностей мобилизационного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z592" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       497) осуществление иных функций, предусмотренных законами Республики Казахстан, актами Президента и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkEnd w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15928,1815 +17266,1933 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 17.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 878</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>введения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие см. п.2); от 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z593" w:id="645"/>
+    <w:bookmarkStart w:name="z593" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Министерства, коллегиальных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z594" w:id="646"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z594" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Министерства осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z595" w:id="647"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z595" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Министерства назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z596" w:id="648"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z596" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Министерства имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z597" w:id="649"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z597" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя Министерства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z598" w:id="650"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z598" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вырабатывает предложения по формированию государственной политики в регулируемых Министерством сферах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z599" w:id="651"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z599" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает межотраслевую координацию в пределах, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z600" w:id="652"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z600" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определяет компетенцию и порядок взаимодействия ведомств с иными государственными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z601" w:id="653"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z601" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создает экспертные советы и иные консультативно-совещательные органы при Министерстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z602" w:id="654"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z602" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в пределах компетенции Министерства принимает нормативные правовые акты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z603" w:id="655"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z603" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представляет Министерство в Парламенте Республики Казахстан, государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z604" w:id="656"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z604" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утверждает стратегические и программные документы Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z605" w:id="657"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z605" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утверждает регламент работы Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z606" w:id="658"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z606" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимает меры по противодействию коррупции в Министерстве и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z607" w:id="659"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z607" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет иные полномочия в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z608" w:id="660"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z608" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Министерства в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z609" w:id="661"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z609" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z610" w:id="662"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z610" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Аппарат Министерства возглавляется руководителем аппарата или должностным лицом, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z611" w:id="663"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z611" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z612" w:id="664"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z612" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z613" w:id="665"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z613" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z614" w:id="666"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z614" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z615" w:id="667"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z615" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z616" w:id="668"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z616" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z617" w:id="669"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z617" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z618" w:id="670"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z618" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Министерства и его ведомств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkEnd w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень – в редакции постановления Правительства РК от 23.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 583</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменением, внесенным постановлением Правительства РК от 17.10.2025 </w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными постановлениями Правительства РК от 17.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 878</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z947" w:id="671"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 539</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z947" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Министерство:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z948" w:id="672"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z948" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное казенное предприятие "Алматинский музыкальный колледж имени Петра Чайковского" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z949" w:id="673"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z949" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное казенное предприятие "Алматинское хореографическое училище имени Александра Селезнева" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z950" w:id="674"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z950" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканское государственное казенное предприятие "Республиканский эстрадно-цирковой колледж имени Жусипбека Елебекова" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z951" w:id="675"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z951" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республиканское государственное казенное предприятие "Алматинский колледж декоративно-прикладного искусства имени Орала Тансыкбаева" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z952" w:id="676"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z952" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) республиканское государственное предприятие на праве хозяйственного ведения "Казахская национальная академия хореографии" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z953" w:id="677"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z953" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) акционерное общество "Агентство "Хабар";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z954" w:id="678"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z954" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) акционерное общество "Республиканская телерадиокорпорация "Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z955" w:id="679"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z955" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) акционерное общество "Qazcontent";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z956" w:id="680"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z956" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) акционерное общество "Казтелерадио";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z957" w:id="681"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z957" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) акционерное общество "Қазақ әуендері";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z958" w:id="682"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z958" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) акционерное общество "Национальная киностудия "Казахфильм" имени Шакена Айманова";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z959" w:id="683"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z959" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) некоммерческое акционерное общество "Центр поддержки гражданских инициатив";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z960" w:id="684"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z960" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) некоммерческое акционерное общество "Казахстанский институт общественного развития";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z961" w:id="685"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z961" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) некоммерческое акционерное общество "Международный центр межконфессионального и межрелигиозного диалога";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z962" w:id="686"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z962" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) некоммерческое акционерное общество "Государственный театр оперы и балета "Астана Опера";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z963" w:id="687"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z963" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) некоммерческое акционерное общество "Государственный центр поддержки национального кино";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z964" w:id="688"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z964" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) товарищество с ограниченной ответственностью "Управляющая компания "Қазмедиа орталығы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z965" w:id="689"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z965" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) товарищество с ограниченной ответственностью "Қазақ газеттері";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z966" w:id="690"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z966" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) товарищество с ограниченной ответственностью "Институт прикладных этнополитических исследований";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z967" w:id="691"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z967" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) товарищество с ограниченной ответственностью "Театр "Астана Балет";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z969" w:id="693"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z968" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) товарищество с ограниченной ответственностью "Научно-исследовательский центр "Молодежь";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) товарищество с ограниченной ответственностью "Казахский научно-исследовательский институт культуры".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z969" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитет культуры Министерства культуры и информации Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z970" w:id="694"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z970" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное казенное предприятие "Казахский национальный театр оперы и балета имени Абая" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z971" w:id="695"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z971" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное казенное предприятие "Казахский национальный театр драмы имени Мухтара Ауэзова" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z972" w:id="696"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z972" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканское государственное казенное предприятие "Национальный русский театр драмы имени Михаила Лермонтова" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z973" w:id="697"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z973" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республиканское государственное казенное предприятие "Казахский национальный оркестр народных инструментов имени Курмангазы" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z974" w:id="698"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z974" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) республиканское государственное казенное предприятие "Республиканский государственный академический уйгурский театр музыкальной комедии имени Куддуса Кужамьярова" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z975" w:id="699"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z975" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) республиканское государственное казенное предприятие "Республиканский государственный академический корейский театр музыкальной комедии" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z976" w:id="700"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z976" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) республиканское государственное казенное предприятие "Республиканский академический немецкий драматический театр" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z977" w:id="701"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z977" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) республиканское государственное казенное предприятие "Государственный академический казахский театр для детей и юношества имени Габита Мусрепова" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z978" w:id="702"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z978" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) республиканское государственное казенное предприятие "Государственный академический русский театр для детей и юношества имени Наталии Сац" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z979" w:id="703"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z979" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) республиканское государственное казенное предприятие "Центральный государственный музей Республики Казахстан" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z980" w:id="704"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z980" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) республиканское государственное казенное предприятие "Государственный музей искусств Республики Казахстан имени Абылхана Кастеева" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z981" w:id="705"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z981" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) республиканское государственное казенное предприятие "Государственная коллекция уникальных смычковых музыкальных инструментов" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z982" w:id="706"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z982" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) республиканское государственное казенное предприятие "Государственный музей "Центр сближения культур" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z983" w:id="707"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z983" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) республиканское государственное казенное предприятие "Национальный историко-культурный заповедник "Ордабасы" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z984" w:id="708"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z984" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Есік" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z985" w:id="709"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z985" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Берел" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z986" w:id="710"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z986" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) республиканское государственное казенное предприятие "Казахская государственная академическая филармония имени Жамбыла" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z987" w:id="711"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z987" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) республиканское государственное казенное предприятие "Государственный ансамбль танца Республики Казахстан "Салтанат" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z988" w:id="712"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z988" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) республиканское государственное казенное предприятие "Ансамбль классической музыки "Камерата Казахстана" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z989" w:id="713"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z989" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) республиканское государственное казенное предприятие "Государственный академический театр танца Республики Казахстан" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z990" w:id="714"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z990" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) республиканское государственное казенное предприятие "Государственная академическая концертная организация "Қазақконцерт имени Розы Баглановой" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z991" w:id="715"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z991" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) республиканское государственное предприятие на праве хозяйственного ведения "Казреставрация" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z992" w:id="716"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z992" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) республиканское государственное казенное предприятие "Национальный музей Республики Казахстан" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z993" w:id="717"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z993" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) республиканское государственное казенное предприятие "Государственный археологический музей-заповедник "Отырар" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z994" w:id="718"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z994" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) республиканское государственное казенное предприятие "Национальный историко-культурный и природный музей-заповедник "Ұлытау" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z995" w:id="719"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z995" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) республиканское государственное казенное предприятие "Национальный историко-культурный музей-заповедник "Әзірет Сұлтан" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z996" w:id="720"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z996" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) республиканское государственное казенное предприятие "Государственный историко-культурный и литературно-мемориальный музей-заповедник Абая "Жидебай-Бөрілі" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z997" w:id="721"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z997" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Ежелгі Тараз ескерткіштері" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z998" w:id="722"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z998" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) республиканское государственное казенное предприятие "Государственный историко-культурный и природный музей-заповедник "Таңбалы" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z999" w:id="723"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z999" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Бозоқ" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z1000" w:id="724"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z1000" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Ботай" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z1001" w:id="725"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z1001" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Сарайшық" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z1002" w:id="726"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z1002" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) республиканское государственное казенное предприятие "Казахский национальный музыкально-драматический театр имени Калибека Куанышбаева" Комитета культуры Министерства культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z1003" w:id="727"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z1003" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитет информации Министерства культуры и информации Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z1004" w:id="728"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z1004" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республиканское государственное предприятие на праве хозяйственного ведения "Центр анализа и информации" Комитета информации Министерства культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z673" w:id="729"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z673" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений, находящихся в ведении Министерства и его ведомств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkEnd w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень – в редакции постановления Правительства РК от 23.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17751,448 +19207,448 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; с изменением, внесенным постановлением Правительства РК от 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1005" w:id="730"/>
+    <w:bookmarkStart w:name="z1005" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Министерство:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z1006" w:id="731"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z1006" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное учреждение "Казахская национальная консерватория имени Курмангазы" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z1007" w:id="732"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z1007" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное учреждение "Казахская национальная академия искусств имени Темирбека Жургенова" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z1008" w:id="733"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z1008" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканское государственное учреждение "Казахский национальный университет искусств имени Күләш Байсейітовой" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z1009" w:id="734"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z1009" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республиканское государственное учреждение "Республиканская средняя специализированная музыкальная школа-интернат для одаренных детей имени Куляш Байсеитовой" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z1010" w:id="735"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z1010" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) республиканское государственное учреждение "Республиканская казахская специализированная музыкальная школа-интернат для одаренных детей имени Ахмета Жубанова" Министерства культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z1011" w:id="736"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z1011" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитет архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z1012" w:id="737"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z1012" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное учреждение "Центральный государственный архив" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z1013" w:id="738"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z1013" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное учреждение "Центральный государственный архив кино-фотодокументов и звукозаписи" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z1014" w:id="739"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z1014" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканское государственное учреждение "Центральный государственный архив научно-технической документации" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z1015" w:id="740"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z1015" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республиканское государственное учреждение "Национальный центр рукописей и редких книг" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z1016" w:id="741"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z1016" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) республиканское государственное учреждение "Национальный архив Республики Казахстан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z1017" w:id="742"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z1017" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) республиканское государственное учреждение "Национальная государственная книжная палата Республики Казахстан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z1018" w:id="743"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z1018" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) республиканское государственное учреждение "Центр геральдических исследований" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z1019" w:id="744"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z1019" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) республиканское государственное учреждение "Национальная библиотека Республики Казахстан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z1020" w:id="745"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z1020" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) республиканское государственное учреждение "Республиканская библиотека для незрячих и слабовидящих граждан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z1021" w:id="746"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z1021" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) республиканское государственное учреждение "Национальная академическая библиотека Республики Казахстан в городе Астана" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z1022" w:id="747"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z1022" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитет по развитию межэтнических отношений Министерства культуры и информации Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z1023" w:id="748"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z1023" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республиканское государственное учреждение "Қоғамдық келісім" Комитета по развитию межэтнических отношений Министерства культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z1061" w:id="749"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z1061" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень учреждений, находящихся в ведении Министерства и его ведомств за рубежом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkEnd w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение дополнено перечнем в соответствии с постановлением Правительства РК от 22.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18219,70 +19675,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1062" w:id="750"/>
+    <w:bookmarkStart w:name="z1062" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учреждение "Культурный центр Казахстана в городе Пекине" Министерства культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkEnd w:id="761"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18361,120 +19817,120 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 октября 2023 года № 866</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z691" w:id="751"/>
+    <w:bookmarkStart w:name="z691" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменения, которые вносятся в некоторые решения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z692" w:id="752"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z692" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 9 апреля 1998 года № 306 "О дальнейшем сотрудничестве между Правительством Республики Казахстан и Межгосударственной телерадиокомпанией "Мир":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkEnd w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18527,110 +19983,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z694" w:id="753"/>
+    <w:bookmarkStart w:name="z694" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Определить уполномоченным органом от имени Правительства Республики Казахстан по координации работы Межгосударственной телерадиокомпании "Мир" Министерство культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z695" w:id="754"/>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z695" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В соответствии с уставом Межгосударственной телерадиокомпании "Мир" от 5 сентября 1997 года ввести в состав Межгосударственного координационного совета Межгосударственной телерадиокомпании "Мир" председателя Комитета информации Министерства культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z696" w:id="755"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z696" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Утвердить вице-министра культуры и информации Республики Казахстан полномочным представителем Республики Казахстан в общем собрании Межгосударственной телерадиокомпании "Мир".";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkEnd w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18643,150 +20099,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z698" w:id="756"/>
+    <w:bookmarkStart w:name="z698" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Контроль за исполнением настоящего постановления возложить на Министерство культуры и информации Республики Казахстан.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z699" w:id="757"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z699" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 мая 1999 года № 659 "О передаче прав по владению и пользованию государственными пакетами акций и государственными долями в организациях, находящихся в республиканской собственности":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z700" w:id="758"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z700" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных пакетов акций и государственных долей участия в организациях республиканской собственности, право владения и пользования которыми передается отраслевым министерствам и иным государственным органам, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkEnd w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18799,490 +20255,490 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>раздел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Министерству информации и общественного развития Республики Казахстан" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z702" w:id="759"/>
+    <w:bookmarkStart w:name="z702" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министерству культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z703" w:id="760"/>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z703" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-1. Акционерное общество "Агентство "Хабар".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z704" w:id="761"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z704" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-2. Акционерное общество "Республиканская телерадиокорпорация "Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z705" w:id="762"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z705" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-3. Некоммерческое акционерное общество "Государственный театр оперы и балета "Астана Опера".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z706" w:id="763"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z706" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-4. Акционерное общество "Казахфильм" имени Шакена Айманова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z707" w:id="764"/>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z707" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-5. Акционерное общество "Қазақ әуендері".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z708" w:id="765"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z708" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-6. Товарищество с ограниченной ответственностью "Управляющая компания "Қазмедиа орталығы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z709" w:id="766"/>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z709" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-7. Товарищество с ограниченной ответственностью "Театр "Астана Балет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z710" w:id="767"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z710" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-8. Товарищество с ограниченной ответственностью "Қазақ газеттері".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z711" w:id="768"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z711" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-9. Акционерное общество "Qazcontent".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z712" w:id="769"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z712" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-9-1. Некоммерческое акционерное общество "Казахстанский институт общественного развития".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z713" w:id="770"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z713" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-9-2. Некоммерческое акционерное общество "Центр Н. Назарбаева по развитию межконфессионального и межцивилизационного диалога".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z714" w:id="771"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z714" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-9-3. Некоммерческое акционерное общество "Государственный центр поддержки национального кино".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z715" w:id="772"/>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z715" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-9-4. Некоммерческое акционерное общество "Центр поддержки гражданских инициатив".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z716" w:id="773"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z716" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-9-5. Акционерное общество "Казтелерадио".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z717" w:id="774"/>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z717" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375-9-6. Товарищество с ограниченной ответственностью "Институт прикладных этнополитических исследований".".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z718" w:id="775"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z718" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 16 июля 2002 года № 784 "О порядке решения кадровых вопросов по должностным лицам, назначаемым Правительством Республики Казахстан, Премьер-Министром Республики Казахстан, по согласованию с ним или по его представлению":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z719" w:id="776"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z719" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должностей политических государственных служащих и иных должностных лиц, назначаемых Правительством Республики Казахстан, Премьер-Министром Республики Казахстан, по согласованию с ним или по его представлению, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z720" w:id="777"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z720" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       строки: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z721" w:id="778"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z721" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkEnd w:id="789"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19700,110 +21156,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Премьер-Министром</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z722" w:id="779"/>
+    <w:bookmarkStart w:name="z722" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z723" w:id="780"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z723" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z724" w:id="781"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z724" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkEnd w:id="792"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -20221,250 +21677,250 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Премьер-Министром</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z725" w:id="782"/>
+    <w:bookmarkStart w:name="z725" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z726" w:id="783"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z726" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 апреля 2008 года № 339 "Об утверждении лимитов штатной численности министерств и иных центральных исполнительных органов с учетом численности их территориальных органов и подведомственных им государственных учреждений":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z727" w:id="784"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z727" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лимитах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> штатной численности министерств и иных центральных исполнительных органов с учетом численности их территориальных органов и подведомственных им государственных учреждений, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z728" w:id="785"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z728" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       для служебного пользования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z729" w:id="786"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z729" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 8 июня 2010 года № 538 "О Книге Славы Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z730" w:id="787"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z730" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения и хранения Книги Славы Республики Казахстан, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkEnd w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20497,90 +21953,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z732" w:id="788"/>
+    <w:bookmarkStart w:name="z732" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Ведение и хранение Книги Славы осуществляются республиканским государственным казенным предприятием "Национальный музей Республики Казахстан" Министерства культуры и информации Республики Казахстан (далее – Национальный музей Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z733" w:id="789"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z733" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за ведением и хранением Книги Славы осуществляется Министерством культуры и информации Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkEnd w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20613,170 +22069,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z735" w:id="790"/>
+    <w:bookmarkStart w:name="z735" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Информация о лицах, удостоенных знаков высшей степени отличия, ордена "Отан" либо ордена "Қазақстан Республикасының Тұңғыш Президенті – Елбасы Нұрсұлтан Назарбаев" (далее - информация), в течение 30 рабочих дней после принятия Указа Президента Республики Казахстан о присвоении вышеуказанных государственных наград направляется Администрацией Президента Республики Казахстан (по согласованию) в Министерство культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z736" w:id="791"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z736" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Министерство культуры и информации Республики Казахстан направляет полученную за текущий год информацию в Национальный музей Республики Казахстан до 1 марта последующего года.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z737" w:id="792"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z737" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 5 марта 2014 года № 181 "Об утверждении Правил проведения Национального конкурса "Мерейлі отбасы":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z738" w:id="793"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z738" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения Национального конкурса "Мерейлі отбасы", утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkEnd w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20809,210 +22265,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z740" w:id="794"/>
+    <w:bookmarkStart w:name="z740" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Организаторами конкурса являются Министерство культуры и информации Республики Казахстан, местные исполнительные органы при поддержке Национальной комиссии по делам женщин и семейно-демографической политике при Президенте Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z741" w:id="795"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z741" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Приказом Министра культуры и информации Республики Казахстан создается организационный комитет по координации работы по подготовке и проведению конкурса (далее – оргкомитет) из числа заинтересованных государственных органов, юридических лиц и общественных деятелей.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z742" w:id="796"/>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z742" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 апреля 2015 года № 287 "Об утверждении перечня товаров, экспорт и (или) импорт которых осуществляются на основании разрешительных документов в соответствии с международными договорами и разрешительных документов, которые выдаются государственными органами":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z743" w:id="797"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z743" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> товаров, экспорт и (или) импорт которых осуществляются на основании разрешительных документов в соответствии с международными договорами и разрешительных документов, которые выдаются государственными органами, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z744" w:id="798"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z744" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку, порядковый номер 17, изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z745" w:id="799"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z745" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkEnd w:id="810"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21340,200 +22796,200 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МКИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z746" w:id="800"/>
+    <w:bookmarkStart w:name="z746" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z747" w:id="801"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z747" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>примечании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z748" w:id="802"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z748" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в расшифровке аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z749" w:id="803"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z749" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "МКС – Министерство культуры и спорта Республики Казахстан" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z750" w:id="804"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z750" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "МКИ – Министерство культуры и информации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z751" w:id="805"/>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z751" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 1 июня 2015 года № 395 "Об определении лицензиара по осуществлению лицензирования деятельности по распространению теле-, радиоканалов и органа, уполномоченного на выдачу разрешений второй категории в области средств массовой информации":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkEnd w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21546,210 +23002,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z753" w:id="806"/>
+    <w:bookmarkStart w:name="z753" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Определить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z754" w:id="807"/>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z754" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Комитет информации Министерства культуры и информации Республики Казахстан лицензиаром по осуществлению лицензирования деятельности по распространению теле-, радиоканалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z755" w:id="808"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z755" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Комитет информации Министерства культуры и информации Республики Казахстан органом, уполномоченным на выдачу разрешений второй категории в области средств массовой информации, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z756" w:id="809"/>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z756" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 5 декабря 2022 года № 977 "Об утверждении Правил присуждения специальной Президентской литературной премии для молодых казахстанских писателей и поэтов":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z757" w:id="810"/>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z757" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> присуждения специальной Президентской литературной премии для молодых казахстанских писателей и поэтов, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkEnd w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21762,150 +23218,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z759" w:id="811"/>
+    <w:bookmarkStart w:name="z759" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Президентская премия присуждается Президентом Республики Казахстан по представлению Правительства Республики Казахстан на основании решения Комиссии по присуждению Президентской премии (далее – комиссия), созданной при Министерстве культуры и информации Республики Казахстан (далее – уполномоченный орган).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z760" w:id="812"/>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z760" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия формируется из числа представителей Администрации Президента Республики Казахстан, уполномоченного органа и творческой интеллигенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z761" w:id="813"/>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z761" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав и Положение комиссии утверждаются приказом уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z762" w:id="814"/>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z762" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее количество членов комиссии должно составлять нечетное число и не может быть менее 13 человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z763" w:id="815"/>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z763" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссию возглавляет председатель, а в случае его отсутствия заместитель председателя.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkEnd w:id="826"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22060,1250 +23516,1250 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z887" w:id="816"/>
+    <w:bookmarkStart w:name="z887" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Перечень республиканских юридических лиц, в отношении которых уполномоченным органом по руководству соответствующей отраслью (сферой) государственного управления определяется Министерство культуры и информации Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z888" w:id="817"/>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z888" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное казенное предприятие "Алматинский музыкальный колледж имени Петра Чайковского" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z889" w:id="818"/>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z889" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное казенное предприятие "Алматинское хореографическое училище имени Александра Селезнева" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z890" w:id="819"/>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z890" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканское государственное казенное предприятие "Республиканский эстрадно-цирковой колледж имени Жусипбека Елебекова" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z891" w:id="820"/>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z891" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республиканское государственное казенное предприятие "Алматинский колледж декоративно-прикладного искусства имени Орала Тансыкбаева" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z892" w:id="821"/>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z892" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) республиканское государственное предприятие на праве хозяйственного ведения "Казахская национальная академия хореографии" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z893" w:id="822"/>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z893" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) республиканское государственное учреждение "Казахская национальная консерватория имени Курмангазы" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z894" w:id="823"/>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z894" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) республиканское государственное учреждение "Казахская национальная академия искусств имени Темирбека Жургенова" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z895" w:id="824"/>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z895" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) республиканское государственное учреждение "Казахский национальный университет искусств имени Күләш Байсейітовой" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z896" w:id="825"/>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z896" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) республиканское государственное учреждение "Республиканская средняя специализированная музыкальная школа-интернат для одаренных детей имени Куляш Байсеитовой" Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z897" w:id="826"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z897" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) республиканское государственное учреждение "Республиканская казахская специализированная музыкальная школа-интернат для одаренных детей имени Ахмета Жубанова" Министерства культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z898" w:id="827"/>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z898" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Перечень республиканских юридических лиц, в отношении которых уполномоченным органом по руководству соответствующей отраслью (сферой) государственного управления определяется Комитет архивов, документации и книжного дела Министерства культуры и информации Республик Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z899" w:id="828"/>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z899" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное учреждение "Центральный государственный архив" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z900" w:id="829"/>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z900" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное учреждение "Центральный государственный архив кино-фотодокументов и звукозаписи" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z901" w:id="830"/>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z901" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканское государственное учреждение "Центральный государственный архив научно-технической документации" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z902" w:id="831"/>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z902" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республиканское государственное учреждение "Национальный центр рукописей и редких книг" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z903" w:id="832"/>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z903" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) республиканское государственное учреждение "Национальный архив Республики Казахстан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z904" w:id="833"/>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z904" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) республиканское государственное учреждение "Национальная государственная книжная палата Республики Казахстан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z905" w:id="834"/>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z905" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) республиканское государственное учреждение "Центр геральдических исследований" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z906" w:id="835"/>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z906" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) республиканское государственное учреждение "Национальная библиотека Республики Казахстан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z907" w:id="836"/>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z907" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) республиканское государственное учреждение "Республиканская библиотека для незрячих и слабовидящих граждан" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z908" w:id="837"/>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z908" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) республиканское государственное учреждение "Национальная академическая библиотека Республики Казахстан в городе Астана" Комитета архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z909" w:id="838"/>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z909" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Перечень республиканских юридических лиц, в отношении которых уполномоченным органом по руководству соответствующей отраслью (сферой) государственного управления определяется Комитет культуры Министерства культуры и информации Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z910" w:id="839"/>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z910" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) республиканское государственное казенное предприятие "Казахский национальный театр оперы и балета имени Абая" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z911" w:id="840"/>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z911" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) республиканское государственное казенное предприятие "Казахский национальный театр драмы имени Мухтара Ауэзова" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z912" w:id="841"/>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z912" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республиканское государственное казенное предприятие "Национальный русский театр драмы имени Михаила Лермонтова" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z913" w:id="842"/>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z913" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республиканское государственное казенное предприятие "Казахский национальный оркестр народных инструментов имени Курмангазы" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z914" w:id="843"/>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z914" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) республиканское государственное казенное предприятие "Республиканский государственный академический уйгурский театр музыкальной комедии имени Куддуса Кужамьярова" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z915" w:id="844"/>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z915" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) республиканское государственное казенное предприятие "Республиканский государственный академический корейский театр музыкальной комедии" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z916" w:id="845"/>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z916" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) республиканское государственное казенное предприятие "Республиканский академический немецкий драматический театр" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z917" w:id="846"/>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z917" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) республиканское государственное казенное предприятие "Государственный академический казахский театр для детей и юношества имени Габита Мусрепова" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z918" w:id="847"/>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z918" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) республиканское государственное казенное предприятие "Государственный академический русский театр для детей и юношества имени Наталии Сац" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z919" w:id="848"/>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z919" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) республиканское государственное казенное предприятие "Центральный государственный музей Республики Казахстан" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z920" w:id="849"/>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z920" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) республиканское государственное казенное предприятие "Государственный музей искусств Республики Казахстан имени Абылхана Кастеева" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z921" w:id="850"/>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z921" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) республиканское государственное казенное предприятие "Государственная коллекция уникальных смычковых музыкальных инструментов" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z922" w:id="851"/>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z922" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) республиканское государственное казенное предприятие "Государственный музей "Центр сближения культур" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z923" w:id="852"/>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z923" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) республиканское государственное казенное предприятие "Национальный историко-культурный заповедник "Ордабасы" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z924" w:id="853"/>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z924" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Есік" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
-    <w:bookmarkStart w:name="z925" w:id="854"/>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z925" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Берел" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z926" w:id="855"/>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z926" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) республиканское государственное казенное предприятие "Казахская государственная академическая филармония имени Жамбыла" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="855"/>
-    <w:bookmarkStart w:name="z927" w:id="856"/>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z927" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) республиканское государственное казенное предприятие "Государственный ансамбль танца Республики Казахстан "Салтанат" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
-    <w:bookmarkStart w:name="z928" w:id="857"/>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z928" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) республиканское государственное казенное предприятие "Ансамбль классической музыки "Камерата Казахстана" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z929" w:id="858"/>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z929" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) республиканское государственное казенное предприятие "Государственный академический театр танца Республики Казахстан" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z930" w:id="859"/>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z930" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) республиканское государственное казенное предприятие "Государственная академическая концертная организация "Қазақконцерт имени Розы Баглановой" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z931" w:id="860"/>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z931" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) республиканское государственное предприятие на праве хозяйственного ведения "Казреставрация" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z932" w:id="861"/>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z932" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) республиканское государственное казенное предприятие "Национальный музей Республики Казахстан" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z933" w:id="862"/>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z933" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) республиканское государственное казенное предприятие "Государственный археологический музей-заповедник "Отырар" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z934" w:id="863"/>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z934" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) республиканское государственное казенное предприятие "Национальный историко-культурный и природный музей-заповедник "Ұлытау" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z935" w:id="864"/>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z935" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) республиканское государственное казенное предприятие "Национальный историко-культурный музей-заповедник "Әзірет Сұлтан" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z936" w:id="865"/>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z936" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) республиканское государственное казенное предприятие "Государственный историко-культурный и литературно-мемориальный музей-заповедник Абая "Жидебай-Бөрілі" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z937" w:id="866"/>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z937" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Ежелгі Тараз ескерткіштері" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z938" w:id="867"/>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z938" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) республиканское государственное казенное предприятие "Государственный историко-культурный и природный музей-заповедник "Таңбалы" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z939" w:id="868"/>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z939" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Бозоқ" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z940" w:id="869"/>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z940" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Ботай" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
-    <w:bookmarkStart w:name="z941" w:id="870"/>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z941" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) республиканское государственное казенное предприятие "Государственный историко-культурный музей-заповедник "Сарайшық" Комитета культуры Министерства культуры и информации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z942" w:id="871"/>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z942" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) республиканское государственное казенное предприятие "Национальный академический казахский музыкально-драматический театр имени Калибека Куанышбаева" Комитета культуры Министерства культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z943" w:id="872"/>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z943" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Перечень республиканских юридических лиц, в отношении которых уполномоченным органом по руководству соответствующей отраслью (сферой) государственного управления определяется Комитет информации Министерства культуры и информации Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z944" w:id="873"/>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z944" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республиканское государственное предприятие на праве хозяйственного ведения "Центр анализа и информации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z945" w:id="874"/>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z945" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень республиканских юридических лиц, в отношении которых уполномоченным органом по руководству соответствующей отраслью (сферой) государственного управления определяется Комитет по развитию межэтнических отношений Министерства культуры и информации Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z946" w:id="875"/>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z946" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республиканское государственное учреждение "Қоғамдық келісім".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkEnd w:id="886"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23382,406 +24838,444 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 октября 2023 года № 866</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z824" w:id="876"/>
+    <w:bookmarkStart w:name="z824" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень юридических лиц, права владения и пользования государственными пакетами акций и долями участия, которых передаются Министерству культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkEnd w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Перечень с изменением, внесенным постановлением Правительства РК от 17.10.2025 </w:t>
+      Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 17.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 878</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z825" w:id="877"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 22.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 539</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z825" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Некоммерческое акционерное общество "Центр поддержки гражданских инициатив".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z826" w:id="878"/>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z826" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Некоммерческое акционерное общество "Государственный театр оперы и балета "Астана Опера".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z827" w:id="879"/>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z827" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Некоммерческое акционерное общество "Международный центр межконфессионального и межрелигиозного диалога".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z828" w:id="880"/>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z828" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Некоммерческое акционерное общество "Казахстанский институт общественного развития".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z829" w:id="881"/>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z829" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Некоммерческое акционерное общество "Государственный центр поддержки национального кино".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z830" w:id="882"/>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z830" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Акционерное общество "Қазақ әуендері".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z831" w:id="883"/>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z831" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Акционерное общество "Республиканская телерадиокорпорация "Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z832" w:id="884"/>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z832" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Акционерное общество "Казахфильм" имени Шакена Айманова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z833" w:id="885"/>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z833" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Акционерное общество "Qazcontent".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z834" w:id="886"/>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z834" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Акционерное общество "Казтелерадио".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z835" w:id="887"/>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z835" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Акционерное общество "Агентство "Хабар".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z836" w:id="888"/>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z836" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Товарищество с ограниченной ответственностью "Театр "Астана Балет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z837" w:id="889"/>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z837" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Товарищество с ограниченной ответственностью "Қазақ газеттері".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z838" w:id="890"/>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z838" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Товарищество с ограниченной ответственностью "Институт прикладных этнополитических исследований".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z839" w:id="891"/>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z839" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Товарищество с ограниченной ответственностью "Управляющая компания "Қазмедиа орталығы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Товарищество с ограниченной ответственностью "Казахский научно-исследовательский институт культуры".</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23860,1254 +25354,1254 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 октября 2023 года № 866</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z841" w:id="892"/>
+    <w:bookmarkStart w:name="z841" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z842" w:id="893"/>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z842" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан 26 марта 2019 года № 142 "О некоторых вопросах Министерства информации и общественного развития Республики Казахстан и Министерства цифрового развития, оборонной и аэрокосмической промышленности Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z843" w:id="894"/>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z843" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 23 апреля 2019 года № 225 "О создании некоммерческого акционерного общества "Казахстанский институт общественного развития "Рухани жаңғыру".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z844" w:id="895"/>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z844" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 25 апреля 2019 года № 226 "О создании некоммерческого акционерного общества "Центр Н. Назарбаева по развитию межконфессионального и межцивилизационного диалога" и реорганизации отдельных подведомственных организаций Министерства информации и общественного развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z845" w:id="896"/>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z845" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 19 июня 2019 года № 414 "О реорганизации товарищества с ограниченной ответственностью "Қазақ газеттері" и товарищества с ограниченной ответственностью "Жас өркен".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z846" w:id="897"/>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z846" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 31 июля 2019 года № 554 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z847" w:id="898"/>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z847" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 27 августа 2019 года № 631 "О некоторых вопросах государственной собственности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z848" w:id="899"/>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z848" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 12 сентября 2019 года № 687 "О принятии акций акционерного общества "Казтелерадио" из частной собственности в республиканскую собственность по договору дарения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="899"/>
-    <w:bookmarkStart w:name="z849" w:id="900"/>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z849" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 10 марта 2020 года № 105 "О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 26 марта 2019 года № 142 "О некоторых вопросах Министерства информации и общественного развития Республики Казахстан и Министерства цифрового развития, оборонной и аэрокосмической промышленности Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z850" w:id="901"/>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z850" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 29 апреля 2020 года № 253 "Об образовании Комитета по развитию межэтнических отношений Министерства информации и общественного развития Республики Казахстан и некоторых вопросах государственной собственности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z851" w:id="902"/>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z851" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменения и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 2 мая 2020 года № 262 "О создании товарищества с ограниченной ответственностью "Институт прикладных этнополитических исследований" и внесении изменения и дополнений в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z852" w:id="903"/>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z852" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июля 2020 года № 486 "О внесении дополнений в постановление Правительства Республики Казахстан от 26 марта 2019 года № 142 "О некоторых вопросах Министерства информации и общественного развития Республики Казахстан и Министерства цифрового развития, оборонной и аэрокосмической промышленности Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z853" w:id="904"/>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z853" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 1 октября 2020 года № 631 "О внесении дополнений в постановление Правительства Республики Казахстан от 26 марта 2019 года № 142 "О некоторых вопросах Министерства информации и общественного развития Республики Казахстан и Министерства цифрового развития, оборонной и аэрокосмической промышленности Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z854" w:id="905"/>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z854" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 7 ноября 2020 года № 743 "О некоторых вопросах государственной собственности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z855" w:id="906"/>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z855" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 18 марта 2021 года № 145 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан и распоряжения Премьер-Министра Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z856" w:id="907"/>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z856" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 15 апреля 2021 года № 245 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z857" w:id="908"/>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z857" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 9 июля 2021 года № 472 "О внесении изменений в постановление Правительства Республики Казахстан от 26 марта 2019 года № 142 "О некоторых вопросах Министерства информации и общественного развития Республики Казахстан и Министерства цифрового развития, оборонной и аэрокосмической промышленности Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z858" w:id="909"/>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z858" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 31 января 2022 года № 36 "О передаче прав владения и пользования государственным пакетом акций некоммерческого акционерного общества "Фонд Отандастар" и внесении изменений в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z859" w:id="910"/>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z859" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 18 марта 2022 года № 142 "О внесении изменения в постановление Правительства Республики Казахстан от 26 марта 2019 года № 142 "О некоторых вопросах Министерства информации и общественного развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="910"/>
-    <w:bookmarkStart w:name="z860" w:id="911"/>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z860" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 23 мая 2022 года № 325 "О переименовании акционерного общества "Международное информационное агентство "Казинформ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="911"/>
-    <w:bookmarkStart w:name="z861" w:id="912"/>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z861" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 22 июля 2022 года № 515 "О внесении дополнений в постановление Правительства Республики Казахстан от 26 марта 2019 года № 142 "О некоторых вопросах Министерства информации и общественного развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z862" w:id="913"/>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z862" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 27 августа 2022 года № 618 "О переименовании некоммерческого акционерного общества "Казахстанский институт общественного развития "Рухани жаңғыру".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z863" w:id="914"/>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z863" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 19 октября 2022 года № 834 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z864" w:id="915"/>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z864" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 декабря 2022 года № 1006 "О внесении изменения и дополнения в постановление Правительства Республики Казахстан от 26 марта 2019 года № 142 "О некоторых вопросах Министерства информации и общественного развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z865" w:id="916"/>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z865" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 13 февраля 2023 года № 121 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z866" w:id="917"/>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z866" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменения и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 14 апреля 2023 года № 307 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z867" w:id="918"/>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z867" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 518 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 26 марта 2019 года № 142 "О некоторых вопросах Министерства информации и общественного развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="918"/>
-    <w:bookmarkStart w:name="z868" w:id="919"/>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z868" w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 1 сентября 2023 года № 762 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z869" w:id="920"/>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z869" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 4 сентября 2023 года № 764 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkEnd w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25433,31 +26927,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>