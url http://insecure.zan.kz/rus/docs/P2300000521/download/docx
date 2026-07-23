--- v0 (2025-11-14)
+++ v1 (2026-07-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0204bb" w14:textId="b0204bb">
+    <w:p w14:paraId="c001ef7" w14:textId="c001ef7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1165,51 +1165,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций – государственный орган, осуществляющий государственное регулирование, контроль и надзор финансового рынка и финансовых организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) информационная система "Централизованный банк данных лиц, имеющих инвалидность" (далее – ИС "ЦБДИ") – аппаратно-программный комплекс, предназначенный для автоматизации бизнес-процессов по установлению инвалидности, утрате трудоспособности, разработке индивидуальной программы абилитации и реабилитации, а также для хранения и обработки данных по лицам, прошедшим освидетельствование в отделах медико-социальной экспертизы;</w:t>
+      9) цифровая система "Централизованный банк данных лиц, имеющих инвалидность" (далее – ЦС "ЦБДИ") – аппаратно-программный комплекс, предназначенный для автоматизации бизнес-процессов по установлению инвалидности, утрате трудоспособности, разработке индивидуальной программы абилитации и реабилитации, а также для хранения и обработки данных по лицам, прошедшим освидетельствование в отделах медико-социальной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) проактивная услуга – государственная услуга, оказываемая без заявления услугополучателя по инициативе услугодателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
@@ -1294,51 +1294,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2024); от 27.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1999,94 +2019,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 220 Социального кодекса, не может превышать размер пенсионных накоплений за счет обязательных пенсионных взносов получателя, находящихся в доверительном управлении Национального Банка Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом для расчета единовременной пенсионной выплаты используются следующие сведения, получаемые ЕНПФ из информационных систем государственных органов:</w:t>
+      При этом для расчета единовременной пенсионной выплаты используются следующие сведения, получаемые ЕНПФ из цифровых систем государственных органов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для лиц, являющихся получателями пенсионных выплат по возрасту, о размере государственной базовой пенсионной выплаты, пенсионной выплаты по возрасту, установленных на дату их назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для лиц, являющихся получателями пенсионных выплат за выслугу лет, судей в отставке – о принадлежности к указанным категориям лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 сизменением, внесенным постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Оплата банковских услуг, связанных с переводами, зачислениями и выплатами пенсионных накоплений, за исключением услуг по их конвертации и зачислению на банковские счета получателей, открытые в иностранных банках, а также оплата банковских услуг, связанных с переводами единовременных пенсионных выплат, осуществляются за счет собственных средств ЕНПФ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2447,75 +2529,135 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 220, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 221 Социального кодекса, ЕНПФ запрашивает сведения об установлении инвалидности заявителю из ИС "ЦБДИ" уполномоченного органа в сфере социальной защиты населения.</w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 221 Социального кодекса, ЕНПФ запрашивает сведения об установлении инвалидности заявителю из ЦС "ЦБДИ" уполномоченного органа в сфере социальной защиты населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия сведений в ЦС "ЦБДИ" о наличии у заявителя установленной инвалидности первой или второй группы бессрочно ЕНПФ отказывает в приеме заявления в день обращения заявителя с вручением расписки об отказе в приеме документов с указанием причины отказа по форме, утвержденной внутренним документом ЕНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В случае снятия инвалидности первой или второй группы, установленной бессрочно у лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2527,633 +2669,671 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 220 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 221 Социального кодекса, пенсионные выплаты из ЕНПФ прекращаются с месяца, следующего за месяцем получения сведений из ИС "ЦБДИ" о снятии инвалидности.</w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 221 Социального кодекса, пенсионные выплаты из ЕНПФ прекращаются с месяца, следующего за месяцем получения сведений из ЦС "ЦБДИ" о снятии инвалидности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок и сроки предоставления сведений о снятии инвалидности установлены соответствующим соглашением, заключенным между ЕНПФ и уполномоченным органом в сфере социальной защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      Порядок и сроки предоставления сведений о снятии инвалидности установлены соответствующим соглашением, заключенным между ЕНПФ и уполномоченным органом в сфере социальной защиты.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По заявлениям, представленным заявителями в Государственную корпорацию в соответствии с подпунктом 1) пункта 7 настоящих Правил, Государственная корпорация осуществляет взаимодействие с ЕНПФ в порядке и сроки, установленные соответствующим соглашением, заключенным между ЕНПФ и Государственной корпорацией, в рамках которого в ЕНПФ передаются сведения о зарегистрированных в Государственной корпорации заявлениях получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      10. По заявлениям, представленным заявителями в Государственную корпорацию в соответствии с подпунктом 1) пункта 7 настоящих Правил, Государственная корпорация осуществляет взаимодействие с ЕНПФ в порядке и сроки, установленные соответствующим соглашением, заключенным между ЕНПФ и Государственной корпорацией, в рамках которого в ЕНПФ передаются сведения о зарегистрированных в Государственной корпорации заявлениях получателей.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕНПФ переводит в Государственную корпорацию суммы пенсионных выплат получателей, рассчитанные в соответствии с подпунктом 1) пункта 3 настоящих Правил, согласно установленным Государственной корпорацией графиком пенсионных выплат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-      ЕНПФ переводит в Государственную корпорацию суммы пенсионных выплат получателей, рассчитанные в соответствии с подпунктом 1) пункта 3 настоящих Правил, согласно установленным Государственной корпорацией графиком пенсионных выплат.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы пенсионных выплат, полученные из ЕНПФ, на банковские счета получателей в соответствии с установленным Государственной корпорацией графиком пенсионных выплат, но не ранее даты возникновения права на пенсионные выплаты из ЕНПФ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      Государственная корпорация перечисляет суммы пенсионных выплат, полученные из ЕНПФ, на банковские счета получателей в соответствии с установленным Государственной корпорацией графиком пенсионных выплат, но не ранее даты возникновения права на пенсионные выплаты из ЕНПФ.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях представления получателем неполного пакета документов, установленных в соответствии с подпунктом 1) пункта 7 настоящих Правил, и (или) недействительных документов Государственная корпорация отказывает получателю в приеме заявления в день обращения с вручением расписки об отказе в приеме заявления либо в исполнении заявления путем направления уведомления в течение десяти рабочих дней со дня получения документов, предусмотренных настоящими Правилами, с указанием причины отказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      В случаях представления получателем неполного пакета документов, установленных в соответствии с подпунктом 1) пункта 7 настоящих Правил, и (или) недействительных документов Государственная корпорация отказывает получателю в приеме заявления в день обращения с вручением расписки об отказе в приеме заявления либо в исполнении заявления путем направления уведомления в течение десяти рабочих дней со дня получения документов, предусмотренных настоящими Правилами, с указанием причины отказа.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия у заявителя пенсионных накоплений в ЕНПФ, либо, если он является получателем по установленному графику пенсионных выплат из ЕНПФ, Государственная корпорация уведомляет заявителя о данных фактах в момент приема заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      В случае отсутствия у заявителя пенсионных накоплений в ЕНПФ, либо, если он является получателем по установленному графику пенсионных выплат из ЕНПФ, Государственная корпорация уведомляет заявителя о данных фактах в момент приема заявления.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. В целях оказания проактивной услуги по пенсионным выплатам из ЕНПФ лицам, достигшим пенсионного возраста в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 207 Социального кодекса, имеющим пенсионные накопления в ЕНПФ и не обратившимся в ЕНПФ за их выплатой, ЕНПФ ежегодно до 1 марта года, следующего за отчетным, осуществляет сверку с Государственной корпорацией на наличие у указанных лиц в цифровой системе уполномоченного органа в сфере социальной защиты населения назначенных за счет бюджетных средств пенсионных выплат по возрасту или за выслугу лет, государственной базовой пенсионной выплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 207 Социального кодекса, имеющим пенсионные накопления в ЕНПФ и не обратившимся в ЕНПФ за их выплатой, ЕНПФ ежегодно до 1 марта года, следующего за отчетным годом, осуществляет сверку с Государственной корпорацией на наличие у указанных лиц в информационной системе уполномоченного органа в сфере социальной защиты населения назначенных за счет бюджетных средств пенсионных выплат по возрасту или за выслугу лет, государственной базовой пенсионной выплаты.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам сверки Государственная корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует список лиц, являющихся получателями пенсионных выплат по возрасту или за выслугу лет, государственной базовой пенсионной выплаты за счет бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует в журнале электронных заявок и уведомлений на каждого получателя отдельно заявку, удостоверенную ЭЦП уполномоченного государственного органа в сфере цифровизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по зарегистрированным Государственной корпорацией в цифровой системе уполномоченного органа в сфере социальной защиты населения электронным заявкам направляет в цифровую систему ЕНПФ электронные сообщения в формате, определенном соглашением, указанным в пункте 10 настоящих Правил, не позднее одного рабочего дня с даты регистрации в цифровой системе уполномоченного органа в сфере социальной защиты населения электронных заявок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕНПФ переводит в Государственную корпорацию суммы пенсионных выплат получателей, рассчитанные в соответствии с подпунктом 1) пункта 3 настоящих Правил, в соответствии с графиком пенсионных выплат Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы пенсионных выплат, полученные из ЕНПФ, на банковские счета получателей, указанные в заявлениях о назначении пенсионных выплат по возрасту или за выслугу лет и государственной базовой пенсионной выплаты за счет бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом сбор и обработка персональных данных получателей осуществляются на основании согласий, предоставленных при назначении пенсионных выплат по возрасту или за выслугу лет и государственной базовой пенсионной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Пенсионные выплаты устанавливаются со дня обращения и осуществляются до исчерпания пенсионных накоплений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z317" w:id="61"/>
-[...15 lines deleted...]
-      По результатам сверки Государственная корпорация:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Днем обращения за пенсионной выплатой считаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z318" w:id="62"/>
-[...15 lines deleted...]
-      формирует список лиц, являющихся получателями пенсионных выплат по возрасту или за выслугу лет, государственной базовой пенсионной выплаты за счет бюджетных средств;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для получателей, указанных в подпункте 1) пункта 7 настоящих Правил, – день регистрации заявления получателя в Государственной корпорации, при этом, в случае, если заявление зарегистрировано:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z319" w:id="63"/>
-[...15 lines deleted...]
-      формирует в журнале электронных заявок и уведомлений на каждого получателя отдельно заявку, удостоверенную ЭЦП уполномоченного государственного органа в сфере информатизации;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после наступления условий, указанных в подпункте 1) пункта 7 настоящих Правил, днем обращения считается день регистрации заявления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z320" w:id="64"/>
-[...15 lines deleted...]
-      по зарегистрированным Государственной корпорацией в информационной системе уполномоченного органа в сфере социальной защиты населения электронным заявкам направляет в информационную систему ЕНПФ электронные сообщения в формате, определенном соглашением, указанным в пункте 10 настоящих Правил, не позднее одного рабочего дня с даты регистрации в информационной системе уполномоченного органа в сфере социальной защиты населения электронных заявок.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до наступления условий, указанных в подпункте 1) пункта 7 настоящих Правил, днем обращения считается день наступления условий, указанных в подпункте 1) пункта 7 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z321" w:id="65"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> пункта 3 настоящих Правил, в соответствии с графиком пенсионных выплат Государственной корпорации.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для получателей, реализовавших свое право на получение пенсионных выплат из ЕНПФ до 1 января 2018 года, а также указанных в подпункте 2) пункта 7 настоящих Правил, – дата приема либо поступления документов в ЕНПФ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z322" w:id="66"/>
-[...15 lines deleted...]
-      Государственная корпорация перечисляет суммы пенсионных выплат, полученные из ЕНПФ, на банковские счета получателей, указанные в заявлениях о назначении пенсионных выплат по возрасту или за выслугу лет и государственной базовой пенсионной выплаты за счет бюджетных средств.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕНПФ ежегодно самостоятельно производит перерасчет размера пенсионных выплат по установленному графику с учетом положений, предусмотренных настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z323" w:id="67"/>
-[...15 lines deleted...]
-      При этом сбор и обработка персональных данных получателей осуществляются на основании согласий, предоставленных при назначении пенсионных выплат по возрасту или за выслугу лет и государственной базовой пенсионной выплаты.</w:t>
+    <w:bookmarkStart w:name="z299" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1.1. В случае достижения пятидесятипятилетнего возраста и уплаты обязательных профессиональных пенсионных взносов в совокупности не менее восьмидесяти четырҰх месяцев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:p>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 2 дополнена параграфом 1.1 в соответствии с постановлением Правительства РК от 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2024).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z300" w:id="76"/>
+    <w:bookmarkStart w:name="z301" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12-1. Пенсионные выплаты за счет обязательных профессиональных пенсионных взносов назначаются лицам, имеющим пенсионные накопления в ЕНПФ, при наступлении условий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3165,277 +3345,337 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 221 Социального кодекса, посредством оказания проактивной услуги в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах" в рамках назначения специальной социальной выплаты либо при обращении с заявлением по форме согласно приложению 1 к Правилам назначения, осуществления, приостановления, возобновления и прекращения выплаты специального профессионального государственного пособия, утвержденным приказом Министра труда и социальной защиты населения Республики Казахстан от 25 декабря 2023 года № 521 (далее ₋₋ заявление), в Государственную корпорацию с представлением документа, удостоверяющего личность, а также сведений о банковском счете. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="77"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах" в рамках назначения специальной социальной выплаты либо при обращении с заявлением по форме согласно приложению 1 к Правилам назначения, осуществления, приостановления, возобновления и прекращения выплаты специального профессионального государственного пособия, утвержденным приказом Министра труда и социальной защиты населения Республики Казахстан от 25 декабря 2023 года № 521 (далее ₋₋ заявление), в Государственную корпорацию с представлением документа, удостоверяющего личность, а также сведений о банковском счете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если лицо, указанное в подпункте 2-1) пункта 1 статьи 221 Социального кодекса, имеет пенсионные накопления, сформированные за счет обязательных пенсионных взносов, и соответствует условиям, предусмотренным пунктом 1-1 статьи 220 Социального кодекса, данному лицу могут быть назначены дополнительно пенсионные выплаты из ЕНПФ за счет обязательных пенсионных взносов при наличии его согласия на их получение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z324" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12-1 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2. По электронным заявкам, зарегистрированным в цифровой системе уполномоченного государственного органа, при оказании проактивной услуги по назначению специальной социальной выплаты либо зарегистрированным заявлениям, представленным вкладчиками обязательных пенсионных взносов, физическими лицами, за которых уплачены обязательные профессиональные пенсионные взносы, Государственная корпорация осуществляет взаимодействие с ЕНПФ в порядке и сроки, установленные соглашением, указанным в пункте 10 настоящих Правил, в рамках которого в ЕНПФ передаются сведения о зарегистрированных в Государственной корпорации электронных заявках, заявлениях, в том числе согласие вкладчика обязательных пенсионных взносов на получение пенсионной выплаты за счет обязательных пенсионных взносов, а также о приостановлении, возобновлении, прекращении специальной социальной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z324" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ЕНПФ переводит в Государственную корпорацию суммы пенсионных выплат, рассчитанные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 настоящих Правил, согласно установленному Государственной корпорацией графику пенсионных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z325" w:id="80"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z325" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом пенсионные выплаты за счет обязательных пенсионных взносов осуществляются при наличии согласия вкладчика обязательных пенсионных взносов на их получение, указанного в заявлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z326" w:id="81"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z326" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы пенсионных выплат, полученные из ЕНПФ, на банковские счета получателей, указанные в заявлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z327" w:id="82"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z327" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сбор и обработка персональных данных получателей пенсионной выплаты осуществляются на основании согласий, предоставленных в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 12-2 – в редакции постановления Правительства РК от 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 636</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="83"/>
+    <w:bookmarkStart w:name="z307" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12-3. Пенсионные выплаты устанавливаются со дня назначения и осуществляются до достижения получателем, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3450,2191 +3690,2621 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, пенсионного возраста, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса, или до исчерпания пенсионных накоплений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z328" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Днем назначения пенсионной выплаты считается день регистрации электронной заявки либо заявления получателя пенсионной выплаты в Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z329" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕНПФ ежегодно самостоятельно производит перерасчет размера пенсионных выплат с учетом положений, предусмотренных настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12-3 – в редакции постановления Правительства РК от 18.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 636</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z313" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-4. Пенсионная выплата прекращается с первого числа месяца, следующего за месяцем поступления сведений, в том числе из цифровых систем государственных органов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о смерти получателя пенсионной выплаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о выявлении факта прекращения гражданства Республики Казахстан получателя пенсионной выплаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о выявлении факта уплаты обязательных профессиональных пенсионных взносов работодателем в пользу получателя пенсионной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12-4 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. В случае выезда на постоянное место жительства за пределы Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Иностранцы и лица без гражданства, имеющие пенсионные накопления, выехавшие на постоянное место жительства за пределы Республики Казахстан, если иное не предусмотрено законами Республики Казахстан и международными договорами, ратифицированными Республикой Казахстан, представляют в ЕНПФ при личном обращении:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оригинал заграничного паспорта (для идентификации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом лицо без гражданства в качестве заграничного паспорта предоставляет документ, удостоверяющий личность лица без гражданства, выданный иностранным государством и подтверждающий правовой статус лица без гражданства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о банковском счете иностранца или лица без гражданства.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z328" w:id="84"/>
-[...15 lines deleted...]
-      Днем назначения пенсионной выплаты считается день регистрации электронной заявки либо заявления получателя пенсионной выплаты в Государственной корпорации.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении вышеуказанных документов ЕНПФ запрашивает сведения из цифровых систем государственных органов Республики Казахстан о наличии у обратившегося иностранца или лица без гражданства документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранца в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, и его действительности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z329" w:id="85"/>
-[...299 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="97"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае получения сведений об отсутствии или недействительности документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранца в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, в связи с выездом обратившегося иностранца или лица без гражданства за пределы Республики Казахстан на постоянное место жительства либо аннулированием иностранцу или лицу без гражданства разрешения на постоянное проживание в Республике Казахстан, либо в связи с утратой гражданства Республики Казахстан, выходом из гражданства Республики Казахстан, ЕНПФ осуществляет пенсионную выплату в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях получения сведений о наличии и действительности документов, удостоверяющих личность гражданина Республики Казахстан, либо вида на жительство иностранца в Республике Казахстан, либо удостоверения лица без гражданства, выданного уполномоченным органом Республики Казахстан, ЕНПФ отказывает в приеме либо исполнении заявления в сроки, установленные пунктом 24 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными постановлениями Правительства РК от 18.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 636</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Пенсионные выплаты иностранцам и лицам без гражданства, выехавшим на постоянное место жительства за пределы Республики Казахстан, осуществляются единовременно, если иное не предусмотрено международными договорами, ратифицированными Республикой Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. В случае смерти лица, имеющего пенсионные накопления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае смерти лица, имеющего пенсионные накопления в ЕНПФ, членам его семьи ЕНПФ производится единовременная выплата на погребение за счет средств пенсионных накоплений умершего лица в пределах размера 94-кратного месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете, но не более имеющихся на индивидуальном пенсионном счете средств умершего лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если остаток пенсионных накоплений на индивидуальном пенсионном счете умершего лица после осуществления единовременной выплаты на погребение составит сумму, не превышающую размера минимальной пенсии, установленного на соответствующий финансовый год законом о республиканском бюджете, данный остаток выплачивается как выплата на погребение членам семьи умершего лица в порядке, определенном внутренними документами ЕНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции постановления Правительства РК от 18.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 636</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Для получения единовременной выплаты на погребение членом семьи умершего лица, имеющего пенсионные накопления, при личном обращении в ЕНПФ представляются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ, удостоверяющий личность члена семьи умершего лица, имеющего пенсионные накопления (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае отсутствия в цифровых системах государственных органов сведений о смерти лица, имеющего пенсионные накопления, предоставляется оригинал свидетельства о смерти или нотариально засвидетельствованная копия свидетельства о смерти, имеющего пенсионные накопления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае отсутствия в цифровых системах государственных органов сведений, подтверждающих родственную связь обратившегося лица с умершим лицом, предоставляется оригинал документа, подтверждающего родственную связь обратившегося лица с умершим лицом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о банковском счете члена семьи умершего лица, имеющего пенсионные накопления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление может быть предоставлено в ЕНПФ членом семьи умершего лица в электронной форме посредством интернет-ресурса ЕНПФ в порядке, предусмотренном внутренним документом ЕНПФ, при условии наличия в цифровых системах государственных органов сведений о документах, предусмотренных в подпунктах 2) – 4) настоящего пункта Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если выдача свидетельства о смерти лица, имеющего пенсионные накопления в ЕНПФ и умершего за пределами Республики Казахстан, осуществлена в иностранном государстве, то свидетельство о смерти необходимо легализовать в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для получения пенсионных накоплений умершего лица, имеющего пенсионные накопления в ЕНПФ, его наследником (наследниками) представляются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ, удостоверяющий личность наследника (для идентификации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае отсутствия в цифровых системах государственных органов сведений о смерти лица, имеющего пенсионные накопления, оригинал свидетельства о смерти или нотариально засвидетельствованная копия свидетельства о смерти, имеющего пенсионные накопления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оригинал или нотариально засвидетельствованная копия свидетельства о праве на наследство либо оригинал или нотариально засвидетельствованная копия соглашения о разделе наследуемого имущества, либо решение суда, вступившее в законную силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о банковском счете наследника.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z91" w:id="98"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным постановлением Правительства РК от 18.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 636</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменением, внесенным постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="99"/>
-[...419 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="117"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Лицами, обратившимися по судебному акту за пенсионными накоплениями, признанными выморочным имуществом в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 1083</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан, в ЕНПФ представляются следующие документы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) судебный акт, вступивший в законную силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о банковском счете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Общие положения к порядку пенсионных выплат из ЕНПФ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае подачи заявления через третье лицо, в дополнение к документам, указанным в пунктах 7, 13 и 17 настоящих Правил третьим лицом (поверенное лицо, законный представитель) представляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оригинал нотариально удостоверенной доверенности или ее нотариально засвидетельствованная копия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ, удостоверяющий личность третьего лица (для идентификации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом копия документа, удостоверяющего личность заявителя, иностранца, лица без гражданства, наследника, нотариально свидетельствуется (при условии, что нотариальное свидетельствование производится в государстве проживания);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документ, подтверждающий статус законного представителя, в случае обращения законного представителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При передаче заявления через средства почтовой связи копия документа, удостоверяющего личность заявителя, иностранца, лица без гражданства, наследника, указанного в подпункте 2) пункта 7, пунктах 13 и 17 настоящих Правил, а также подпись заявителя, иностранца, лица без гражданства, наследника в заявлении нотариально свидетельствуются (при условии, что нотариальное свидетельствование производится в государстве проживания).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Представление документов, указанных в настоящих Правилах, не требуется при возможности получения их из цифровых систем государственных органов, в том числе из сервиса цифровых документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. На основании принятых документов и сведений из цифровых систем государственных органов ЕНПФ формирует электронный макет дела и хранит его в порядке и сроки, установленные постановлением Правления Национального Банка Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом сведения о банковском счете получателей, а также сведения, полученные из цифровых систем государственных органов, могут подлежать хранению в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Лицам, указанным в настоящих Правилах, обратившимся в ЕНПФ за выплатами, вручается расписка о приеме документов по форме, утвержденной внутренним документом ЕНПФ, за исключением лица, передавшего в ЕНПФ пакет документов через средства почтовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о приеме заявления и документов, предусмотренных положениями настоящих Правил, может быть направлена ЕНПФ посредством sms-сообщения на телефонный номер абонентского устройства сотовой связи, указанный в заявлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В случае представления заявителем, иностранцем, лицом без гражданства, наследником, членом семьи умершего лица, имеющего пенсионные накопления, либо третьим лицом пакета документов, не соответствующих требованиям настоящих Правил или законодательства Республики Казахстан, ЕНПФ отказывает в приеме заявления в день обращения с вручением расписки об отказе в приеме документов по форме, определяемой внутренним документом ЕНПФ, либо в исполнении заявления путем направления уведомления в течение 10 (десять) рабочих дней с момента получения документов, предусмотренных настоящими Правилами, с указанием причины отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В случае смерти получателя пенсионные выплаты из ЕНПФ прекращаются с месяца, следующего за месяцем получения ЕНПФ сведений о смерти.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Пенсионные выплаты осуществляются лицам, указанным в подпункте 2) пункта 7, пунктах 13, 17 и 18 настоящих Правил, в течение 10 (десять) рабочих дней со дня приема либо поступления в ЕНПФ документов, предусмотренных настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единовременная выплата на погребение осуществляется лицу, указанному в пункте 16 настоящих Правил, в течение 5 (пять) рабочих дней со дня приема документов, предусмотренных настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Пенсионные выплаты, единовременная выплата на погребение переводятся ЕНПФ на банковский счет получателя либо члена семьи умершего лица, имеющего пенсионные накопления, реквизиты которого указываются в заявлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z314" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-1. В случае изменения банковских реквизитов, представленных получателем в Государственную корпорацию или ЕНПФ в целях получения пенсионных выплат, получатель уведомляет Государственную корпорацию или ЕНПФ об изменении банковских реквизитов в течение десяти календарных дней с даты таких изменений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z111" w:id="118"/>
-[...15 lines deleted...]
-      1) судебный акт, вступивший в законную силу;</w:t>
+    <w:bookmarkStart w:name="z315" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявлениям, поданным в ЕНПФ в соответствии с настоящими Правилами, получатель пенсионных выплат обращается в ЕНПФ с документом, удостоверяющим личность, и заявлением по форме, утвержденной внутренними документами ЕНПФ, либо посредством интернет-ресурса ЕНПФ для внесения изменений банковских реквизитов при наличии электронной цифровой подписи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z112" w:id="119"/>
-[...15 lines deleted...]
-      2) сведения о банковском счете.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 4 дополнен пунктом 27-1 в соответствии с постановлением Правительства РК от 26.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок осуществления единовременных пенсионных выплат в целях улучшения жилищных условий и (или) оплаты лечения, возврата их в ЕНПФ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z113" w:id="120"/>
-[...457 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="140"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. В целях получения единовременных пенсионных выплат из ЕНПФ лицо, имеющее пенсионные накопления в ЕНПФ, сформированные за счет обязательных пенсионных взносов, или его законный представитель при наличии условий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 220 Социального кодекса, обращаются к уполномоченному оператору с заявлением на единовременную пенсионную выплату (далее – заявление на выплату) посредством интернет-ресурса уполномоченного оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z132" w:id="141"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок использования единовременных пенсионных выплат в целях улучшения жилищных условий определяется центральным исполнительным органом в сфере жилищных отношений и жилищно-коммунального хозяйства в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10-27)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z133" w:id="142"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок использования единовременных пенсионных выплат для оплаты лечения определяется центральным исполнительным органом в сфере здравоохранения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 60-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z134" w:id="143"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Порядок информационного взаимодействия и обмена информацией ЕНПФ с уполномоченным оператором устанавливается соответствующим соглашением, заключенным между ЕНПФ и уполномоченным оператором, в рамках которого в ЕНПФ в течение двух рабочих дней передаются электронные уведомления о зарегистрированных у уполномоченного оператора заявлениях на выплату, поданных лицами, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 220 Социального кодекса, согласно пункту 28 настоящих Правил, а также заявления об удержании индивидуального подоходного налога.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="144"/>
+        <w:t xml:space="preserve"> статьи 220 Социального кодекса, согласно пункту 28 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учет единовременных пенсионных выплат на индивидуальных пенсионных счетах получателей осуществляется в порядке, определенном уполномоченным органом, осуществляющим государственное регулирование, контроль и надзор финансового рынка и финансовых организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z136" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 220 Социального кодекса, или их законные представители самостоятельно представляют уполномоченному оператору сведения о сумме пенсионных накоплений, сформированных за счет обязательных пенсионных взносов, доступной к изъятию в целях улучшения жилищных условий и (или) оплаты лечения посредством получения указанных сведений из ЕНПФ, в том числе через электронные способы получения информации о состоянии пенсионных накоплений в соответствии с внутренними документами ЕНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z137" w:id="146"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. ЕНПФ в течение 5 (пять) рабочих дней со дня поступления в соответствии с пунктом 29 настоящих Правил электронного уведомления от уполномоченного оператора переводит уполномоченному оператору сумму единовременной пенсионной выплаты лица, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 220 Социального кодекса, указанную им или его законным представителем в заявлении на выплату, но не выше суммы, рассчитанной в соответствии с пунктом 4 настоящих Правил, для последующего зачисления на специальный счет лица, указанного в пункте 3 статьи 220 Социального кодекса, открытый уполномоченным оператором для единовременных пенсионных выплат в целях улучшения жилищных условий и (или) оплаты лечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z138" w:id="147"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. ЕНПФ в течение 5 (пять) рабочих дней с даты получения электронного уведомления, предусмотренного пунктом 29 настоящих Правил, направляет уполномоченному оператору электронное уведомление об отказе в перечислении суммы единовременной пенсионной выплаты с указанием причины отказа в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="149"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие в цифровых системах государственных органов сведений о недействительности документов, удостоверяющих личность лица, указанного в пункте 3 статьи 220 Социального кодекса или его законного представителя, и (или) смерти;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствие у лица, указанного в пункте 3 статьи 220 Социального кодекса, пенсионных накоплений в ЕНПФ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z141" w:id="150"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z141" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствие у лица, указанного в пункте 3 статьи 220 Социального кодекса, условий, предусмотренных пунктом 4 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z142" w:id="151"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       если сумма пенсионных накоплений за счет обязательных пенсионных взносов лица, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 220 Социального кодекса, на дату получения электронного уведомления от уполномоченного оператора не превышает порог минимальной достаточности пенсионных накоплений согласно методике определения порога минимальной достаточности пенсионных накоплений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z143" w:id="152"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если размер пенсионных выплат получателя пенсионных выплат по возрасту в совокупности не обеспечивает коэффициент замещения среднемесячного дохода получателя на уровне не ниже 40 процентов согласно методике определения коэффициента замещения среднемесячного дохода получателя пенсионными выплатами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z144" w:id="153"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункта 32 с изменением, внесенным постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Оплата услуг уполномоченного оператора, в том числе оплата банковских услуг, связанных с единовременными пенсионными выплатами за счет обязательных пенсионных взносов в целях улучшения жилищных условий и (или) оплаты лечения лицам, указанным в пункте 3 статьи 220 Социального кодекса, осуществляется за счет средств указанных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z145" w:id="154"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z145" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Уполномоченный оператор осуществляет мониторинг за целевым использованием единовременных пенсионных выплат на цели улучшения жилищных условий и (или) оплаты лечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z146" w:id="155"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Взаимодействие между уполномоченным оператором и ЕНПФ по возврату единовременных пенсионных выплат осуществляется в порядке, определенном соответствующим соглашением, указанным в пункте 29 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z147" w:id="156"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае обнаружения уполномоченным оператором нецелевого использования единовременных пенсионных выплат на улучшение жилищных условий и (или) оплату лечения уполномоченный оператор осуществляет их возврат в ЕНПФ в соответствии с правилами, предусмотренными абзацами вторым и третьим пункта 28 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z148" w:id="157"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z148" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возврат осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z149" w:id="158"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z149" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подачи уполномоченному оператору заявления лица, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 220 Социального кодекса, на возврат в ЕНПФ всей суммы или части суммы единовременной пенсионной выплаты, зачисленной на специальный счет лица, указанного в пункте 3 статьи 220 Социального кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z150" w:id="159"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z150" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) непредставления лицом, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 220 Социального кодекса, или его законным представителем уполномоченному оператору документов, подтверждающих использование единовременных пенсионных выплат на улучшение жилищных условий и (или) оплату лечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z151" w:id="160"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z151" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нецелевого использования единовременных пенсионных выплат, переведенных на улучшения жилищных условий и (или) оплату лечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z152" w:id="161"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z152" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, указанном в подпункте 2) настоящего пункта, уполномоченный оператор направляет в течение 5 (пять) рабочих дней посредством интернет-ресурса уполномоченного оператора электронное уведомление лицу, указанному в пункте 3 статьи 220 Социального кодекса, или его законному представителю о необходимости представления документов, подтверждающих использование единовременных пенсионных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z153" w:id="162"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z153" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лицо, указанное в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 220 Социального кодекса, в случаях, указанных в подпунктах 2) и 3) настоящего пункта, возвращает всю сумму или часть суммы единовременной пенсионной выплаты, изъятой им на улучшения жилищных условий и (или) оплату лечения на свой специальный счет, открытый у уполномоченного оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z154" w:id="163"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z154" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный оператор в течение 10 (десять) рабочих дней со дня поступления возвращаемой лицом, указанным в пункте 3 статьи 220 Социального кодекса, суммы осуществляет их возврат в ЕНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z155" w:id="164"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z155" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, указанном в подпункте 1) настоящего пункта, уполномоченный оператор в течение 3 (три) рабочих дней с даты получения заявления на возврат от лица, указанного в пункте 3 статьи 220 Социального кодекса, осуществляет возврат в ЕНПФ единовременных пенсионных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z156" w:id="165"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Суммы единовременных пенсионных выплат, возвращенные уполномоченным оператором, ЕНПФ зачисляет на индивидуальный пенсионный счет лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 220 Социального кодекса, в порядке и сроки, определенные внутренними документами ЕНПФ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5713,229 +6383,229 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 2023 года № 521</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="166"/>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика осуществления расчета размера пенсионных выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z159" w:id="167"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z159" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая методика осуществления расчета размера пенсионных выплат (далее – методика) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Социального кодекса Республики Казахстан (далее – Социальный кодекс) и устанавливает порядок расчета размера пенсионных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z160" w:id="168"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для осуществления расчета размера пенсионных выплат используются следующие параметры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z161" w:id="169"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ставка выплат пенсионных накоплений (в %);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z162" w:id="170"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ставка индексации пенсионных выплат (в %);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z163" w:id="171"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z163" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поправочные коэффициенты к ставке выплат пенсионных накоплений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z164" w:id="172"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Параметры, указанные в пункте 2 настоящей методики, принимаются в размерах согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z165" w:id="173"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Годовая сумма пенсионных выплат лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6030,51 +6700,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 221 Социального кодекса, в первый год осуществления пенсионных выплат рассчитывается как произведение суммы пенсионных накоплений на ставку выплат пенсионных накоплений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6093,171 +6763,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="174"/>
+    <w:bookmarkStart w:name="z166" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Годовая сумма пенсионных выплат в первый год осуществления пенсионных выплат умножается на поправочный коэффициент, указанный в приложении к настоящей методике, в случае, если физическое лицо удовлетворяет одному из следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z167" w:id="175"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z167" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имеется инвалидность первой группы, установленная бессрочно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z168" w:id="176"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z168" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имеется инвалидность второй группы, установленная бессрочно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z169" w:id="177"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z169" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) наступление пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса и наличие пенсионных накоплений, сформированных за счет обязательных профессиональных пенсионных взносов в совокупности не менее шестидесяти месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z170" w:id="178"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z170" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К лицам, удовлетворяющих более чем одному условию, предусмотренному частью первой настоящего пункта, применяется поправочный коэффициент с наибольшим значением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z316" w:id="179"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z316" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6292,51 +6962,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 221 Социального кодекса, обратившимся за пенсионной выплатой до достижения пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса, поправочный коэффициент, установленный подпунктом 3) пункта 2 настоящей методики, не применяется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6355,110 +7025,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="180"/>
+    <w:bookmarkStart w:name="z171" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Размер ежемесячной пенсионной выплаты в первый год осуществления пенсионных выплат определяется как одна двенадцатая годовой суммы пенсионных выплат в первый год осуществления пенсионных выплат, исчисленной в соответствии с пунктами 4 и 5 настоящей методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z172" w:id="181"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z172" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом выплата исчисленного размера ежемесячной пенсионной выплаты лицам, указанным в подпунктах 1) и 2) пункта 1 статьи 220, подпунктах 1) и 2) пункта 1 статьи 221 Социального кодекса, в первый год осуществления пенсионных выплат осуществляется в размере не менее 70 процентов от прожиточного минимума, установленного на 1 января соответствующего финансового года Законом Республики Казахстан "О республиканском бюджете".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z56" w:id="182"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z56" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В последующие годы осуществления пенсионных выплат лицам, указанным в подпунктах 1) и 2) пункта 1, пункте 1-1 статьи 220, подпунктах 1), 2) и 2-1) пункта 1 статьи 221 Социального кодекса, размер ежемесячной пенсионной выплаты определяется путем увеличения размера ежемесячной пенсионной выплаты за предыдущий год на ставку индексации пенсионных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6477,150 +7147,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="183"/>
+    <w:bookmarkStart w:name="z174" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. В случае получения ЕНПФ сведений из ИС "ЦБДИ" о снятии инвалидности получателям пенсионных выплат, которым были назначены пенсионные выплаты в соответствии с </w:t>
+      7. В случае получения ЕНПФ сведений из ЦС "ЦБДИ" о снятии инвалидности получателям пенсионных выплат, которым были назначены пенсионные выплаты в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 220, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 221 Социального кодекса, и которые достигли пенсионного возраста согласно </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
+        <w:t xml:space="preserve"> пункта 1 статьи 221 Социального кодекса, и которые достигли пенсионного возраста согласно пункту 1 статьи 207 Социального кодекса, ЕНПФ осуществляет перерасчет пенсионных выплат без учета поправочных коэффициентов к ставке выплат пенсионных накоплений согласно подпункту 3) пункта 2 настоящей методики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перерасчет пенсионных выплат осуществляется за месяцем получения сведений из ЦС "ЦБДИ" о снятии инвалидности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6699,206 +7409,206 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>расчета размера</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пенсионных выплат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z177" w:id="185"/>
+    <w:bookmarkStart w:name="z177" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Размеры параметров для осуществления расчета размера пенсионных выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение с изменением, внесенным Правительства РК от 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2024).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="186"/>
+    <w:bookmarkStart w:name="z178" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ставка выплат пенсионных накоплений – 6,5 %;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z179" w:id="187"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z179" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ставка индексации пенсионных выплат – 5 %;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z180" w:id="188"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z180" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) поправочный коэффициент для получателей пенсионных выплат, достигших пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса, за которых уплачены обязательные профессиональные пенсионные взносы в совокупности не менее шестидесяти месяцев, – 1,45;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z181" w:id="189"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z181" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) поправочные коэффициенты к ставке выплат пенсионных накоплений для получателей пенсионных выплат, имеющих инвалидность первой группы, если инвалидность установлена бессрочно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10494,70 +11204,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="190"/>
+    <w:bookmarkStart w:name="z182" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) поправочные коэффициенты к ставке выплат пенсионных накоплений для получателей пенсионных выплат, имеющих инвалидность второй группы, если инвалидность установлена бессрочно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14275,208 +14985,268 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 2023 года № 521</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="191"/>
+    <w:bookmarkStart w:name="z184" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика определения коэффициента замещения среднемесячного дохода получателя пенсионными выплатами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z185" w:id="192"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z185" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая методика определения коэффициента замещения среднемесячного дохода получателя пенсионными выплатами (далее – методика) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Социального кодекса Республики Казахстан (далее – Социальный кодекс) и устанавливает требования к расчету коэффициента замещения среднемесячного дохода получателя пенсионными выплатами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="194"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет коэффициента замещения среднемесячного дохода вкладчика обязательных пенсионных взносов осуществляет ЕНПФ на основании сведений, полученных из цифровых систем государственного органа, осуществляющего руководство, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию в сфере социальной защиты населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 380</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для целей настоящей методики используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z188" w:id="195"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z188" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) пенсионные выплаты (далее – ежемесячная пенсия) – совокупность ежемесячных пенсионных выплат получателя пенсионных выплат, включая государственную базовую пенсионную выплату, пенсионные выплаты по возрасту, определенные на дату их назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z189" w:id="196"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z189" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получатель пенсионных выплат (далее – получатель) – физическое лицо, которому назначены государственная базовая пенсионная выплата и (или) пенсионные выплаты по возрасту, и (или) пенсионные выплаты за выслугу лет, и (или) пенсионные выплаты из ЕНПФ и (или) добровольного накопительного пенсионного фонда, и (или) страховые выплаты из страховой организации в соответствии с договором пенсионного аннуитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z190" w:id="197"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z190" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) коэффициент замещения среднемесячного дохода – коэффициент, который определяется как отношение размера ежемесячной пенсии к среднемесячному доходу получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14549,90 +15319,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="198"/>
+    <w:bookmarkStart w:name="z192" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для расчета среднемесячного дохода получателя на момент назначения пенсии используется сумма фактически внесенных обязательных пенсионных взносов получателя с учетом уровня инфляции за соответствующий период, которая рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z193" w:id="199"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z193" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4267200" cy="1117600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -14654,250 +15424,250 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="200"/>
+    <w:bookmarkStart w:name="z194" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z195" w:id="201"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z195" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Sn – сумма фактически внесенных обязательных пенсионных взносов получателя с учетом уровня инфляции за последовательные 60 календарных месяцев, предшествовавших дате наступления пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z196" w:id="202"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z196" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pi – поступление обязательных пенсионных взносов в месяц i;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z197" w:id="203"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z197" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pn – поступление обязательных пенсионных взносов в месяц n;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z198" w:id="204"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z198" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ij+1 – отношение индекса потребительских цен в месяц j+1по отношению к предыдущему месяцу j, в процентах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z199" w:id="205"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z199" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество календарных месяцев, которое принимается равным 60;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z200" w:id="206"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z200" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       i – переменная по месяцу, принимающая значение от 1 до n-1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z201" w:id="207"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z201" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       j – переменная по месяцу, принимающая значение от i до n-1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z202" w:id="208"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z202" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4152900" cy="838200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -14919,150 +15689,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="209"/>
+    <w:bookmarkStart w:name="z203" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       m – количество последовательных календарных месяцев между датой назначения пенсии и датой наступления пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z204" w:id="210"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z204" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Il+n – отношение индекса потребительских цен в месяц по отношению к предыдущему месяцу, в процентах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z205" w:id="211"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z205" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       L – переменная по месяцу, принимающая значение от 1 до m.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z206" w:id="212"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z206" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом показатели индекса потребительских цен за соответствующий период принимаются в соответствии с данными Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан, размещенными на его официальном интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15081,90 +15851,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="213"/>
+    <w:bookmarkStart w:name="z207" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Среднемесячный доход получателя рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z208" w:id="214"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z208" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4305300" cy="622300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -15186,290 +15956,290 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="215"/>
+    <w:bookmarkStart w:name="z209" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z210" w:id="216"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z210" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СДП – среднемесячный доход получателя на дату назначения пенсии, но не менее размера минимальной заработной платы, установленного на 1 января соответствующего финансового года Законом Республики Казахстан "О республиканском бюджете", и не более среднемесячного дохода по республике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z211" w:id="217"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z211" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СМД – среднемесячный доход по республике, принимаемый как средний размер заработной платы за календарный год, предшествующий дате обращения, размещенный на официальном интернет-ресурсе Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан (при отсутствии размещенных данных о среднем размере заработной платы за полный календарный год для расчета принимаются последние фактические данные года, предшествующего дате обращения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z212" w:id="218"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z212" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Sn – сумма фактически внесенных обязательных пенсионных взносов получателя с учетом уровня инфляции за последовательных календарных месяцев, предшествовавших дате наступления пенсионного возраста в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Социального кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z213" w:id="219"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z213" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       N – количество месяцев с ненулевыми обязательными пенсионными взносами получателя из последовательных календарных месяцев, предшествовавших дате наступления пенсионного возраста в соответствии с пунктом 1 статьи 207 Социального кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z214" w:id="220"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z214" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       СОПВ – ставка обязательных пенсионных взносов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 249 Социального кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z215" w:id="221"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z215" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество календарных месяцев, которое принимается равным 60.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z216" w:id="222"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z216" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если значение N равно нулю, то размер СДП принимается равным минимальной заработной плате в размере, установленном на 1 января соответствующего финансового года законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z217" w:id="223"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z217" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коэффициент замещения среднемесячного дохода получателя ежемесячной пенсией рассчитывается согласно следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z218" w:id="224"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z218" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5130800" cy="698500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -15491,130 +16261,130 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="225"/>
+    <w:bookmarkStart w:name="z219" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z220" w:id="226"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z220" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЗД – коэффициент замещения среднемесячного дохода получателя пенсионными выплатами, в %;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z221" w:id="227"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z221" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СДП – среднемесячный доход получателя на дату назначения пенсии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z222" w:id="228"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z222" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Расчет коэффициента замещения среднемесячного дохода получателя ежемесячной пенсией осуществляется ЕНПФ в соответствии с настоящей методикой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15633,110 +16403,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="229"/>
+    <w:bookmarkStart w:name="z223" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Для лиц с инвалидностью первой и второй групп, если инвалидность установлена бессрочно, при расчете сумм фактически внесенных обязательных пенсионных взносов и среднемесячного дохода получателя принимаются последние перечисленные обязательные пенсионные взносы, но не более чем за 60 месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z224" w:id="230"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z224" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для судей в отставке, которым выплачивается ежемесячное пожизненное содержание согласно положениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 35 Конституционного закона Республики Казахстан "О судебной системе и статусе судей Республики Казахстан", коэффициент замещения среднемесячного дохода получателя ежемесячной пенсией принимается равным 40 процентам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15891,1797 +16661,1122 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июня 2023 года № 521</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="231"/>
+    <w:bookmarkStart w:name="z226" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика определения порога минимальной достаточности пенсионных накоплений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z227" w:id="232"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Методика – в редакции постановления Правительства РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z330" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящая методика определения порога минимальной достаточности пенсионных накоплений (далее – методика) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Социального кодекса Республики Казахстан (далее – Социальный кодекс) и устанавливает требования к расчету порога минимальной достаточности пенсионных накоплений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z228" w:id="233"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z331" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для целей настоящей методики используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="236"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z332" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единый накопительный пенсионный фонд – юридическое лицо, осуществляющее деятельность по привлечению пенсионных взносов и пенсионным выплатам, а также иные функции, определенные Социальным кодексом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z333" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порог минимальной достаточности пенсионных накоплений – минимальный размер пенсионных накоплений, сформированных за счет обязательных пенсионных взносов, необходимый для обеспечения ежемесячной пенсии не ниже размера минимальной пенсии, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года, определенный в соответствии с настоящей методикой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z334" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для определения порога минимальной достаточности пенсионных накоплений используются следующие параметры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z232" w:id="237"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z335" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) годовая процентная ставка доходности – 9 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z336" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) годовая ставка индексации ежемесячных выплат из пенсионных накоплений, сформированных за счет обязательных пенсионных взносов, – 8 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z337" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Порог минимальной достаточности пенсионных накоплений рассчитывается по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z338" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПМДx0 = 12 × ПВx0 × äx0</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z339" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z340" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПМДx0 – порог минимальной достаточности пенсионных накоплений для вкладчика в возрасте х0;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z341" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПВx0 – минимальный размер ежемесячной выплаты для вкладчика в возрасте х0, рассчитываемый по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z342" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПВx0 = МАКС (mx0 × МП; nx0 × МЗП)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z343" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z344" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МП – минимальный размер пенсии по возрасту, установленный на 1 января соответствующего финансового года Законом Республики Казахстан "О республиканском бюджете";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z345" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МЗП – минимальный размер заработной платы, установленный на 1 января соответствующего финансового года Законом Республики Казахстан "О республиканском бюджете";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z346" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mx0, nx0 – коэффициенты, рассчитываемые по следующим формулам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z347" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      mx0 = МИН (МВМП + (x0 - 20) × 2,5%; 200 %);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z348" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      nx0 = МИН (МВМЗП + (x0 - 20) × 2,0%; 200 %)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z349" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z350" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МВМП – базовая ставка минимальной выплаты (в процентах от МП), равная 75 процентам в 2026 году, с последующим ежегодным увеличением на 10 процентов, но не более 200 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z351" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МВМЗП – базовая ставка минимальной выплаты (в процентах от МЗП), равная 60 процентам в 2026 году, с последующим ежегодным увеличением на 7,5 процента, но не более 200 %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z352" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) годовая процентная ставка доходности (в %), установленная в соответствии с </w:t>
-[...119 lines deleted...]
-      6) начальный и предельный возраст осуществления пенсионных выплат (при этом начальный возраст осуществления пенсионных выплат устанавливается на уровне полного пенсионного возраста женщин в соответствии с </w:t>
+      äх0 – фактор текущей стоимости ежемесячных выплат – коэффициент, применяемый для определения приведенной (текущей) стоимости будущих пенсионных выплат после наступления пенсионного возраста, осуществляемых в течение всей жизни получателя. Фактор текущей стоимости определяется по каждой возрастной когорте как произведение дисконтирующего фактора, ставки индексации в соответствующих степенях и суммы произведений показателей дожития получателя после наступления возраста, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 207 Социального кодекса; предельный возраст осуществления пенсионных выплат устанавливается в соответствии с приложением к настоящей методике, но не может быть ниже 82 (восемьдесят два) года);</w:t>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z245" w:id="250"/>
+        <w:t xml:space="preserve"> статьи 207 Социального кодекса Республики Казахстан, дисконтирующего фактора и ставки индексации в соответствующих степенях по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z353" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4610100" cy="990600"/>
+            <wp:extent cx="6642100" cy="850900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4610100" cy="990600"/>
+                      <a:ext cx="6642100" cy="850900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="251"/>
+    <w:bookmarkStart w:name="z354" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z258" w:id="263"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z355" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      äх0 – фактор текущей стоимости ежемесячных выплат в возрасте х0;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z356" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4851400" cy="685800"/>
+            <wp:extent cx="3619500" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4851400" cy="685800"/>
+                      <a:ext cx="3619500" cy="393700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="264"/>
-[...302 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z357" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      i – годовая процентная ставка доходности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z358" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      j – годовая ставка индексации пенсионных выплат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z359" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      t px – вероятность дожития вкладчика от возраста x до возраста x + t, определяемая на основе усредненных коэффициентов смертности мужчин и женщин по Республике Казахстан согласно прогнозным таблицам смертности Организации Объединенных Наций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z360" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      х – возраст вкладчика, начиная с которого осуществляются пенсионные выплаты из пенсионных накоплений, сформированных за счет обязательных пенсионных взносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z361" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      х0 – возраст вкладчика на дату осуществления единовременных пенсионных выплат в целях улучшения жилищных условий в свою пользу или супруга (супруги), или близких родственников и (или) для оплаты лечения для себя или супруга (супруги), или близких родственников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z362" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      t – переменная, имеющая значения от 0 до ∞.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z363" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порог минимальной достаточности пенсионных накоплений, рассчитанный в соответствии с настоящим пунктом, округляется с точностью до десяти тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z364" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Порог минимальной достаточности не может быть ниже размера порога минимальной достаточности за предыдущий год для соответствующих возрастов, индексированного с опережением уровня прогнозной инфляции на пять процентных пунктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z365" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом прогнозная ставка инфляции соответствует календарному году, на который осуществляется расчет порога минимальной достаточности, и определяется согласно Прогнозу социально-экономического развития Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Действовал до 01.07.2026 постановлением Правительства РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="276"/>
-[...498 lines deleted...]
-    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18003,35 +18098,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>