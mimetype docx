--- v0 (2025-11-07)
+++ v1 (2026-07-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d74456" w14:textId="9d74456">
+    <w:p w14:paraId="e866644" w14:textId="e866644">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -626,478 +626,480 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Специальная экономическая зона "Национальный индустриальный нефтехимический технопарк" (далее – СЭЗ) расположена на территории Атырауской области согласно прилагаемому плану.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z79" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Территория СЭЗ составляет 4313,8566 гектара и является неотъемлемой частью территории Республики Казахстан. В состав территории СЭЗ входят: промышленные зоны "Карабатан" площадью 1619,4477 гектара и "Технопарк" площадью 285 гектаров, газосепарационная установка площадью 114,9429 гектара, магистральные трубопроводы (этан, пропан) площадью 2283,6 гектара и многофункциональная больница площадью 10,8660 гектара.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Территория СЭЗ составляет 4551,0404 гектара и является неотъемлемой частью территории Республики Казахстан. В состав территории СЭЗ входят: промышленные зоны "Карабатан" площадью 1856,6315 гектара и "Технопарк" площадью 285 гектаров, газосепарационная установка площадью 114,9429 гектара, магистральные трубопроводы (этан, пропан) площадью 2283,6 гектара и многофункциональная больница площадью 10,8660 гектара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правительства РК от 22.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 662</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правительства РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 489</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. СЭЗ создается в целях развития Атырауской области путем привлечения инвестиций и создания высокоэффективных, в том числе высокотехнологичных и конкурентоспособных производств, освоения выпусков новых видов продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Деятельность СЭЗ регулируется Конституцией Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 3 апреля 2019 года "О специальных экономических и индустриальных зонах" (далее – Закон), настоящим Положением и иными нормативными правовыми актами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Управление СЭЗ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление СЭЗ осуществляется в соответствии с Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Налогообложение на территории СЭЗ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Налогообложение на территории СЭЗ регулируется налоговым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Таможенное регулирование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Таможенное регулирование на территории СЭЗ осуществляется в соответствии с положениями таможенного законодательства Евразийского экономического союза и Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Порядок пребывания иностранных граждан и лиц без гражданства на территории СЭЗ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. На территории СЭЗ действует порядок въезда, выезда, транзита и пребывания иностранных граждан и лиц без гражданства, а также их транспортных средств, установленный законодательством Республики Казахстан и международными соглашениями, ратифицированными Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Охрана окружающей среды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Осуществление деятельности СЭЗ в части экологического регулирования осуществляется в соответствии с экологическим законодательством Республики Казахстан и основано на рациональном и эффективном использовании природных ресурсов посредством создания условий для перехода к устойчивому развитию и охране окружающей среды на основе баланса экономических, социальных и экологических аспектов повышения качества жизни.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Условия, установленные в настоящем Положении, могут изменяться постановлением Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Досрочное упразднение СЭЗ осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Деятельность СЭЗ, не урегулированная настоящим Положением, осуществляется в соответствии с действующим законодательством Республики Казахстан и Евразийского экономического союза.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1204,516 +1206,675 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нефтехимический технопарк"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение – в редакции постановления Правительства РК от 22.08.2025 </w:t>
+      Сноска. Приложение – в редакции постановления Правительства РК от 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 662</w:t>
+        <w:t>№ 489</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z103" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План территории специальной экономической зоны "Национальный индустриальный нефтехемический технопарк"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="4381500"/>
+            <wp:extent cx="7810500" cy="7861300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="4381500"/>
+                      <a:ext cx="7810500" cy="7861300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z80" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Общая площадь – 4313,8566 гектара:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Общая площадь – 4551,0404 гектара:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z81" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) промышленная зона "Карабатан" общей площадью 1619,4477 гектара:</w:t>
-[...1 lines deleted...]
-    </w:p>
+      1) промышленная зона "Карабатан" общей площадью 1856,6315 гектара:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z82" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       площадка нефтехимического комплекса – 463,7 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z83" w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      площадка интегрированного газохимического комплекса – 128,2077 гектара;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      площадка интегрированного газохимического комплекса –</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>128,2077 гектара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       железнодорожная станция – 95,93 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z85" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вахтовый поселок – 4,01 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z86" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пруд-испаритель – 375,02 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z87" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       площадка "Ароматика" – 336,25 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z88" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       топливный газопровод – 28,32 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z89" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подъездная автодорога – 17,8 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z90" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       линии электропередачи – 9,49 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z91" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       железная дорога – 27,69 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z92" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       водовод – 89,67 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z93" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       линия электропередачи – 43,36 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z94" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строительство и эксплуатация объектов инфраструктуры СЭЗ "НИНТ" – 43,6351 гектара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z95" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      временные здания (складская площадка) – 100 гектаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z96" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вахтовый строительный городок – 30 гектаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z97" w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      канализационно-очистные сооружения вахтового городка –</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10,6162 гектара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      временные здания и сооружения – 52,9325 гектара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z99" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) промышленная зона "Технопарк" площадью 285 гектаров;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z100" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) территория газосепарационной установки площадью 114, 9429 гектара;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      3) территория газосепарационной установки площадью 114,9429 гектара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z101" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) магистральные трубопроводы (этан, пропан) площадью 2283,6 гектара;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z102" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) территория многофункциональной больницы площадью 10,8660 гектара.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      5) территория многофункциональной больницы площадью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      __________________________________</w:t>
+        <w:t>10,8660 гектара.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1826,118 +1987,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 11 августа 2021 года № 548</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Целевые индикаторы</w:t>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+        <w:t xml:space="preserve"> Целевые индикаторы специальной экономической зоны "Национальный индустриальный нефтехимический технопарк" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска . Целевые индикаторы - в редакции постановления Правительства РК от 24.07.2024 </w:t>
+      Сноска . Целевые индикаторы - в редакции постановления Правительства РК от 12.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 595</w:t>
+        <w:t>№ 489</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2042,88 +2179,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Единица измерения</w:t>
+Единица измерения*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Базовый период (2024 год)</w:t>
+Базовый период (2025 год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2429,50 +2566,97 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 целевой индикатор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2866,51 +3050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 294</w:t>
+1 680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3159,51 +3343,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-973</w:t>
+962,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3452,51 +3636,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-321</w:t>
+718,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3745,51 +3929,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122</w:t>
+494,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3817,51 +4001,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 383</w:t>
+6 383</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3889,421 +4073,421 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23 285</w:t>
+23 285</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+Количество участников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+компании</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Количество участников </w:t>
+              <w:t>
+Количество лиц, осуществляющих вспомогательный вид деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4331,821 +4515,528 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество лиц, осуществляющих вспомогательный вид деятельности</w:t>
+Количество рабочих мест, создаваемых на территории специальной экономической зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-компании</w:t>
+человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+1 922</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+2 446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+3 584</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+4 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
+4 559</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...291 lines deleted...]
-              <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5360,122 +5251,154 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z104" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...2 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> показатели индикаторов приведены с нарастающим итогом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>