--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f358ed" w14:textId="2f358ed">
+    <w:p w14:paraId="14aa330" w14:textId="14aa330">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил исчисления размера, назначения, перерасчета, осуществления, прекращения, приостановления и возобновления жилищных выплат сотрудникам оперативно-следственных подразделений уполномоченного органа по противодействию коррупции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правительства Республики Казахстан от 22 декабря 2020 года № 872. Утратило силу постановлением Правительства Республики Казахстан от 11 июня 2026 года № 487</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правительства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -703,3962 +781,3941 @@
         <w:t>
       3) личный специальный счет – текущий банковский счет, открываемый получателями жилищных выплат в банке второго уровня (далее – банк) по их выбору, для зачисления жилищных выплат и осуществления платежей на цели, предусмотренные статьей 101-5 Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) полезная площадь жилища – сумма жилой и нежилой площадей жилища;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жилищная комиссия – комиссия, создаваемая решением руководителя уполномоченного органа по противодействию коррупции, а в случае его отсутствия – лица, исполняющего его обязанности, для рассмотрения вопросов признания сотрудников нуждающимися в жилище, назначения жилищных выплат и других вопросов по жилищным отношениям. Положение о жилищной комиссии и ее состав утверждаются руководителем уполномоченного органа по противодействию коррупции, а в случае его отсутствия – лицом, исполняющим его обязанности, с учетом особенностей, предусмотренных настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дата признания сотрудника нуждающимся в жилище для назначения ему жилищных выплат – дата регистрации рапорта сотрудника о признании его нуждающимся в жилище и назначении жилищных выплат в случае вынесения жилищной комиссией решения о признании сотрудника нуждающимся в жилище и назначении ему жилищных выплат, за исключением случая, указанного в части второй настоящего подпункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сотрудник, состоящий по состоянию на 1 ноября 2020 года в списке очередности граждан Республики Казахстан, нуждающихся в жилище из жилищного фонда государственного учреждения, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 74 Закона, соответствующий по состоянию на 1 ноября 2020 года и на момент вынесения решения жилищной комиссии согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-3 Закона, признается нуждающимся в жилище для назначения жилищных выплат с 1 ноября 2020 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным постановлением Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К получателям жилищных выплат относятся сотрудники, а также члены семей сотрудников, погибших (умерших) при прохождении службы, получающие их в случаях, предусмотренных главой 13-1 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Право сотрудников на приобретение жилища в собственность путем использования жилищных выплат осуществляется один раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если оба супруга являются сотрудниками, указанными в главе 13-1 Закона, и (или) военнослужащими, жилищные выплаты производятся одному из супругов по их выбору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...61 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции постановления Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Основанием для назначения сотруднику жилищных выплат является признание его нуждающимся в жилище в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 101-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сотрудникам, находящимся в дополнительных отпусках по беременности и родам, уходу за ребенком до достижения им возраста трех лет, усыновлению или удочерению новорожденного ребенка (детей), в командировке, на учебе, лечении, жилищные выплаты осуществляются на общих основаниях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Определение лиц, относящихся к членам семьи сотрудника, осуществляется в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 101-10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Учет сотрудников, признанных получателями жилищных выплат, ведется кадровыми службами уполномоченного органа по противодействию коррупции (далее – кадровая служба).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Расчет подлежащих к выплате сумм получателям жилищных выплат на основании сформированных кадровой службой списков производится финансовым подразделением уполномоченного органа по противодействию коррупции (далее – финансовое подразделение).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Фактическая сумма жилищных выплат рассчитывается с даты признания сотрудника нуждающимся в жилище для назначения ему жилищных выплат. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Жилищные выплаты имеют строго целевое назначение и не могут быть использованы сотрудником на цели, не предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 101-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жилищные выплаты не могут быть использованы уполномоченным органом по противодействию коррупции, кроме как на перечисление на личный специальный счет получателя жилищных выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запланированные, но не использованные уполномоченным органом по противодействию коррупции по состоянию на 31 декабря текущего финансового года суммы жилищных выплат аннулируются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. В случае исключения сотрудника из списков личного состава в связи с гибелью (смертью), признанием его в установленном законодательством Республики Казахстан порядке безвестно отсутствующим или объявлением умершим, члены его семьи, а в случае их отсутствия – наследники имеют право использования жилищных выплат, находящихся на личном специальном счете, на цели, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 101-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона. При этом личный специальный счет такого сотрудника закрывается после полного использования жилищных выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок исчисления размера жилищных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Размер текущей жилищной выплаты исчисляется путем умножения размера стоимости аренды одного квадратного метра благоустроенного жилища в соответствующем регионе Республики Казахстан, в котором сотрудник проходит службу, на площадь жилища. Площадь жилища определяется из расчета восемнадцать квадратных метров полезной площади на каждого члена семьи, включая самого сотрудника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Размер стоимости аренды одного квадратного метра благоустроенного жилища в соответствующем регионе Республики Казахстан определяется согласно данным уполномоченного органа в области государственной статистики по состоянию за январь текущего года, публикуемым на его интернет-ресурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер стоимости аренды одного квадратного метра благоустроенного жилища устанавливается в начале каждого финансового года и не подлежит изменению и корректировке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае отсутствия статистических данных по населенному пункту, размер стоимости аренды одного квадратного метра благоустроенного жилища определяется по статистическим данным районного центра, а в случае отсутствия статистических данных в районном центре – по статистическим данным областного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Членам семьи сотрудника, погибшего (умершего) при прохождении службы, жилищные выплаты производятся в виде единовременной денежной компенсации. Размер единовременной денежной компенсации определяется путем умножения нормы полезной площади, соответствующей на момент его гибели составу семьи сотрудника, включая его самого, на цену одного квадратного метра продажи нового жилища в соответствующем регионе Республики Казахстан, в котором сотрудник проходил службу, согласно данным уполномоченного органа в области государственной статистики за январь текущего года, публикуемым на его интернет-ресурсе, за минусом суммы ранее осуществленных жилищных выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия статистических данных по населенному пункту для исчисления размера единовременной денежной компенсации, предусмотренной настоящим пунктом, цена за один квадратный метр определяется по статистическим данным районного центра, а в случае отсутствия статистических данных по районному центру – по статистическим данным областного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...423 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменением, внесенным постановлением Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Единовременная денежная компенсация, предусмотренная в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, не выплачивается, если в установленном законодательством Республики Казахстан порядке доказано, что гибель (смерть) сотрудника наступила:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в результате самоубийства, за исключением случаев доведения до самоубийства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при совершении уголовного правонарушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в результате немедицинского употребления веществ, вызывающих состояние алкогольного, наркотического, психотропного, токсикоманического опьянения (их аналогов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в результате умышленного причинения себе какого-либо телесного повреждения (членовредительства) или иного вреда здоровью в целях получения единовременной денежной компенсации или уклонения от службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Причинная связь гибели (смерти) сотрудников в период службы и заболевания, полученного в период прохождения службы, определяется в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...145 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными постановлением Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Расчет площади претендуемого жилища сотрудника определяется по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок назначения жилищных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Рассмотрение документов для назначения жилищных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Для признания нуждающимся в жилище и назначения жилищных выплат сотрудник представляет в жилищную комиссию следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) рапорт на имя председателя жилищной комиссии, а в случае его отсутствия на имя лица, замещающего председателя жилищной комиссии, о признании его нуждающимся в жилище и назначении жилищных выплат с указанием сведений о составе семьи согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) справку об отсутствии (наличии) у сотрудника и членов его семьи жилища, принадлежащего на праве собственности в данном населенном пункте, полученную в течение десяти календарных дней до дня регистрации рапорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информацию по нанимателю (о наличии или отсутствии у сотрудника и (или) членов его семьи в постоянном пользовании на территории Республики Казахстан жилища из государственного жилищного фонда), размещенную на веб-портале реестра государственного имущества, полученную в течение десяти календарных дней до дня регистрации рапорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) справку с места работы (с прежнего места работы) супруга (супруги), в том числе со сведениями о неполучении жилища из государственного жилищного фонда на территории Республики Казахстан, полученную в течение месяца до дня регистрации рапорта, в случае когда супруг (супруга) является (являлся/являлась) работником государственного учреждения или государственного предприятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z22" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если супруг (супруга) является (являлся/являлась) сотрудником специального государственного органа, органов внутренних дел или военнослужащим, в справке указываются сведения о том, что он (она) не получал (получала) денежную компенсацию взамен права безвозмездной приватизации служебного жилища.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если супруг (супруга) является сотрудником специального государственного органа, органов внутренних дел или военнослужащим, в справке указываются сведения о том, что ему (ей) жилищные выплаты на территории Республики Казахстан не выплачиваются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если супруг (супруга) является (являлся/являлась) сотрудником специального государственного органа, органов внутренних дел или военнослужащим, в справке указываются сведения о том, что он (она) не приобретал (приобретала) на территории Республики Казахстан жилище в собственность путем использования жилищных выплат, выплаченных по месту службы супруга (супруги).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справку о сдаче служебного жилища по прежнему месту службы в случае если по раннему месту прохождения службы обеспечивался служебным жилищем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справку ипотечной организации об ипотечном договоре, заключенном с сотрудником, основное обязательство по которому не исполнено;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) копии документов, удостоверяющих личность сотрудника и членов его семьи, в том числе копии свидетельств о рождении детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) копии свидетельств о заключении (расторжении) брака, смерти членов семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) справку организации здравоохранения при наличии в семье членов, страдающих тяжелыми формами некоторых хронических заболеваний (по списку заболеваний, утвержденному уполномоченным органом в области здравоохранения), при которых совместное проживание с ними в одном помещении (квартире) становится невозможным; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) при наличии совершеннолетнего ребенка с инвалидностью (совершеннолетних детей с инвалидностью) с детства копии документов, подтверждающих инвалидность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) копии документов, подтверждающих использование жилищных выплат в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) копии документов, подтверждающих расходы, произведенные ранее на цели, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-5 Закона, в случае когда на момент приобретения жилища сотрудник имел статус нуждающегося в жилище;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) в случаях когда жилище, в котором проживает семья, не отвечает установленным санитарно-эпидемиологическим требованиям, сотрудник дополнительно представляет оригинал санитарно-эпидемиологического заключения, выданного территориальным подразделением уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения по результатам санитарно-эпидемиологической экспертизы, проведенной организацией санитарно-эпидемиологической службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) в случаях когда жилище, в котором проживает семья, не отвечает установленным техническим требованиям, сотрудник дополнительно представляет оригинал технического заключения (по результатам технического обследования жилища) аттестованного эксперта в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...497 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменениями, внесенными постановлением Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Кадровая служба в течение десяти рабочих дней со дня регистрации рапорта сотрудника осуществляет проверку на полноту представленных документов и подготавливает материалы на заседание жилищной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При отсутствии необходимых документов, предусмотренных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, кадровая служба возвращает сотруднику представленные документы для доработки. В случае устранения причин возврата сотрудник в течение пяти рабочих дней со дня возврата представленных документов повторно обращается в кадровую службу, при этом рапорт считается поданным в день его первичной регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае несвоевременного представления или непредставления сотрудником документов после возвращения их на доработку, кадровая служба возвращает сотруднику представленные документы без рассмотрения. При этом, сотрудник для признания его нуждающимся в жилище обращается повторно в порядке, указанном в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Жилищной комиссией не позднее тридцати календарных дней со дня регистрации рапорта выносится решение о признании сотрудника нуждающимся в жилище и назначении ему жилищных выплат с даты регистрации рапорта, за исключением случая, указанного в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 настоящих Правил (с указанием размера площади жилища для составления расчетов жилищных выплат и даты признания сотрудника нуждающимся в жилище) или отсутствии основания для признания нуждающимся в жилище и назначении жилищных выплат, которое оформляется протоколом заседания жилищной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В случае несоответствия сотрудника требованиям пункта 1 статьи 101-3 Закона, а также при наличии оснований, указанных в пункте 3 статьи 101-3 Закона, жилищной комиссией выносится решение об отказе в признании сотрудника нуждающимся в жилище и назначении ему жилищных выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...165 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакции постановления Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Уведомление или выписка из протокола заседания жилищной комиссии доводится до сведения сотрудника под подпись и приобщается в его личное дело. При необходимости копии протоколов заседаний жилищной комиссии и (или) выписок из них выдаются только на основании письменного заявления сотрудника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Жилищные выплаты не производятся сотрудникам, которым по месту прохождения службы предоставлено жилище из государственного жилищного фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. После рассмотрения жилищной комиссией документов для назначения жилищных выплат и утверждения списка получателей жилищных выплат кадровой службой подразделения, где проходит службу сотрудник, подшиваются в личное дело сотрудника решение жилищной комиссии о признании его нуждающимся в жилище в виде справки согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, а также документы, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для открытия личного специального счета сотруднику выдается справка по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, составленная кадровой службой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Составление списка и расчета получателей текущих жилищных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. На основании решения жилищной комиссии кадровой службой в течение десяти рабочих дней со дня подписания протокола заседания жилищной комиссии председателем жилищной комиссии составляется список получателей текущих жилищных выплат по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. На основании списка получателей текущих жилищных выплат финансовое подразделение в течение месяца со дня представления кадровой службой списка, указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, подготавливает расчет текущих жилищных выплат по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В срок не более пяти рабочих дней со дня подготовки расчета текущих жилищных выплат список получателей текущих жилищных выплат и расчет текущих жилищных выплат утверждаются приказом руководителя уполномоченного органа по противодействию коррупции, а в случае его отсутствия – лица, исполняющего его обязанности, который подготавливается кадровой службой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Перерасчет жилищных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Перерасчет размера текущих жилищных выплат производится при:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изменении состава семьи, в том числе достижении ребенка (детьми) совершеннолетия, за исключением лица с инвалидностью (лиц с инвалидностью) с детства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) перемене места службы в связи с переездом из одного населенного пункта в другой, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ежегодном изменении стоимости аренды одного квадратного метра благоустроенного жилища в соответствующем регионе Республики Казахстан, определяемой согласно данным уполномоченного органа в области государственной статистики по состоянию за январь текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перерасчет размера текущих жилищных выплат, за исключением случая, предусмотренного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, осуществляется на основании приказа руководителя уполномоченного органа по противодействию коррупции, а в случае его отсутствия – лица, исполняющего его обязанности, издаваемого на основании решения жилищной комиссии и рапорта сотрудника согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с приложением необходимых документов, определенных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перерасчет размера текущих жилищных выплат, предусмотренный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, производится на основании приказа руководителя уполномоченного органа по противодействию коррупции, а в случае его отсутствия – лица, исполняющего его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...526 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 с изменением, внесенным постановлением Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В случаях, определенных в пункте 29 настоящих Правил, фактическая сумма жилищных выплат рассчитывается с момента фактического наступления события.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом сотрудник представляет в жилищную комиссию документы, предусмотренные в пункте 19 настоящих Правил, не позднее трех месяцев со дня наступления события. В случае представления сотрудником документов после указанного срока перерасчет текущих жилищных выплат осуществляется с даты регистрации рапорта, поданного для перерасчета размера текущих жилищных выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции постановления Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок осуществления жилищных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Личный специальный счет для жилищных выплат открывается самостоятельно получателем жилищных выплат, признанным нуждающимся в жилище, в порядке, предусмотренном постановлением Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 207 "Об утверждении Правил открытия, ведения и закрытия банковских счетов клиентов" (зарегистрирован в реестре государственной регистрации нормативных правовых актов за № 14422), с приложением дополнительной справки по форме согласно приложению 5 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции постановления Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Между уполномоченным органом по противодействию коррупции, сотрудником и банком заключается трехсторонний договор (далее – договор) о жилищных выплатах по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с договором уполномоченный орган по противодействию коррупции перечисляет на личный специальный счет сотрудника жилищные выплаты, а банк предоставляет право сотруднику распоряжаться жилищными выплатами в соответствии с целями, предусмотренными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 101-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Финансовое подразделение регистрирует договор и личный специальный счет сотрудника в журнале регистрации договоров о жилищных выплатах и личных специальных счетов сотрудников по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Финансовое подразделение по начисленным и выплаченным суммам жилищных выплат осуществляет учет в карточке аналитического учета получателя жилищных выплат по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Текущие жилищные выплаты производятся ежемесячно по месту прохождения службы в текущем месяце за истекший месяц. В декабре жилищные выплаты за текущий месяц производятся не позднее 25 числа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Текущие жилищные выплаты в месяц поступления на службу и увольнения осуществляются пропорционально дням фактической службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35. При переводе, увольнении со службы сотрудника финансовое подразделение указывает сведения о произведенных ему жилищных выплатах в денежном аттестате с приложением копии карточки аналитического учета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Порядок осуществления жилищных выплат сотрудникам, проходящим службу в особом порядке для выполнения специальных оперативных заданий, и штатным негласным сотрудникам утверждается первым руководителем уполномоченного органа по противодействию коррупции в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-1 Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z444" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-1. Получатель жилищных выплат использует имеющиеся на личном специальном счете деньги на основе соответствующих договоров, зарегистрированных в установленном законодательством Республики Казахстан порядке, строго по целям, предусмотренным в статье 101-5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...285 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 36-1 в соответствии с постановлением Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z445" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-2. Использование жилищных выплат производится по следующим целям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z446" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приобретение в собственность жилища, в том числе с рассрочкой платежей или использованием ипотечного кредита (займа), – на основании договора купли-продажи жилища, заключенного между получателем жилищных выплат и продавцом в соответствии с гражданским и жилищным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z447" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом стоимость квадратного метра приобретаемого жилища с рассрочкой платежей не должна превышать стоимости перепродажи благоустроенного жилища согласно данным уполномоченного органа в области государственной статистики по состоянию за январь текущего года, публикуемым на его интернет-ресурсе; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z448" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оплата аренды жилища – на основании нотариально заверенной копии договора найма (аренды) жилища, заключенного между сотрудником и арендодателем в соответствии с гражданским законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z449" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оплата аренды жилища с последующим выкупом – на основании договора аренды жилища с последующим выкупом, заключенного между сотрудником и уполномоченной компанией в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z450" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) погашение ранее полученного ипотечного кредита (займа) – на основании договора купли-продажи жилища, приобретенного сотрудником за счет жилищных выплат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z451" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уплата взносов при долевом участии в жилищном строительстве – на основании договора участия сотрудника в жилищном строительстве в соответствии с законодательством Республики Казахстан о долевом участии в жилищном строительстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z452" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уплата взносов при участии в жилищном и жилищно-строительном кооперативе – на основании договора участия сотрудника в жилищном и жилищно-строительном кооперативе в соответствии с законодательством Республики Казахстан о долевом участии в жилищном строительстве и жилищным законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z453" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) пополнение накоплений в виде жилищных строительных сбережений, которые не могут быть истребованы иначе как на цели улучшения жилищных условий, определенных Законом Республики Казахстан "О жилищных строительных сбережениях в Республике Казахстан", за исключением лиц, уволенных со службы, – на основании договора о жилищных строительных сбережениях в соответствии с законодательством Республики Казахстан о жилищных строительных сбережениях в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z454" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) улучшение жилищных условий в соответствии с Законом Республики Казахстан "О жилищных строительных сбережениях в Республике Казахстан" – осуществляется в соответствии с внутренними документами жилищного строительного сберегательного банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...205 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 36-2 в соответствии с постановлением Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z455" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36-3. Расторжение договоров, определенных в подпунктах 4) и 5) пункта 36-2 настоящих Правил, по инициативе сотрудника допускается в случае, если уполномоченной компанией не исполнено обязательство по завершению строительства многоквартирного жилого дома или при ненадлежащем исполнении такого обязательства, с возвратом денег на личный специальный счет сотрудника. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 36-3 в соответствии с постановлением Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z456" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36-4. По факту использования жилищных выплат по целям, предусмотренным в статье 101-5 Закона, сотрудник не позднее одного месяца со дня наступления события извещает рапортом об этом уполномоченный орган по противодействию коррупции с приложением соответствующих подтверждающих документов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 36-4 в соответствии с постановлением Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z457" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-5. Сотрудник один раз в год представляет в кадровое подразделение по месту прохождения службы следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z458" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) справку об отсутствии (наличии) недвижимого имущества по территории Республики Казахстан, полученную по составу семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z459" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) справку о движении денег по личному специальному счету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...65 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 36-5 в соответствии с постановлением Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Порядок прекращения, приостановления и возобновления жилищных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z100" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Жилищные выплаты прекращаются в случаях, предусмотренных статьей 101-4 Закона, согласно приказу руководителя уполномоченного органа по противодействию коррупции, а в случае его отсутствия – лица, исполняющего его обязанности, со дня:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z56" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) исключения из списков личного состава, в случаях увольнения сотрудника из уполномоченного органа по противодействию коррупции или его перевода в подразделение уполномоченного органа по противодействию коррупции, не являющееся оперативно-следственным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z57" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) утраты сотрудниками статуса нуждающихся в жилище, за исключением случаев, когда обязательство по договору, заключенному в целях, предусмотренных подпунктами 1), 3), 4), 5) и 7) статьи 101-5 Закона, а также для оплаты аренды жилища с последующим выкупом, ими не исполнено;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) исключения сотрудника из списков личного состава в связи с гибелью или смертью, признанием в установленном законом порядке безвестно отсутствующим или объявлением умершим;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) регистрации рапорта сотрудника об отказе от получения жилищных выплат на имя председателя жилищной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом жилищная комиссия отказывает сотруднику в прекращении жилищных выплат на основании, предусмотренном настоящим подпунктом, в случаях, когда обязательство по договору, заключенному в целях, предусмотренных подпунктами 1), 3), 4), 5) и 7) статьи 101-5 Закона, а также для оплаты аренды жилища с последующим выкупом, им не исполнено;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) приобретения иного жилища на праве собственности на территории Республики Казахстан, при этом наличие доли менее пятидесяти процентов в жилище либо возникновение жилища на праве собственности по наследству не учитывается. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При закрытии личного специального счета сотрудника остаток неиспользованных средств возвращается банком на счет уполномоченного органа по противодействию коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...173 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции постановления Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. При перемещении сотрудника назначенные текущие жилищные выплаты приостанавливаются со дня вступления в силу приказа по личному составу, издаваемого руководителем уполномоченного органа по противодействию коррупции, а в случае его отсутствия – лица, исполняющего его обязанности, и возобновляются в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z107" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В случае, когда получатель жилищных выплат для дальнейшего прохождения службы убывает в другой регион, размер текущих жилищных выплат сохраняется по прежнему региону, где он проходил службу, если соответствующий договор заключался с ним в целях, предусмотренных подпунктами 1), 4), 5) и 7) статьи 101-5 Закона, а также для оплаты аренды жилища с последующим выкупом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в случае изменения состава семьи в сторону увеличения перерасчет размера текущих жилищных выплат на члена семьи, в связи с которым состав семьи увеличивается, осуществляется исходя из суммы региона, где сотрудник проходит службу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилищные выплаты осуществляются на основании приказа руководителя уполномоченного органа по противодействию коррупции, а в случае его отсутствия – лица, исполняющего его обязанности, издаваемого на основании решения жилищной комиссии и рапорта сотрудника с приложением необходимых документов, определенных в пункте 19 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии у сотрудника обязательств по договору, заключенному в целях, предусмотренных подпунктами 1), 3), 4), 5) и 7) статьи 101-5 Закона, а также для оплаты аренды жилища с последующим выкупом, излишние жилищные выплаты, находящиеся на его личном специальном счете, ежегодно направляются исключительно на досрочное погашение указанных обязательств, за исключением оплаты аренды жилища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...119 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 – в редакции постановления Правительства РК от 02.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 640</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="108"/>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. В случае прекращения жилищных выплат сотруднику, уполномоченным органом по противодействию коррупции направляется письмо в банк с изложением основания прекращения жилищных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z111" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок действий сотрудника, уполномоченного органа по противодействию коррупции и банка в случае обнаружения ошибок при перечислении платежей по жилищным выплатам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z112" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Получатель жилищных выплат обнаружив отсутствие отдельных сумм уплаченных жилищных выплат при получении сведений о суммах жилищных выплат на личном специальном счете, направляет рапорт руководителю уполномоченного органа по противодействию коррупции, а в случае его отсутствия – лицу, исполняющему его обязанности, об обнаружении ошибок (неправомерно или излишне перечисленных и (или) неперечисленных жилищных выплат) (далее – ошибочно перечисленных) и предоставлении ему копий платежных документов о перечислении жилищных выплат в банк за любое время и выписки из прилагаемых к платежным документам списков физических лиц, касающихся его персонально, для получения соответствующих сведений и принятия мер к исправлению допущенных ошибок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z113" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. В случае обнаружения уполномоченным органом по противодействию коррупции ошибок или получения им рапорта сотрудника об обнаружении ошибок, допущенных при перечислении сумм жилищных выплат, ошибки корректируются уполномоченным органом по противодействию коррупции путем регулирования последующих перечислений жилищных выплат. При невозможности корректировки ошибок путем регулирования последующих перечислений жилищных выплат уполномоченный орган по противодействию коррупции обращается в банк с заявлением о возврате ошибочно перечисленных жилищных выплат по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4673,291 +4730,291 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. К заявлению о возврате ошибочно перечисленных жилищных выплат прилагается заявление сотрудника, получившего ошибочно перечисленные жилищные выплаты, о согласии списания с его личного специального счета ошибочно зачисленных сумм по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z114" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. В заявлении на возврат ошибочно зачисленных сумм жилищных выплат указываются: наименование и реквизиты уполномоченного органа по противодействию коррупции (бизнес-идентификационный номер (БИН), банковский идентификационный код (БИК), индивидуальный идентификационный код (ИИК), причина возврата, реквизиты платежных документов, в которых были допущены ошибки (№, дата и сумма), а также реквизиты получателя, с личного специального счета которого производится возврат, и индивидуальные суммы, подлежащие возврату. Заявление должно быть подписано руководителем уполномоченного органа по противодействию коррупции или определяемым им должностным лицом, главным бухгалтером и заверено печатью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z115" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. При поступлении заявления уполномоченного органа по противодействию коррупции на возврат ошибочно зачисленных жилищных выплат банк в течение десяти операционных дней со дня получения заявления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z116" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверяет факт поступления ошибочных жилищных выплат, указанных в письме уполномоченного органа по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z117" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверяет факт отсутствия возвратов по подтвержденным поступлениям ошибочно зачисленных жилищных выплат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z118" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверяет наличие согласия бенефициара на списание банком ошибочно поступивших на его личный специальный счет денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z119" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет возврат ошибочно зачисленных жилищных выплат уполномоченному органу по противодействию коррупции либо сообщает о невозможности такого возврата с обоснованием причин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z120" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. В случае допущения ошибок банком, обслуживающим уполномоченный орган по противодействию коррупции, при оформлении электронных платежных поручений банк принимает меры по урегулированию допущенных ошибок в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 26 июля 2016 года "О платежах и платежных системах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z121" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. В заявлении на возврат ошибочно зачисленных сумм жилищных выплат по вине банка указываются: наименование и бизнес-идентификационный номер (БИН), индивидуальный идентификационный код (ИИК), банковский идентификационный код (БИК), копии платежных документов, дата проводки и причина возврата. Заявление должно быть подписано руководителем уполномоченного органа по противодействию коррупции или определяемым им должностным лицом, главным бухгалтером и заверено печатью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z122" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z122" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Территориальное подразделение казначейства в течение трех операционных дней со дня поступления от банка ошибочно зачисленных сумм жилищных выплат уведомляет уполномоченный орган по противодействию коррупции о возврате ошибочно зачисленных жилищных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z123" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z123" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. В случае отсутствия средств на личном специальном счете сотрудника, сотрудник восстанавливает неправомерно или излишне перечисленные в текущем году жилищные выплаты в кассу уполномоченного органа по противодействию коррупции либо через банк второго уровня для последующего восстановления на бюджетный счет уполномоченного органа по противодействию коррупции, по выплатам прошлых лет – для перечисления в доход соответствующего бюджета на основании приказа руководителя уполномоченного органа по противодействию коррупции, а в случае его отсутствия – лица, исполняющего его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z124" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z124" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. В случае отказа или умышленного уклонения сотрудника от возврата неправомерно или излишне перечисленных жилищных выплат, возмещение производится в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5173,74 +5230,74 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействию</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> коррупции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z134" w:id="123"/>
+      <w:bookmarkStart w:name="z134" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Расчет текущих жилищных выплат по</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5492,70 +5549,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость аренды 1 кв. метра жилища в регионе по данным уполномоченного органа в области государственной статистики (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z135" w:id="124"/>
+          <w:bookmarkStart w:name="z135" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сумма выплаты в месяц </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (графа 4 х графу 5) (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6365,64 +6422,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z136" w:id="125"/>
+      <w:bookmarkStart w:name="z136" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель государственного учреждения _______________ ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (подпись)       (фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6447,130 +6504,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (подпись)       (фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "__" _________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) расчет текущих жилищных выплат заполняется финансовым подразделением государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) сведения в графах 1-5 представляются кадровой службой государственного учреждения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6780,68 +6837,68 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействию</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> коррупции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:bookmarkStart w:name="z150" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет площади претендуемого жилища сотрудника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -6993,70 +7050,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактическая (имеющаяся) полезная площадь жилища (кв.м)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="130"/>
+          <w:bookmarkStart w:name="z151" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Площадь претендуемого жилища </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (графа 3 – графа 4) (кв.м)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7094,70 +7151,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="131"/>
+          <w:bookmarkStart w:name="z152" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Всего </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (графа 5+графа 7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7937,118 +7994,118 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z153" w:id="132"/>
+      <w:bookmarkStart w:name="z153" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель кадровой службы _______________ _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (подпись)             (фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "__" _________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="133"/>
+    <w:bookmarkStart w:name="z155" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: сведения о площади претендуемого жилища сотрудника заполняются кадровой службой государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8869,68 +8926,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">отчество (при его наличии) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">сотрудника)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="134"/>
+    <w:bookmarkStart w:name="z173" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рапорт </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас признать меня нуждающимся в жилище и назначить жилищные выплаты по месту прохождения службы в связи с _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9828,88 +9885,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействию</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> коррупции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="135"/>
+    <w:bookmarkStart w:name="z196" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о получателе текущих жилищных выплат (для приобщения в личное дело сотрудника)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z197" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z197" w:id="138"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии) сотрудника)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10545,64 +10602,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z204" w:id="137"/>
+      <w:bookmarkStart w:name="z204" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель кадровой службы _____________ ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (подпись)       (фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10918,119 +10975,119 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействию</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> коррупции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z216" w:id="138"/>
+      <w:bookmarkStart w:name="z216" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование государственного учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="139"/>
+    <w:bookmarkStart w:name="z217" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о получателе текущих жилищных выплат (для представления в банк)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z218" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z218" w:id="142"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии) сотрудника)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11447,88 +11504,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействию</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> коррупции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="141"/>
+    <w:bookmarkStart w:name="z234" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список получателей текущих жилищных выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z235" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z235" w:id="144"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование государственного учреждения)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12742,64 +12799,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z236" w:id="143"/>
+      <w:bookmarkStart w:name="z236" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель государственного учреждения _________ _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (подпись) (фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13684,88 +13741,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">отчество (при его наличии) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сотрудника)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="144"/>
+    <w:bookmarkStart w:name="z104" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рапорт </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z105" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z105" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас произвести перерасчет текущих жилищных выплат, назначенных решением жилищной комиссии в соответствии с протоколом жилищной комиссии ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15281,618 +15338,618 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) с согласия государственного учреждения и банка переводить неиспользованные суммы жилищных выплат из одного банка в другой путем заключения дополнительного соглашения к настоящему договору.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.5. Банк гарантирует тайну по операциям получателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.6. Получатель обязуется письменно уведомлять банк об изменении своих реквизитов (данные документов, удостоверяющие личность, ИИН, адрес проживания, номер телефона, электронный адрес e-mail, номер факса и другие сведения, содержащиеся в направленных банку документах) не позднее 5 (пять) рабочих дней с момента их изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z159" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z159" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Порядок расчетов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z160" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z160" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.1. Счет для жилищных выплат открывается и обслуживается самостоятельно каждым получателем, признанным нуждающимся в жилище.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z161" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Порядок разрешения споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z162" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.1. Все споры, возникшие между сторонами по настоящему договору, разрешаются посредством переговоров в течение 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z163" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z163" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6.2. При недостижении Сторонами согласия путем переговоров споры по инициативе заинтересованной Стороны рассматриваются в судебном порядке, предусмотренном действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z164" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z164" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Дополнительные условия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z165" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z165" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.1. Любые изменения и дополнения к договору действительны при условии, что они совершены в письменной форме и подписаны Сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z166" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z166" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.2. Настоящий договор может быть расторгнут только по соглашению Сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z167" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z167" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.3. Настоящий договор может быть расторгнут по инициативе государственного учреждения в случаях, предусмотренных пунктом 2 статьи 101-4 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z168" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.4. Настоящий договор составлен в трех экземплярах, имеющих одинаковую юридическую силу, по одному для каждой из Сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z169" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z169" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.5. Настоящий договор вступает в силу с момента подписания его Сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z170" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.6. Условия настоящего договора являются конфиденциальными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z171" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z171" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Ответственность Сторон. Исключение ответственности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z172" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z172" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.1. Стороны несут ответственность за неисполнение или ненадлежащее исполнение по настоящему договору взятых на себя обязательств в соответствии с законодательством Республики Казахстан, а также за разглашение сведений без согласия Сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.2. В любых случаях ответственность банка при нарушении условий договора ограничивается размером реального ущерба, причиненного получателю неправомерными действиями/бездействием банка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="161"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8.3. Получатель вправе подать банку заявление об оспаривании операции по счету, отраженной в выписке по счету, в течение 30 (тридцать) календарных дней со дня, когда ему стало известно о факте проведения такой операции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z175" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. Порядок действий получателя, государственного учреждения и банка в случае обнаружения ошибок при перечислении платежей по жилищным выплатам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z176" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.1. Получатель, обнаружив отсутствие отдельных сумм уплаченных жилищных выплат при получении сведений о суммах жилищных выплат на счете, направляет письменное заявление руководителю государственного учреждения об обнаружении ошибок (неправомерно или излишне перечисленных и (или) не перечисленных жилищных выплат) (далее – ошибочно перечисленных) и предоставлении ему копий платежных документов о перечислении жилищных выплат в банк за любое время и выписки из прилагаемых к платежным документам списков физических лиц, касающихся его персонально, для получения соответствующих сведений и принятия мер к исправлению допущенных ошибок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z177" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.2. В случае обнаружения государственным учреждением ошибок или получения им письменного заявления получателя об обнаружении ошибок, допущенных при перечислении сумм жилищных выплат, ошибки корректируются государственным учреждением путем регулирования последующих перечислений жилищных выплат. При невозможности корректировки ошибок путем регулирования последующих перечислений жилищных выплат государственное учреждение обращается в банк с заявлением о возврате ошибочно перечисленных жилищных выплат. К заявлению о возврате ошибочно перечисленных жилищных выплат прилагается заявление получателя, получившего ошибочно перечисленные жилищные выплаты, о согласии списания с его счета ошибочно зачисленных сумм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z178" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.3. В заявлении на возврат ошибочно зачисленных сумм жилищных выплат указываются: наименование и реквизиты государственного учреждения (бизнес-идентификационный номер (БИН), индивидуальный идентификационный номер (ИИН), банковский идентификационный код (БИК), индивидуальный идентификационный код (ИИК), причина возврата, реквизиты платежных документов, в которых были допущены ошибки (№, дата и сумма), а также реквизиты получателя, со счета которого производится возврат, и индивидуальные суммы, подлежащие возврату. Заявление должно быть подписано руководителем, начальником финансового подразделения государственного учреждения (главным бухгалтером) и заверено печатью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z179" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.4. При поступлении заявления государственного учреждения на возврат ошибочно зачисленных жилищных выплат банк в течение десяти операционных дней со дня получения заявления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z180" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверяет факт поступления ошибочных жилищных выплат, указанных в письме государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z181" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверяет факт отсутствия возвратов по подтвержденным поступлениям ошибочно зачисленных жилищных выплат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z182" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверяет наличие согласия бенефициара на списание банком ошибочно поступивших на его счет денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z183" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет возврат ошибочно зачисленных жилищных выплат государственному учреждению или сообщает о невозможности такого возврата с обоснованием причин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z184" w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z184" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.5. В случае допущения ошибок банком, обслуживающим государственное учреждение, при оформлении электронных платежных поручений банк принимает меры по урегулированию допущенных ошибок в соответствии с Законом Республики Казахстан "О платежах и платежных системах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z185" w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z185" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.6. В случае отсутствия средств на счете получателя получатель восстанавливает неправомерно или излишне перечисленные жилищные выплаты в кассу государственного учреждения для последующего восстановления на бюджетный счет государственного учреждения на основании приказа руководителя государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z186" w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом комиссия для восстановления на бюджетный счет государственного учреждения неправомерно или излишне перечисленных жилищных выплат оплачивается получателем согласно тарифам банка, действующим на дату оплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9.7. В случае отказа или умышленного уклонения получателя от возврата неправомерно или излишне перечисленных жилищных выплат возмещение производится в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -17097,68 +17154,68 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействию</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> коррупции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z394" w:id="174"/>
+    <w:bookmarkStart w:name="z394" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации договоров о жилищных выплатах и личных специальных счетов сотрудников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -17995,90 +18052,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z395" w:id="175"/>
+    <w:bookmarkStart w:name="z395" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" __________ 20 ___ года _____________________________ (город, село)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z396" w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z396" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Журнал регистрации договоров о жилищных выплатах и личных специальных счетов сотрудников заполняется финансовым подразделением государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18288,88 +18345,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействию</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> коррупции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z406" w:id="177"/>
+    <w:bookmarkStart w:name="z406" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карточка аналитического учета получателя жилищных выплат № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z407" w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z407" w:id="180"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                  ИИН _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 Номер личного специального счета</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18400,64 +18457,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z412" w:id="179"/>
+      <w:bookmarkStart w:name="z412" w:id="181"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии) сотрудника) протоколом жилищной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18720,70 +18777,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z414" w:id="180"/>
+          <w:bookmarkStart w:name="z414" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сальдо на начало </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22827,64 +22884,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z415" w:id="181"/>
+      <w:bookmarkStart w:name="z415" w:id="183"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель государственного учреждения _________ ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (подпись) (фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22943,70 +23000,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (подпись) (фамилия, инициалы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       "__" _________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z417" w:id="182"/>
+    <w:bookmarkStart w:name="z417" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: карточка аналитического учета получателя жилищных выплат заполняется финансовым подразделением государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -23248,88 +23305,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействию</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> коррупции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z427" w:id="183"/>
+    <w:bookmarkStart w:name="z427" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление государственного учреждения на возврат ошибочно перечисленных сумм жилищных выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z428" w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z428" w:id="186"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Реквизиты плательщика жилищных выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       1.1 ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24115,88 +24172,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействию</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> коррупции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z439" w:id="185"/>
+    <w:bookmarkStart w:name="z439" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление в банк получателя жилищных выплат о согласии списания с его личного специального счета ошибочно зачисленных сумм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z440" w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z440" w:id="188"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии), дата рождения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24347,63 +24404,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24725,35 +24804,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>