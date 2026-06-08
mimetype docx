--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7dbb64e" w14:textId="7dbb64e">
+    <w:p w14:paraId="c2be858" w14:textId="c2be858">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,11159 +85,11903 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении норм питания, обеспечения одеждой, обувью и мягким инвентарем несовершеннолетних, содержащихся в специальных учреждениях и организациях</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 7 марта 2012 года № 297</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>
-      В соответствии со </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 9 июля 2004 года «О профилактике правонарушений среди несовершеннолетних и предупреждении детской безнадзорности и беспризорности» Правительство Республики Казахстан </w:t>
+			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
-          <w:i w:val="false"/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:i/>
+          <w:color w:val="888888"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t>Утративший силу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...125 lines deleted...]
-      2. Настоящее постановление вводится в действие по истечении десяти календарных дней после первого официального опубликования.</w:t>
+					</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      </w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 7 марта 2012 года № 297. Утратило силу постановлением Правительства Республики Казахстан от 12 марта 2026 года № 165</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-          <w:color w:val="000000"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Премьер-Министр</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правительства РК от 12.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-          <w:color w:val="000000"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Республики Казахстан                       К. Масимов</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Утверждены        </w:t>
-[...2 lines deleted...]
-        <w:br/>
+      В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> статьей 22-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-Республики Казахстан    </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 9 июля 2004 года "О профилактике правонарушений среди несовершеннолетних и предупреждении детской безнадзорности и беспризорности" Правительство Республики Казахстан </w:t>
       </w:r>
       <w:r>
-        <w:br/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемые:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-от 7 марта 2012 года № 297</w:t>
+        <w:t xml:space="preserve"> нормы питания</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> несовершеннолетних, содержащихся в специальных учреждениях и организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормы обеспечения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одеждой, обувью и мягким инвентарем несовершеннолетних, содержащихся в специальных учреждениях и организациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящее постановление вводится в действие по истечении десяти календарных дней после первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Премьер-Министр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К. Масимов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением Правительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 7 марта 2012 года № 297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-Нормы питания</w:t>
+        <w:t xml:space="preserve"> Нормы питания</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-несовершеннолетних, содержащихся</w:t>
+        <w:t>несовершеннолетних, содержащихся</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-в специальных учреждениях и организациях</w:t>
+        <w:t>в специальных учреждениях и организациях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5873"/>
-        <w:gridCol w:w="6133"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Норма на одного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 несовершеннолетнего</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (в день) в граммах)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>150</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлеб ржаной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>200</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлеб пшеничный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>35</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мука пшеничная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>3</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мука картофельная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...32 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крупа, бобовые, макаронные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 изделия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6133" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>75</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>400</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картофель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>470</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овощи и другая зелень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+470</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>250</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фрукты свежие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>15</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фрукты сухие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>200</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>25</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кондитерские изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>70</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сахар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>50</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло сливочное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>18</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло растительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Яйцо (штук)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...32 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Молоко, кисломолочные</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6133" w:type="dxa"/>
-[...28 lines deleted...]
-              <w:t>500</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>70</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Творог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>100</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мясо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>30</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Птица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>110</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рыба и сельдь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>25</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Колбасные изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>10</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сметана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>12</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>0,2</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>4</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кофе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какао</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>8</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>2</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5873" w:type="dxa"/>
-[...63 lines deleted...]
-              <w:t>1</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дрожжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечания:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В летний оздоровительный период (до 90 дней), в воскресные, праздничные дни, в дни каникул, норма расходов на питание увеличивается на 10 процентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Замену отдельных продуктов питания разрешается производить в соответствии с таблицей замены продуктов, утверждаемых постановлением Правительства Республики Казахстан "Об утверждении Санитарных правил "Санитарно-эпидемиологические требования к объектам образования и воспитания детей и подростков"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением Правительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 7 марта 2012 года № 297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нормы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>обеспечения одеждой, обувью и мягким инвентарем</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>несовершеннолетних, содержащихся в специальных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>учреждениях и организациях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На одного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+несовершеннолетнего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+срок носки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(лет)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обмундирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто зимнее, шуба</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто демисезонное,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+куртка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка белая</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хлопчатобумажная для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мальчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма спортивная и</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кеды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюм для мальчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Платье (юбка,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+блузка) для девочки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халат домашний для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+девочки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашка верхняя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хлопчатобумажная для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мальчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Платье шерстяное</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+праздничное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюм шерстяной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+праздничный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свитер (джемпер)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шерстяной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Платье летнее</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+праздничное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гамаши для девочки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Летний головной убор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зимний головной убор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осенне-весенний</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+головной убор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нательное белье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Носовой платок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ремень брючный для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мальчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарф полушерстяной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перчатки (варежки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюстгальтер для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+девочки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майка, трусы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Колготки, носки,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гольфы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хлопчатобумажные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Колготки, носки,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гольфы шерстяные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботинки, туфли</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(сандалии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кроссовки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тапочки домашние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапоги, ботинки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(зимние)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапоги резиновые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шапка спортивная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ночная сорочка,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пижама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Колготки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Купальник, плавки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рабочая одежда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+комплект</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портфель, сумка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чемодан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мягкий инвентарь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Простыня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пододеяльник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наволочка для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подушки (нижняя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наволочка для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подушки (верхняя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полотенце вафельное</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+хлопчатобумажное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полотенце махровое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Одеяло шерстяное или</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ватное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Одеяло байковое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Матрац</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подушка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Покрывало</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коврик прикроватный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штука</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...8223 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11557,35 +12303,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>