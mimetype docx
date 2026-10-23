--- v1 (2026-07-23)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="76a7043" w14:textId="76a7043">
+    <w:p w14:paraId="47b9d3d" w14:textId="47b9d3d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -286,277 +286,213 @@
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...69 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Рассмотрение судами жалоб на осуществляемые в стадии досудебного производства по уголовным делам действия (бездействие), а также принимаемые решения прокурора, органов уголовного преследования является одним из способов обеспечения реализации права каждого на судебную защиту, закрепленного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 77 Конституции Республики Казахстан и в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального Кодекса Республики Казахстан (далее – УПК), поэтому суды должны обеспечивать доступ к правосудию, правильное применение норм закона, предусматривающих основания обращения с жалобами в суд и регулирующих порядок их рассмотрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными нормативными постановлениями Верховного Суда РК от 31.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
       </w:r>
-    </w:p>
-[...124 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. С жалобой в суд вправе обратиться физические лица (граждане Республики Казахстан, иностранцы, лица без гражданства), личные права и свободы которых непосредственно затрагиваются действиями (бездействием) и решениями прокурора, органов уголовного преследования, а также организации, если указанными актами затрагиваются их законные интересы, а равно их защитники, представители. При проверке правомочий лиц на обращение с жалобой в суд в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -571,51 +507,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК, судам следует руководствоваться </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормативного постановления Верховного Суда Республики Казахстан № 4 от 25 июня 2010 года "О судебной защите прав, свобод человека и гражданина в уголовном судопроизводстве".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -687,1065 +623,1251 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...77 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Обжалованию в судебном порядке подлежат действия (бездействие) и решения, указанные в части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">статьи 106 </w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+        <w:t>статьи 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z68" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К иным действиям (бездействию) и решениям, подлежащим обжалованию в порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, могут быть отнесены:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z69" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применение к подозреваемому, обвиняемому мер процессуального принуждения, за исключением тех, которые санкционируются следственным судьей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z70" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отказ в признании потерпевшим;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z71" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отказ в приеме сообщения об уголовном правонарушении и бездействие при его проверке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z72" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отказ в удовлетворении ходатайства о назначении защитника или допуске представителя, законного представителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z73" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отстранение от участия защитника, представителя потерпевшего, гражданского истца или гражданского ответчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z74" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановление об объявлении подозреваемого, обвиняемого в розыск, (кроме постановления об объявлении международного розыска или если в отношении подозреваемого, обвиняемого, объявленного в розыск, судом рассмотрено ходатайство о санкционировании меры пресечения в виде содержания под стражей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z75" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прерывание сроков досудебного расследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z76" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      непредоставление подозреваемому, обвиняемому, его защитнику (защитникам), потерпевшему, его представителю, законному представителю материалов уголовного дела, подлежащих для ознакомления в период досудебного расследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z77" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      нерассмотрение ходатайства (несвоевременное рассмотрение ходатайства) в порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК и т.п.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z78" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК подлежат обжалованию постановления органов досудебного расследования о применении, отмене или изменении мер пресечения, не санкционируемых следственным судьей. В соответствии с частями четвертой и шестой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 153</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК в таком же порядке может быть подана жалоба на постановления органа уголовного преследования об отмене меры пресечения в виде залога, содержания под стражей или домашнего ареста или их изменении на меру пресечения, не санкционируемую следственным судьей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z79" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Специализированными следственными судами и специализированными межрайонными следственными судами в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, рассматриваются заявления лиц о признании проведения соответствующих негласных следственных действий (далее - НСД) незаконными. В случае признания НСД незаконными и установления, что в результате их проведения лицу причинен ущерб, следственный судья разъясняет ему право на возмещение вреда в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z80" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление может быть подано в течение пятнадцати суток с момента уведомления о проведении негласных следственных действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z81" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с частью четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 502</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, подлежит обжалованию ответ прокурора об отказе в удовлетворении заявления, сообщения о возбуждении производства по вновь открывшимся обстоятельствам в течение пятнадцати суток с момента получения ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными нормативными постановлениями Верховного Суда РК от 31.03.2017 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 11.12.2020 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции нормативного постановления Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Жалобы осужденных на действия (бездействие) и решения учреждения или органа, исполняющих наказание, затрагивающие их права и законные интересы, а также решения прокурора по вопросам, связанным с исполнением приговора, либо отказ прокурора в удовлетворении их аналогичных жалоб, рассматриваются районным судом по месту отбывания наказания осужденного в порядке, предусмотренном статьей 106 УПК, с учетом положений статьи 482 УПК. По результатам рассмотрения суд выносит одно из решений, предусмотренных частью четвертой статьи 482 УПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Нормативное постановление дополнено пунктом 4-1 в соответствии с нормативным постановлением Верховного Суда РК от 11.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 22.12.2022 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Не подлежат рассмотрению в порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК жалобы об отмене процессуальных действий (бездействия) и решений, обжалование которых предусмотрено законом в ином порядке, в частности жалобы об отмене регистрации заявления, сообщения или рапорта об уголовном правонарушении в Едином реестре досудебных расследований, за исключением случаев их регистрации в нарушение требований пунктов 1), 2) и 5) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, а также жалобы, в которых содержится просьба о признании доказательств недопустимыми, о признании лица подозреваемым, свидетелем, имеющим право на защиту, неправильной квалификации деяния или формулировке обвинения либо о его недоказанности, о неправильном применении закона при признании подозреваемым и квалификации деяния, об изменении меры пресечения на меру пресечения, санкционируемую следственным судьей, незаконности судебных актов, отмене наложенного ареста на имущество.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z82" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалобы о признании незаконными постановлений о производстве следственных действий, о назначении экспертиз, о признании незаконными протоколов процессуальных действий не подлежат рассмотрению в порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК. При этом могут быть поданы жалобы о нарушении прав и законных интересов гражданина и организации в ходе совершения указанных действий (бездействия) и принятия решений со стороны органа уголовного преследования, к примеру, проведение допроса непрерывно свыше установленного законом времени, неознакомление с постановлением о назначении экспертизы, непринятие решения по ходатайству о постановке дополнительных вопросов на разрешение эксперта и т.д.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Нормативное постановление дополнено пунктом 4-1 в соответствии с нормативным постановлением Верховного Суда РК от 11.12.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции нормативного постановления Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...235 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Жалобы в суд могут быть поданы в течение всего производства дознания или предварительного следствия по уголовному делу, в том числе в стадии предания обвиняемого суду, с соблюдением срока, указанного в части пятой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> УПК, который исчисляется с момента, когда лицу стало известно о соответствующем действии (бездействии), решении. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+        <w:t xml:space="preserve"> УПК. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z84" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После обращения с жалобой к соответствующему прокурору лицо, его защитник (защитники) вправе обратиться с аналогичной жалобой в суд в течение пятнадцати суток со дня ознакомления с ответом прокурора либо в тот же срок, если к этому времени ответ от прокурора не получен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z85" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пропущенный срок для подачи жалобы в суд по ходатайству заинтересованного лица может быть восстановлен по общим правилам, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">статьей 50 </w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+        <w:t>статьей 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z86" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рассмотрение жалоб о незаконности действий (бездействия), решений прокурора, органов уголовного преследования, поступивших после направления уголовного дела в суд, в соответствии с частью третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 305</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК осуществляется судом при рассмотрении уголовного дела по существу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными нормативным постановлением Верховного Суда РК от 31.03.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции нормативного постановления Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Жалоба, направляемая в суд, подается в письменной форме или форме электронного документа, в ней указывается фамилия, имя, отчество заявителя и лица, в интересах которого она подана, их адрес и контактные телефоны, наименование и местонахождение органа, должностное лицо которого совершило обжалуемое действие (бездействие), приняло решение. В жалобе должно быть указано, когда, кем (каким органом или его должностным лицом) и какие процессуальные действия (бездействие) были совершены, какие решения были приняты. При этом необходимо в жалобе указать, какие нормы закона были нарушены, как эти нарушения отразились на правах и законных интересах заявителя, а также существо просьбы заявителя. Также необходимо указывать о том, до обращения в суд указанные в жалобе действия (бездействие), решения были ли обжалованы прокурору, когда получен ответ (либо не получен), существо ответа прокурора и доводы о несогласии с ним. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z17" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подписывается лицом, ее подавшим. К жалобе должны быть приложены: ее копии (для вручения прокурору и лицам, действия (бездействие), решения которых обжалованы); копия обжалуемого процессуального акта; материалы, подтверждающие, по мнению заявителя, доводы жалобы; ответ прокурора об оставлении жалобы без удовлетворения; копия жалобы, направленной прокурору, на которую ответ не получен; документы, подтверждающие правомочия представителя лица, в интересах которого подана жалоба.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z18" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии в поступившей жалобе и в приложенных к ней материалах необходимых сведений, судья, не отказывая в приеме жалобы и не возвращая ее без рассмотрения, истребует их у заявителя или иных лиц и органов и устанавливает срок для их предоставления. В случае неисполнения заявителем указаний судья отказывает в принятии жалобы к производству и возвращает ее автору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными нормативными постановлениями Верховного Суда РК от 31.03.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...198 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Заявитель вправе лично или через своего представителя до начала судебного заседания либо до ухода судьи в совещательную комнату отозвать поданную им жалобу. Представители могут отозвать поданную ими или представляемым лицом жалобу только с согласия представляемого лица. Отзыв жалобы не препятствует повторной ее подаче в суд до окончания дознания или предварительного следствия по делу в течение установленных в части пятой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК сроков для обжалования процессуальных действий (бездействия) и решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z20" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Закон не запрещает подачу жалоб на действия (бездействие) и решения органов дознания, предварительного следствия, прокурора также и в период рассмотрения уголовного дела в суде. В таких случаях суд рассматривает жалобы с позиции проверки законности судопроизводства и допустимости доказательств, полученных в результате обжалуемых действий (бездействия), решений, и принимает соответствующее решение при оценке доказательств по рассматриваемому делу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1764,130 +1886,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Подача заявителем жалобы в суд для рассмотрения в порядке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК и ее рассмотрение судом не влечет приостановление производства по делу, в том числе продолжения обжалуемого действия и исполнения обжалуемого решения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z22" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Рассмотрение жалоб на нарушения закона при производстве процессуальных действий, затрагивающие права, свободы и законные интересы граждан и организаций, отнесено к подсудности специализированных межрайонных следственных судов, специализированных следственных судов и районных и приравненных к ним судов (следственный судья). Подсудность жалоб определяется по месту нахождения соответствующего органа дознания или предварительного следствия, действия которого обжалуются, а при обжаловании отказа прокурора в удовлетворении жалобы или неполучения от него ответа на жалобу – по месту нахождения соответствующей прокуратуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z23" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если судья при получении жалобы установит, что жалоба данному суду не подсудна, он должен незамедлительно вынести постановление о направлении жалобы в другой суд по подсудности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1926,90 +2048,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. В случаях подачи жалобы лицами, которые в соответствии с законом не обладают правом обжалования данного процессуального действия (бездействия), решения, либо подачи жалобы на действия (бездействие) и решения, которые не могут рассматриваться в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК, или пропуска срока для подачи жалобы и отсутствия ходатайства о его восстановлении, а также при поступлении от заявителя до начала судебного заседания заявления об отзыве жалобы судья выносит мотивированное постановление о возвращении жалобы без рассмотрения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2047,486 +2169,326 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Принятие жалобы к своему производству и назначение судебного заседания для ее рассмотрения по существу процессуально оформляется постановлением судьи, в котором должно быть указано о времени и месте рассмотрения жалобы, об уведомлении об этом заявителя, прокурора, а также дознавателя, следователя, чьи действия (бездействие) и решения обжалованы, за исключением единоличного рассмотрения жалобы следственным судьей без проведения судебного заседания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z26" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Законом не запрещается при рассмотрении жалобы вызов в судебное заседание иных лиц для допроса в качестве свидетелей, экспертов, специалистов и др. При необходимости следственный судья в постановлении может обязать орган уголовного преследования, прокурора предоставить соответствующие материалы, касающиеся обжалованных действий (бездействия), решений. Указанное требование судьи подлежит неукоснительному и своевременному исполнению в срок, не превышающий трех суток. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными нормативными постановлениями Верховного Суда РК от 11.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Постановлением следственного судьи могут быть соединены в одном производстве несколько жалоб на одно и то же решение или действия следователя, дознавателя, прокурора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z66" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае соединения в одном производстве нескольких жалоб срок рассмотрения исчисляется со дня поступления последней жалобы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Нормативное постановление дополнено пунктом 12-1 в соответствии с нормативным постановлением Верховного Суда РК от 22.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жалоба рассматривается следственным судьей единолично без проведения судебного заседания в течение трех суток. Если необходимо исследовать обстоятельства, имеющие значение для принятия законного и обоснованного решения, следственный судья рассматривает жалобу в течение десяти суток в закрытом судебном заседании с участием соответствующих лиц и прокурора, неявка которых не препятствует рассмотрению жалобы. При проведении закрытого судебного заседания в режиме видеосвязи с подключением соответствующих лиц и прокурора должен быть ограничен доступ другим лицам, не являющимся участниками процесса. В ходе судебного заседания ведется протокол. При необходимости следственный судья вправе истребовать дополнительные материалы, вызвать и опросить соответствующих лиц. Должностные лица, чьи действия (бездействие) и решения обжалуются, по запросу суда обязаны в течение трех суток предоставить в суд материалы, послужившие основанием для совершения таких действий (бездействия) и решений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z28" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Принятие жалобы к своему производству и назначение судебного заседания для ее рассмотрения по существу процессуально оформляется постановлением судьи, в котором должно быть указано о времени и месте рассмотрения жалобы, об уведомлении об этом заявителя, прокурора, а также дознавателя, следователя, чьи действия (бездействие) и решения обжалованы. </w:t>
-[...340 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При рассмотрении жалобы следственный судья, не давая оценки имеющимся в деле доказательствам, должен выяснить, проверены и учтены ли дознавателем, следователем, прокурором все обстоятельства, на которые указывает заявитель в жалобе. При этом суд, не делая выводов о доказанности или недоказанности вины, допустимости или недопустимости собранных доказательств, должен проверить наличие либо отсутствие материально-правовых и процессуальных оснований для принятия решения по делу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z30" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2541,91 +2503,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нормативного постановления Верховного Суда Республики Казахстан № 11 от 23 декабря 2005 года "О применении норм уголовно-процессуального закона о протоколе судебного заседания" ведение протокола судебного заседания при рассмотрении жалобы в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">статьи 106 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">УПК, обязательно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z31" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Следственный судья, рассмотревший жалобу на решения и действия (бездействие) прокурора, органов уголовного преследования, в соответствии с пунктом 2 части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК не может участвовать в рассмотрении уголовного дела в судах первой, апелляционной, кассационной инстанций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2647,127 +2609,147 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 11.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В подготовительной части судебного заседания следственный судья, объявив о начале судебного заседания по рассмотрению соответствующей жалобы, должен разъяснить участвующим в заседании заявителю, его защитнику и представителю, прокурору их право на отвод и иные их процессуальные права и обязанности, связанные с ведением производства по рассмотрению жалобы, а также выяснить, имеются ли у них ходатайства, рассмотреть их, если они были заявлены, после чего выяснить у заявителя, поддерживает ли он жалобу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z33" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рассмотрение жалобы состоит в заслушивании заявителя, иных лиц, в исследовании доводов жалобы, материалов, приложенных к жалобе и дополнительно представленных сторонами или истребованных судом в целях проверки обжалуемого действия (бездействия), исследовании обжалованного действия (бездействия), решения на их соответствие закону. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z34" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При рассмотрении жалобы судья не должен выходить за пределы доводов жалобы, поэтому вправе исследовать материалы, представленные заявителем, прокурором или истребованные самим судом лишь в том объеме, в каком это необходимо для принятия правильного решения по жалобе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отвод, заявленный следственному судье при рассмотрении жалобы в порядке статьи 106 УПК, разрешается этим же следственным судьей единолично, с вынесением постановления по итогам рассмотрения заявления. Отвод, заявленный судье апелляционной инстанции, рассматривающему жалобу, ходатайство на постановление следственного судьи разрешается председателем данного суда или другим судьей этого суда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2822,130 +2804,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. При рассмотрении жалобы на отказ в приеме заявлений или сообщений об уголовном правонарушении, суд должен проверить, когда и в какой орган заявителем направлено сообщение, по каким причинам сообщение не было принято. При принятии решения по таким жалобам суду следует иметь в виду, что сообщения о совершении уголовных правонарушений согласно требованиям части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 185</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК подлежат обязательному принятию, регистрации и рассмотрению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z36" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Постановление суда об отказе в принятии заявления об уголовном правонарушении, преследуемом в порядке частного обвинения, подлежит обжалованию в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 422</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК в вышестоящий суд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3017,493 +2999,511 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Судам при рассмотрении жалоб на решение органа уголовного преследования о передаче зарегистрированного заявления или сообщения об уголовном правонарушении по подследственности следует учитывать, что такая передача допускается только в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 186</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК. Решение о передаче зарегистрированного заявления или сообщения об уголовном правонарушении по подследственности по другим, не предусмотренным законом основаниям, подлежит признанию незаконным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 в редакции нормативного постановления Верховного Суда РК от 31.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); с изменением, внесенным нормативным постановлением Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">18. Исключен нормативным постановлением Верховного Суда РК от 31.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При рассмотрении жалобы на постановление о прерывании сроков досудебного расследования либо прекращении производства по уголовному делу суд, не давая оценки имеющимся в деле доказательствам, должен выяснить, проверены и учтены ли дознавателем, следователем, прокурором все обстоятельства, на которые указывает заявитель в жалобе, и могли ли эти обстоятельства повлиять на законность решения о прерывании сроков досудебного расследования или прекращении производства. При этом суд, не делая выводов о доказанности или недоказанности вины, о допустимости или недопустимости собранных доказательств, должен проверить, наличие либо отсутствие материально-правовых и процессуальных оснований для прекращения дела либо прерывания сроков досудебного расследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменениями, внесенными нормативным постановлением Верховного Суда РК от 31.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19-1. В соответствии с частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК к подсудности следственного судьи отнесено рассмотрение жалоб в порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК на решение прокурора, осуществляющего надзор за законностью оперативно-розыскной деятельности, досудебного расследования по уголовному делу, об отказе в удовлетворении жалобы на действия (бездействие) и решения органов уголовного преследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z88" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судам необходимо иметь в виду, что отказ вышестоящего прокурора в удовлетворении жалобы на указанное решение прокурора является предметом рассмотрения в порядке статьи 106 УПК в совокупности с доводами жалобы заявителя на действия (бездействие) и решения органа уголовного преследования, с которыми лицо несогласно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Нормативное постановление дополнено пунктом 19-1 в соответствии с нормативным постановлением Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...303 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. По результатам единоличного рассмотрения жалобы либо с участием соответствующих лиц и прокурора и исследования материалов судья принимает одно из решений, указанных в части восьмой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК, о чем выносит мотивированное постановление.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z43" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом если требование судьи о предоставлении материалов в связи с рассмотрением жалобы соответствующими органами не исполнено, судья рассматривает жалобу в их отсутствие, и если имеющиеся материалы не опровергают доводы жалобы, постановляет о ее удовлетворении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3522,90 +3522,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Если органом уголовного преследования при принятии решения о прекращении дела соблюдены требования закона, обжалованное постановление не может быть признано незаконным лишь по формальным основаниям (например, ввиду несообщения заинтересованным лицам о принятом решении, непризнания соответствующих лиц потерпевшими или гражданскими истцами либо неразъяснения указанным лицам их процессуальных прав и обязанностей). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z45" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтвержденные в судебном заседании существенные нарушения процессуальной формы принятых решений могут влечь признание незаконными процессуальных актов, если судом будет признано, что в результате этого ущемляются или иным образом умаляются права, свободы, законные интересы заявителя (например, включение в постановление о прекращении дела по реабилитирующим основаниям формулировок, ставящих под сомнение невиновность лица).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3641,687 +3641,401 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">22. Исключен нормативным постановлением Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Решение прокурора об отмене обжалованного решения, принятое после обращения заявителя с жалобой в суд, не препятствует рассмотрению жалобы по существу. Следственный судья в таких случаях принимает решение в соответствии с требованиями части восьмой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z89" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постановление прокурора, которым в ходе осуществления прокурорского надзора отменены постановления следователя или дознавателя о прекращении дела и другие, а также письменные указания прокурора, начальника следственного отдела, начальника органа дознания в связи с неполнотой выяснения всех обстоятельств дела либо ввиду несоблюдения иных требований закона, не могут признаваться незаконными, так как направлены на обеспечение законности предварительного следствия и дознания. Нарушения прав, свобод, законных интересов заявителя, допущенные при вынесении указанных постановлений, подлежат устранению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции нормативного постановления Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...446 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. В случаях, когда в судебном заседании будет установлено, что после обращения заявителя с жалобой к прокурору ответ от последнего им не получен и 15-суточный срок с момента ее подачи еще не истек либо когда заявитель пропустил указанный в части пятой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> УПК срок для обращения в суд, судья выносит постановление о возвращении жалобы без рассмотрения с указанием соответствующих оснований. Аналогичное постановление судья выносит и в тех случаях, когда жалоба подана на действие (бездействие) или решение соответствующих должностных лиц, прокурора, обжалование которых предусмотрено в ином порядке, либо когда к этому моменту дознание или предварительное следствие закончено и дело направлено в суд. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="34"/>
+        <w:t xml:space="preserve"> УПК срок для обращения в суд, при отсутствии ходатайства о его восстановлении, следственный судья выносит постановление о возвращении жалобы без рассмотрения с указанием соответствующих оснований. Аналогичное постановление судья выносит и в тех случаях, когда жалоба подана на действие (бездействие) или решение соответствующих должностных лиц, прокурора, обжалование которых предусмотрено в ином порядке, либо когда к этому моменту дознание или предварительное следствие закончено и дело направлено в суд. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z51" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Вынесение судом при рассмотрении жалоб в порядке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК иных постановлений, например, о передаче ее на рассмотрение другим органам или должностным лицам, законом не предусмотрено.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменением, внесенным нормативным постановлением Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Постановление суда, вынесенное по итогам рассмотрения жалобы, должно быть законным и обоснованным. Во вводной части постановления указывается: время и место вынесения; наименование суда, вынесшего постановление; председательствующий, секретарь судебного заседания, участники процесса, их представители, переводчик; фамилия, имя, отчество автора жалобы, наименование акта, подлежащего рассмотрению, указание органа, действие (бездействие), решения которого обжалованы. В описательно-мотивировочной части постановления должно быть четко указано, были ли нарушены при производстве обжалованного процессуального действия (бездействия), принятия решения нормы закона и какие именно, затрагивают ли эти нарушения личные права и законные интересы заявителя, а также какое решение должно быть принято судом по жалобе в целях устранения этих нарушений с приведением соответствующих мотивов. В резолютивной части постановления об удовлетворении жалобы, признании незаконным обжалуемого процессуального действия (бездействия), решения должно быть указано наименование обжалованного акта, кем, когда, в отношении кого или по какому поводу оно было совершено (не совершено) или вынесено, а также изложено решение о его отмене или указание, обязывающее соответствующее должностное лицо устранить допущенное нарушение прав и законных интересов гражданина или организации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z53" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">При вынесении постановления об удовлетворении жалобы с возложением на соответствующее должностное лицо либо прокурора обязанности устранить допущенные нарушения прав и законных интересов гражданина или организации, в постановлении должно быть четко указано, какие нарушения закона необходимо устранить. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4340,51 +4054,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Копия постановления суда после оглашения в тот же день должна быть вручена заявителю и прокурору, а если они в судебном заседании не участвовали, то должна быть направлена им при помощи доступных средств связи. Соблюдение срока, предусмотренного частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4399,71 +4113,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК для подачи заявителем, прокурором частной жалобы/ходатайства на постановление суда, санкции следственного судьи не связано со временем получения ими копии постановления, указанный срок исчисляется с момента его оглашения. При пропуске срока для обжалования постановления суда он может быть восстановлен в соответствии с правилами </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z56" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При поступлении частной жалобы/ходатайства следственный судья направляет их копии сторонам, а по истечении трех суток с момента оглашения постановления направляет дело в вышестоящий суд, о чем извещает заявителя и прокурора. Возражения на частные жалобу/протест стороны могут подать в письменном виде в вышестоящий суд либо устно изложить их при рассмотрении дела судьей этого суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4502,170 +4216,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Частные жалоба/ходатайство рассматриваются судьей областного или приравненного к нему суда единолично в закрытом судебном заседании в течение трех суток с момента поступления. В судебном заседании могут участвовать заявитель и прокурор, которые вправе дать пояснения по существу жалобы и принятого судом постановления, а также излагать свои возражения против жалобы/ходатайства противоположной стороны, однако их неявка не препятствует рассмотрению частных жалобы/ходатайства, а также не может расцениваться как отзыв жалобы, влечь оставление жалобы без рассмотрения или служить основанием для оставления жалобы без удовлетворения. Судья апелляционной инстанции в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 430</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК по ходатайству сторон или по собственной инициативе вправе истребовать дополнительные материалы, необходимые для разрешения поданной жалобы. При рассмотрении жалоб, протестов на постановления судов, помимо проверки доводов, приведенных в них, областным судам необходимо уделять должное внимание вопросам соблюдения прокурором, органами следствия, дознания требований закона, запрещающих произвольное ограничение прав и свобод граждан, а также обращать внимание на соблюдение судами требований закона при рассмотрении жалобы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z58" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По итогам рассмотрения частной жалобы/ходатайства судья областного или приравненного к нему суда в совещательной комнате выносит постановление, в котором должно быть указано об удовлетворении жалобы/ходатайства либо об отказе в их удовлетворении. При удовлетворении жалобы/ходатайства в постановлении одновременно должно быть указано об отмене обжалованного постановления следственного судьи и изложено новое решение по существу жалобы. Принятие не предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК решений, в частности, об отмене постановления следственного судьи с направлением дела для повторного рассмотрения жалобы в тот же суд, об изменении постановления следственного судьи, о передаче жалобы для рассмотрения иным органам или должностным лицам, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z59" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Постановление судьи областного суда вступает в законную силу немедленно по оглашении, является окончательным, исключает дальнейшее производство по рассмотрению данной жалобы заявителя в предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 106</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК порядке, а также в кассационном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4703,465 +4417,355 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. По вступлении в законную силу постановления, которым жалоба заявителя удовлетворена и постановлено об отмене обжалуемого процессуального действия (бездействия), решения либо возложена обязанность на соответствующее должностное лицо, прокурора устранить нарушение прав и законных интересов физического лица или организации, по распоряжению следственного судьи направляется для немедленного исполнения соответствующему органу, должностному лицу, прокурору, которые обязаны известить суд об исполнении постановления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в постановлении следует указать срок для извещения суда об исполнении судебного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z92" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае неисполнения вступившего в законную силу или подлежащего немедленному исполнению судебного акта следственного судьи, вынесенного по результатам рассмотрения жалобы в порядке </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, должностное лицо, на которого возложено устранение нарушений закона, подлежит привлечению к ответственности, предусмотренной законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции нормативного постановления Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...201 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. При установлении факта незаконности действий (бездействия) и (или) решений прокурора, органов уголовного преследования, повлекших незаконное ограничение или иные нарушения прав и свобод человека, охраняемых законом интересов организаций, следственный судья по итогам рассмотрения жалобы обязан в соответствии с частью шестой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК вынести частное постановление для решения вопроса об ответственности лиц, допустивших нарушения закона.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции нормативного постановления Верховного Суда РК от 22.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); с изменением, внесенным нормативным постановлением Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после официального опубликования с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="42"/>
+    <w:bookmarkStart w:name="z62" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции Республики Казахстан настоящее нормативное постановление включается в состав действующего права, а также является общеобязательным и вводится в действие со дня официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -5530,55 +5134,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>