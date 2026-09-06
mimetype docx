--- v0 (2025-10-02)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="11dd880" w14:textId="11dd880">
+    <w:p w14:paraId="08440c3" w14:textId="08440c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,156 +100,233 @@
         </w:rPr>
         <w:t>Об утверждении Правил учета реквизированного имущества, переданного для нужд обеспечения мероприятий по ликвидации чрезвычайных ситуаций природного и техногенного характера, а также при проведении спасательных и аварийно-восстановительных работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правительства Республики Казахстан от 6 октября 2011 года № 1145.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 46 Закона Республики Казахстан от 1 марта 2011 года "О государственном имуществе" Правительство Республики Казахстан </w:t>
+        <w:t xml:space="preserve"> статьи 46 Закона Республики Казахстан "О государственном имуществе" Правительство Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции постановления Правительства РК от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 683</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> учета реквизированного имущества, переданного для нужд обеспечения мероприятий по ликвидации чрезвычайных ситуаций природного и техногенного характера, а также при проведении спасательных и аварийно-восстановительных работ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящее постановление вводится в действие со дня первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -498,51 +575,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 октября 2011 года № 1145</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -575,430 +652,481 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>спасательных и аварийно-восстановительных работ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Правила учета реквизированного имущества, переданного для нужд обеспечения мероприятий по ликвидации последствий чрезвычайных ситуаций природного и техногенного характера, а также при проведении спасательных и аварийно-восстановительных работ, разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 Закона Республики Казахстан "О государственном имуществе" (далее – Закон).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции постановления Правительства РК от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 683</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Имущество физических и юридических лиц, реквизируемое и передаваемое для нужд обеспечения мероприятий по ликвидации последствий чрезвычайных ситуаций природного и техногенного характера, а также при проведении спасательных и аварийно-восстановительных работ, подлежит специальному учету в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 46 Закона Республики Казахстан от 1 марта 2011 года "О государственном имуществе" (далее - Закон).</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.  Учет имущества реквизированного у физических и юридических лиц, организуется в зонах возникновения и в период ликвидации последствий чрезвычайных ситуаций природного и техногенного характера, а также во время проведения спасательных и аварийно-восстановительных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Учет реквизированного имущества осуществляется государственным органом, осуществившим реквизицию при чрезвычайных ситуациях природного и техногенного характера, который обязан вести учет реквизированного имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок учета реквизированного имущества</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Учет реквизированного имущества осуществляется руководителями ликвидации чрезвычайных ситуаций, местных исполнительных органов, аварийно-спасательных служб, начальниками отряда (подразделения, экипажа) аварийно-спасательных служб или служб экстренной медицинской помощи, принявших решение о реквизиции имущества в течение всего периода использования и хранения имущества. Учет реквизированного имущества завершается после полного возврата имущества или возмещения его рыночной стоимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Общее руководство и координация действий руководителей ликвидации чрезвычайных ситуаций, местных исполнительных органов, аварийно-спасательных служб, начальников отряда (подразделения, экипажа) аварийно-спасательных служб или служб экстренной медицинской и психологической помощи по реквизиции имущества осуществляются уполномоченным органом в сфере гражданской защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции постановления Правительства РК от 02.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный орган в сфере гражданской защиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет место и хранение реквизируемого имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) распределяет реквизируемое имущество по местам проведения спасательных и других неотложных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создает базу учетных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции постановления Правительства РК от 02.04.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными постановлением Правительства РК от 02.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 173</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Учетные данные формируются на основании актов о реквизиции, составленных в соответствии с требованиями, установленными в статьях </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1033,667 +1161,667 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Руководители подразделений, проводящие аварийно-спасательные и восстановительные работы, а также должностные лица, осуществляющие реквизицию имущества, в течение суток после осуществления реквизиции имущества передают заполненные в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акты о реквизиции имущества и отчеты в уполномоченный орган в сфере гражданской защиты и местный исполнительный орган, осуществляющий учет реквизированного имущества.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции постановления Правительства РК от 02.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Государственное учреждение, осуществляющее учет реквизированного имущества:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...77 lines deleted...]
-      10. Государственное учреждение, осуществляющее учет реквизированного имущества:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принимает и регистрирует акты о реквизиции имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
-[...15 lines deleted...]
-      1) принимает и регистрирует акты о реквизиции имущества;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирует и комплектует учетные данные о реквизированном имуществе, в том числе в электронном виде в соответствии с пунктом 11 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
-[...15 lines deleted...]
-      2) формирует и комплектует учетные данные о реквизированном имуществе, в том числе в электронном виде в соответствии с пунктом 11 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает хранение материалов с учетными данными и по истечении срока хранения передает материалы в архив;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
-[...15 lines deleted...]
-      3) обеспечивает хранение материалов с учетными данными и по истечении срока хранения передает материалы в архив;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предоставляет сведения о реквизированном имуществе по запросу государственных органов, а также письменному обращению собственника или от его имени другому лицу на основании доверенности собственника, заверенной нотариально.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
-[...15 lines deleted...]
-      4) предоставляет сведения о реквизированном имуществе по запросу государственных органов, а также письменному обращению собственника или от его имени другому лицу на основании доверенности собственника, заверенной нотариально.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Учет реквизированного имущества ведется на бумажных носителях на государственном и русском языках. Допускается электронная форма ведения учета в случаях, если она исключает возможность изменения учетных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
-[...15 lines deleted...]
-      11. Учет реквизированного имущества ведется на бумажных носителях на государственном и русском языках. Допускается электронная форма ведения учета в случаях, если она исключает возможность изменения учетных данных.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Учет реквизированного имущества на бумажных носителях ведется в отдельных журналах, полистно пронумерованных, прошнурованных, опечатанных, заверенных подписью и печатью в установленном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
-[...15 lines deleted...]
-      12. Учет реквизированного имущества на бумажных носителях ведется в отдельных журналах, полистно пронумерованных, прошнурованных, опечатанных, заверенных подписью и печатью в установленном порядке.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Учетные данные о реквизированном имуществе должны содержать следующие сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
-[...15 lines deleted...]
-      13. Учетные данные о реквизированном имуществе должны содержать следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения о собственнике имущества и его местонахождении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
-[...15 lines deleted...]
-      1) сведения о собственнике имущества и его местонахождении;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) номер и дата решения руководителя ликвидации чрезвычайных ситуаций (местного исполнительного органа, аварийно-спасательных служб, отряда (подразделения, экипажа) аварийно-спасательных служб или служб экстренной медицинской помощи) о реквизиции имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
-[...15 lines deleted...]
-      2) номер и дата решения руководителя ликвидации чрезвычайных ситуаций (местного исполнительного органа, аварийно-спасательных служб, отряда (подразделения, экипажа) аварийно-спасательных служб или служб экстренной медицинской помощи) о реквизиции имущества;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наименование имущества, перечень имущества (опись);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
-[...15 lines deleted...]
-      3) наименование имущества, перечень имущества (опись);</w:t>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) описание и основные характеристики имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
-[...15 lines deleted...]
-      4) описание и основные характеристики имущества;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копии правоустанавливающих документов на имущество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
-[...15 lines deleted...]
-      5) копии правоустанавливающих документов на имущество;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рыночная стоимость, в тыс.тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
-[...15 lines deleted...]
-      6) рыночная стоимость, в тыс.тенге;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сведения о государственной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регистрации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> имущества;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дата и место изъятия имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
-[...15 lines deleted...]
-      8) дата и место изъятия имущества;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) фамилия, имя, отчество должностных лиц, осуществивших реквизицию (изъятие) имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
-[...15 lines deleted...]
-      9) фамилия, имя, отчество должностных лиц, осуществивших реквизицию (изъятие) имущества;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) дата и номер акта о реквизиции имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
-[...15 lines deleted...]
-      10) дата и номер акта о реквизиции имущества;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) полные сведения об отрядах (подразделениях, экипажах) аварийно-спасательных служб или иных организациях, которым было передано для использования реквизированное имущество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
-[...15 lines deleted...]
-      11) полные сведения об отрядах (подразделениях, экипажах) аварийно-спасательных служб или иных организациях, которым было передано для использования реквизированное имущество;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) дата возврата имущества или возмещения его (указывается выплаченная денежная сумма в тыс.тенге, или факт имущественного возмещения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
-[...15 lines deleted...]
-      12) дата возврата имущества или возмещения его (указывается выплаченная денежная сумма в тыс.тенге, или факт имущественного возмещения).</w:t>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К учетным данным прилагаются акты реквизиции имущества (оригинал), а также документы о возврате собственнику сохранившегося имущества, о денежном возмещении реквизированного имущества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Для реквизированного имущества, находящегося на хранении, организуется отдельный учет по месту нахождения (хранения) с регистрацией сведений об имуществе, предусмотренных пунктом 13 настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2019,31 +2147,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>