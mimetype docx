--- v2 (2026-03-11)
+++ v3 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed37c02" w14:textId="ed37c02">
+    <w:p w14:paraId="cb24ad8" w14:textId="cb24ad8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -17084,900 +17084,1564 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1165" w:id="676"/>
+    <w:bookmarkStart w:name="z2039" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      506-17) разрабатывает и утверждает план гражданской обороны Министерства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z2040" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      506-18) разрабатывает, утверждает и (или) согласовывает нормативы, нормативные технические документы и правила, ведет государственный отраслевой учет чрезвычайных ситуаций природного и техногенного характера и представляет эти данные в уполномоченный орган в сфере гражданской защиты; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z2041" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      506-19) руководит находящимися в ведении Министерства службами наблюдения, контроля обстановки и прогнозирования чрезвычайных ситуаций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z2042" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      506-20) организует научные исследования, пропаганду знаний, обучение населения и специалистов в сфере гражданской защиты; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-21) обеспечивает исполнение нормативных правовых актов Республики Казахстан в сфере гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 506-22), 506-23) в соответствии с постановлением Правительства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2044" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-24) вносит предложения в Правительство Республики Казахстан по объему и структуре расходов по формированию и хранению материальных ценностей мобилизационного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 506-25), 506-26), 506-27), 506-28), 506-29), 506-30) в соответствии с постановлением Правительства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2045" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      506-31) проводит мероприятия по предупреждению пожаров в подведомственных организациях; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z2046" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      506-32) осуществляет руководство отраслевыми подсистемами гражданской защиты; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z2047" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      506-33) создает запасы имущества гражданской обороны в подведомственных организациях и осуществляет внутренний контроль за их хранением, обновлением и поддержанием в готовности к применению; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z2048" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      506-34) разрабатывает и утверждает планы действий по ликвидации чрезвычайных ситуаций глобального и регионального масштабов по согласованию с уполномоченным органом в сфере гражданской защиты; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 506-35 действует до 01.01.2027 в соответствии с постановлением Правительства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 506-37) в соответствии с постановлением Правительства РК от 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-35) обеспечивает создание запасных (городских) и вспомогательных пунктов управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2050" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      506-36) по согласованию с уполномоченным органом в области государственного материального резерва вносит предложения в Правительство Республики Казахстан о заимствовании и разбронировании материальных ценностей государственного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1165" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       507) выдает документ об условиях переработки товаров на/вне таможенной территории и переработки для внутреннего потребления в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z1166" w:id="677"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z1166" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508) ведет реестр производителей органической продукции на основе данных, представляемых органами по подтверждению соответствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z1647" w:id="678"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z1647" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-1) предоставляет государственные гранты в пределах своей компетенции через оператора в сфере грантового финансирования неправительственных организаций и рассматривает отчет оператора о результатах реализации государственных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z1654" w:id="679"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z1654" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-1) разрабатывает и утверждает правила формирования, ведения и содержания рабочих коллекций патогенных и промышленных микроорганизмов, используемых в области карантина растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z1648" w:id="680"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z1648" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-2) осуществляет оценку эффективности государственных грантов с привлечением представителей гражданского общества в соответствии с правилами формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z1655" w:id="681"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z1655" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-2) участвует в реализации государственной политики в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z1649" w:id="682"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z1649" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       508-3) на основе рекомендаций Координационного совета по взаимодействию с неправительственными организациями при уполномоченном органе в сфере взаимодействия с неправительственными организациями формирует государственные гранты по направлениям и объемам финансирования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z1656" w:id="683"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z1656" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-3) информирует общественность о ситуациях, влекущих риски биологических угроз, в соответствии с законодательством Республики Казахстан о доступе к информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z1650" w:id="684"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z1650" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>508-4) проводит конкурсный отбор стратегических партнеров и заключает с ними договоры в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z1657" w:id="685"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z1657" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-4) предоставляет статистическую информацию и иную учетную и отчетную документацию (информацию) в области биологической безопасности в соответствии с правилами ведения учета, мониторинга и прогнозирования (моделирования) в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z1651" w:id="686"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z1651" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>508-5) осуществляет оценку исполнения стратегическими партнерами обязательств в соответствии с заключенными договорами и правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z1658" w:id="687"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z1658" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-5) согласовывает с уполномоченным органом в области биологической безопасности проекты нормативных правовых актов, нормативных технических документов, национальных и (или) межгосударственных стандартов, связанных с вопросами обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z59" w:id="688"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z59" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>508-6) ежегодно до 1 декабря представляет в уполномоченный орган в сфере взаимодействия с неправительственными организациями информацию о результатах государственного заказа на реализацию стратегического партнерства в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z1659" w:id="689"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z1659" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-6) разрабатывает и утверждает методики управления биологическими рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z1660" w:id="690"/>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z1660" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-7) осуществляет ведение реестров субъектов, осуществляющих обращение с патогенными биологическими агентами, потенциально опасных биологических объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z1661" w:id="691"/>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z1661" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-8) осуществляет ведение реестров патогенных биологических агентов I и II групп патогенности, специалистов, осуществляющих обращение с патогенными биологическими агентами I и II групп патогенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z1662" w:id="692"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z1662" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       508-9) осуществляет проведение профилактических мероприятий в области биологической безопасности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О биологической безопасности Республики Казахстан" и законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z1663" w:id="693"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z1663" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       508-10) осуществляет учет и мониторинг в области биологической безопасности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О биологической безопасности Республики Казахстан" и законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z1664" w:id="694"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z1664" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-11) осуществляет государственный контроль и надзор за соблюдением требований в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z1665" w:id="695"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z1665" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-12) осуществляет разработку и утверждение типовых программ профессиональной подготовки, переподготовки и повышения квалификации кадров в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z1666" w:id="696"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z1666" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-13) осуществляет разработку и утверждение типовой системы оплаты труда специалистов и вспомогательного персонала государственных предприятий на праве хозяйственного ведения, осуществляющих обращение (выполняющих вспомогательную функцию при осуществлении обращения) с патогенными биологическими агентами I и II групп патогенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z1667" w:id="697"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z1667" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-14) осуществляет организацию научных исследований в области биологической безопасности в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z1668" w:id="698"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z1668" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-15) осуществляет внешнюю оценку биологических рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z1669" w:id="699"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z1669" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-16) осуществляет учет и мониторинг коллекционной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z1670" w:id="700"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z1670" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-17) осуществляет разработку и утверждение правил осуществления и допуска к осуществлению референтных (референс-) исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z1671" w:id="701"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z1671" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-18) осуществляет обеспечение деятельности организаций, уполномоченных на формирование, ведение и содержание национальных коллекций патогенных и промышленных микроорганизмов, за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z1672" w:id="702"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z1672" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-19) государственный фитосанитарный контроль и надзор в отношении потенциально опасных биологических объектов, на которых осуществляется обращение с патогенными биологическими агентами, осуществляются с учетом особенностей, предусмотренных законодательством Республики Казахстан в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z1673" w:id="703"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z1673" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-20) государственный ветеринарно-санитарный контроль и надзор в отношении потенциально опасных биологических объектов, на которых осуществляется обращение с патогенными биологическими агентами, осуществляются с учетом особенностей, предусмотренных законодательством Республики Казахстан в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z1676" w:id="704"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z1676" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-21) осуществляет субсидирование купонного вознаграждения по облигациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z1677" w:id="705"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z1677" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-22) разрабатывает и утверждает правила проведения индексной оценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z1678" w:id="706"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z1678" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-23) разрабатывает и утверждает правила проведения молекулярной генетической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z1679" w:id="707"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z1679" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-24) разрабатывает и утверждает квалификационные требования к специализированным лабораториям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z1680" w:id="708"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z1680" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-25) разрабатывает и утверждает правила проведения оценки племенных животных-производителей по качеству потомства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z1681" w:id="709"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z1681" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-26) разрабатывает и утверждает правила проведения оценки (испытаний) племенных животных по собственной продуктивности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z1682" w:id="710"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z1682" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-27) разрабатывает и утверждает правила проведения геномной оценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z1683" w:id="711"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z1683" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-28) разрабатывает и утверждает типовые программы курсов обучения бонитера (классификатора), техника-осеменатора и специалиста по трансплантации (пересадке) эмбрионов, объем их часов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z1689" w:id="712"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z1689" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-29) разрабатывает и утверждает типовые программы курсов повышения квалификации бонитера (классификатора), техника-осеменатора и специалиста по трансплантации (пересадке) эмбрионов, объем их часов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z1686" w:id="713"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z1686" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-30) организует доступ к генетическим ресурсам и совместному использованию выгод в области генетических ресурсов сельскохозяйственных животных и растений, а также к традиционным знаниям, связанным с генетическими ресурсами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z1687" w:id="714"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z1687" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-31) осуществляет мониторинг использования генетических ресурсов в пределах своей компетенции и традиционных знаний, связанных с генетическими ресурсами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkEnd w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-32) выдает обоснованное заключение для доступа к генетическим ресурсам сельскохозяйственных животных и растений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -18024,190 +18688,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1819" w:id="715"/>
+    <w:bookmarkStart w:name="z1819" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-34) разрабатывает перечень редких и находящихся под угрозой исчезновения видов рыб и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z1820" w:id="716"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z1820" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-35) разрабатывает и утверждает нормативные правовые акты в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z1821" w:id="717"/>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z1821" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-36) разрабатывает и утверждает правила регулирования численности рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z1822" w:id="718"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z1822" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-37) вносит в Правительство Республики Казахстан предложения по изъятию редких и находящихся под угрозой исчезновения видов рыб и других водных животных, их частей или дериватов и утверждению объемов их изъятия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z1823" w:id="719"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z1823" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-38) разрабатывает и утверждает правила присвоения почетных званий, нагрудных знаков и почетных грамот в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z1824" w:id="720"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z1824" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-39) разрабатывает и утверждает правила проведения работ по зарыблению водоемов, рыбохозяйственной мелиорации водных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z1825" w:id="721"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z1825" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-40) разрабатывает и утверждает правила проведения конкурса по закреплению рыбохозяйственных водоемов и (или) участков и квалификационные требования, предъявляемые к участникам конкурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkEnd w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18236,70 +18900,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1827" w:id="722"/>
+    <w:bookmarkStart w:name="z1827" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-42) разрабатывает и утверждает правила ихтиологических наблюдений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkEnd w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18382,210 +19046,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1830" w:id="723"/>
+    <w:bookmarkStart w:name="z1830" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-45) разрабатывает и утверждает правила использования рыб и других водных животных, кроме редких и находящихся под угрозой исчезновения, в целях предотвращения эпизоотии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z1831" w:id="724"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z1831" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-46) разрабатывает и утверждает правила мониторинга рыб и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z1832" w:id="725"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z1832" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-47) разрабатывает и утверждает правила перевода рыбохозяйственных водоемов и (или) участков, закрепленных для ведения рыболовства, в рыбохозяйственные водоемы и (или) участки для ведения рыбоводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z1833" w:id="726"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z1833" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-48) выдает лицензию на экспорт с таможенной территории Евразийского экономического союза диких живых животных (рыб и других водных животных), в том числе редких и находящихся под угрозой исчезновения, включенных в Единый перечень товаров, к которым применяются запреты или ограничения на ввоз или вывоз государствами – членами Евразийского экономического союза в торговле с третьими странами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z1834" w:id="727"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z1834" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-49) разрабатывает и утверждает нормативы промыслового усилия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z1835" w:id="728"/>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z1835" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-50) разрабатывает правила применения специальных средств и служебного оружия государственными инспекторами по охране рыбных ресурсов и других водных животных и инспекторами специализированных организаций по охране рыбных ресурсов и других водных животных, а также применения служебного оружия егерями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z1836" w:id="729"/>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z1836" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-51) разрабатывает и утверждает правила выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов рыб и других водных животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z1837" w:id="730"/>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z1837" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-52) разрабатывает и утверждает нормы и нормативы в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkEnd w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18614,290 +19278,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1839" w:id="731"/>
+    <w:bookmarkStart w:name="z1839" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-54) разрабатывает и утверждает форму нагрудного знака егеря и специальной одежды со знаками различия субъектов рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z1840" w:id="732"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z1840" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-55) разрабатывает и утверждает перечень должностных лиц ведомства уполномоченного органа и его территориальных подразделений, осуществляющих государственный контроль и надзор в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных, а также работников государственных учреждений и организаций, осуществляющих непосредственную охрану рыбных ресурсов и других водных животных, имеющих право на ношение форменной одежды со знаками различия (без погон);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z1841" w:id="733"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z1841" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-56) разрабатывает и утверждает типовое положение об егерской службе субъектов рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z1842" w:id="734"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z1842" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-57) разрабатывает и утверждает типовую форму путевки, а также порядок ее выдачи субъектам рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z1843" w:id="735"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z1843" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       508-58) определяет перечни видов рыб и других водных животных, отнесенных к категориям, предусмотренным подпунктами 4), 5) и 6) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об охране, воспроизводстве и использовании животного мира", и переводит их из одной категории в другую, за исключением отнесения к категории редких и находящихся под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z1844" w:id="736"/>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z1844" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-59) разрабатывает и утверждает правила интродукции, реинтродукции и гибридизации рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z1845" w:id="737"/>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z1845" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-60) разрабатывает и утверждает перечень дериватов рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z1846" w:id="738"/>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z1846" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-61) разрабатывает и утверждает правила аккредитации республиканских ассоциаций общественных объединений рыболовов и субъектов рыбного хозяйства, проводит их аккредитацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z1847" w:id="739"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z1847" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-62) разрабатывает и утверждает лимиты изъятия рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z1848" w:id="740"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z1848" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-63) разрабатывает и утверждает правила распределения квот изъятия объектов рыболовства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z1849" w:id="741"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z1849" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-64) разрабатывает и утверждает перечень рыбохозяйственных водоемов международного и республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkEnd w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18926,930 +19590,930 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1851" w:id="742"/>
+    <w:bookmarkStart w:name="z1851" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-66) разрабатывает и утверждает нормы отходов, потерь и расходов сырья при переработке продукции осетровых видов рыб субъектом государственной монополии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z1852" w:id="743"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z1852" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-67) разрабатывает и утверждает нормы оснащенности материально-техническими средствами территориальных подразделений ведомства уполномоченного органа, местных исполнительных органов, осуществляющих деятельность в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных, и специализированных организаций по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z1853" w:id="744"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z1853" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-68) разрабатывает и утверждает правила рыболовства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z1854" w:id="745"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z1854" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-69) разрабатывает и утверждает правила ведения рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z1855" w:id="746"/>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z1855" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-70) разрабатывает и утверждает размеры возмещения вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z1856" w:id="747"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z1856" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-71) разрабатывает и утверждает правила реализации осетровых видов рыб, изъятых из естественной среды обитания, и их икры государственным предприятием, являющимся субъектом государственной монополии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z1857" w:id="748"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z1857" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-72) разрабатывает и утверждает правила выдачи разрешений на пользование рыбными ресурсами и другими водными животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z1858" w:id="749"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z1858" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-73) разрабатывает и утверждает положение о государственной охране рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z1859" w:id="750"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z1859" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-74) разрабатывает и утверждает правила установления ограничений и запретов на пользование рыбными ресурсами и другими водными животными, их частями и дериватами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z1860" w:id="751"/>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z1860" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-75) разрабатывает и утверждает правила ведения государственного учета, кадастра и мониторинга рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z1861" w:id="752"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z1861" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-76) разрабатывает и утверждает перечень ценных видов рыб и других водных животных, являющихся объектами рыболовства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z1862" w:id="753"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z1862" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-77) разрабатывает и утверждает правила содержания, разведения в неволе и полувольных условиях редких и находящихся под угрозой исчезновения видов рыб и других водных животных, в том числе подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z1863" w:id="754"/>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z1863" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-78) разрабатывает и утверждает порядок подготовки биологического обоснования на пользование рыбными ресурсами и другими водными животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z1864" w:id="755"/>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z1864" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-79) разрабатывает и утверждает формы актов государственного инспектора по охране рыбных ресурсов и других водных животных, порядок их составления и выдачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z1865" w:id="756"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z1865" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-80) разрабатывает и утверждает образцы форменной одежды со знаками различия (без погон), порядок ношения и нормы обеспечения ею должностных лиц ведомства уполномоченного органа и его территориальных подразделений, осуществляющих государственный контроль и надзор в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных, а также работников государственных учреждений и организаций, осуществляющих непосредственную охрану рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z1866" w:id="757"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z1866" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-81) разрабатывает и утверждает методики определения ставок плат за пользование рыбными ресурсами и другими водными животными и размеров возмещения вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных, а также исчисления размера компенсации вреда, наносимого и нанесенного рыбным ресурсам и другим водным животным, в том числе и неизбежного, в результате хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z1867" w:id="758"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z1867" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-82) разрабатывает и утверждает форму и порядок выдачи удостоверений рыбака и егеря;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z1868" w:id="759"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z1868" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-83) разрабатывает и утверждает типовую форму договора на ведение рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z1869" w:id="760"/>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z1869" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-84) разрабатывает и утверждает типовую форму плана развития субъектов рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z1870" w:id="761"/>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z1870" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-85) разрабатывает и утверждает требования к рыбозащитным устройствам водозаборных и сбросных сооружений, согласовывает их установку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z1871" w:id="762"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z1871" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-86) разрабатывает и утверждает план зарыбления рыбохозяйственных водоемов на основании рекомендаций научной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z1872" w:id="763"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z1872" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-87) разрабатывает и утверждает порядок движения водного транспорта в запретный для рыболовства нерестовый период, а также в запретных для рыболовства водоемах и (или) участках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z1873" w:id="764"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z1873" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-88) разрабатывает и утверждает порядок маркирования икры осетровых видов рыб для торговли на внутреннем и внешнем рынках, форму марки для торговли икрой осетровых видов рыб на внешнем рынке и осуществляет выдачу марки для торговли ею на внутреннем рынке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z1874" w:id="765"/>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z1874" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-89) разрабатывает и утверждает образцы аншлагов границ рыбохозяйственных водоемов и (или) участков, а также запретные для рыболовства сроки и места, форму журнала учета лова рыбных ресурсов и других водных животных (промысловый журнал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z1875" w:id="766"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z1875" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-90) осуществляет прием уведомлений о начале или прекращении осуществления деятельности по искусственному разведению животных (рыб и других водных животных), виды которых включены в приложения I и II Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z1876" w:id="767"/>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z1876" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-91) разрабатывает и утверждает форму справки о происхождении вылова;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z1877" w:id="768"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z1877" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-92) устанавливает по согласованию с антимонопольным органом цены на товары (работы, услуги), производимые и (или) реализуемые субъектами государственной монополии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z1878" w:id="769"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z1878" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-93) разрабатывает и утверждает в пределах своей компетенции нормативные правовые акты, предусмотренные пунктом 1 статьи 143 Предпринимательского кодекса Республики Казахстан, а также графики проведения проверок, проводимых на соответствие квалификационным или разрешительным требованиям по выданным разрешениям, требованиям по направленным уведомлениям в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях", и полугодовые списки профилактического контроля с посещением субъекта (объекта) контроля и надзора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z1879" w:id="770"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z1879" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-94) рассматривает дела об административных правонарушениях в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z1880" w:id="771"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z1880" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-95) осуществляет выдачу разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов рыб и других водных животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z1881" w:id="772"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z1881" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-96) осуществляет и (или) организует лов с целью интродукции, реинтродукции и гибридизации, лов в воспроизводственных целях, лов в замороопасных водоемах и (или) участках, а также осуществляет контрольный лов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z1882" w:id="773"/>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z1882" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-97) выдает разрешения на производство интродукции, реинтродукции, гибридизации рыб и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z1883" w:id="774"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z1883" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-98) организует и (или) обеспечивает проведение научных исследований и проектно-изыскательских работ в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных на рыбохозяйственных водоемах, расположенных в двух и более областях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z1884" w:id="775"/>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z1884" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-99) организует ведение государственного учета, кадастра и мониторинга рыб и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z1885" w:id="776"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z1885" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-100) на основании научных рекомендаций принимает решение о мелиоративном лове рыб в случаях возникновения угрозы замора, который неизбежно приведет к гибели рыб и невозможности устранения такой угрозы, путем проведения текущей рыбохозяйственной мелиорации водных объектов или их частей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z1886" w:id="777"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z1886" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-101) осуществляет осмотр водозаборных и сбросных сооружений на наличие рыбозащитных устройств и их соответствие установленным требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z1887" w:id="778"/>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z1887" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-102) осуществляет государственный контроль за соблюдением порядка осуществления интродукции, реинтродукции и гибридизации рыб и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z1888" w:id="779"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z1888" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-103) проверяет деятельность пользователей рыбными ресурсами в целях определения соблюдения требований законодательства Республики Казахстан в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z1889" w:id="780"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z1889" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-104) осуществляет государственный контроль и надзор в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z1890" w:id="781"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z1890" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-105) осуществляет контроль за соблюдением правил ведения рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z1891" w:id="782"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z1891" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-106) осуществляет контроль за соблюдением правил рыболовства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z1892" w:id="783"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z1892" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-107) осуществляет контроль за соблюдением норм и нормативов в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z1893" w:id="784"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z1893" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-108) осуществляет контроль и надзор за выполнением мероприятий по охране, воспроизводству и использованию рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z1894" w:id="785"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z1894" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-109) осуществляет контроль и надзор за соблюдением установленных ограничений и запретов на пользование рыбными ресурсами и другими водными животными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkEnd w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19878,51 +20542,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1896" w:id="786"/>
+    <w:bookmarkStart w:name="z1896" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       508-111) согласовывает технико-экономическое обоснование и проектно-сметную документацию, разрабатываемые субъектами, осуществляющими хозяйственную и иную деятельность, указанную в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19937,899 +20601,899 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "Об охране, воспроизводстве и использовании животного мира" в части рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z1897" w:id="787"/>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z1897" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-112) выдает заключение (разрешительный документ) на вывоз с таможенной территории Евразийского экономического союза диких живых животных (рыб и других водных животных), в том числе редких и находящихся под угрозой исчезновения, включенных в Единый перечень товаров, к которым применяются запреты или ограничения на ввоз или вывоз государствами – членами Евразийского экономического союза в торговле с третьими странами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z1898" w:id="788"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z1898" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-113) организует и обеспечивает воспроизводство и государственный учет рыбных ресурсов и других водных животных в резервном фонде рыбохозяйственных водоемов и (или) участков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z1899" w:id="789"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z1899" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-114) согласовывает движение всех видов водного транспорта с включенными двигателями в запретный для рыболовства период на рыбохозяйственных водоемах и (или) участках, а также в местах, запретных для рыболовства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z1900" w:id="790"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z1900" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-115) принимает решение о введении ограничений и запретов на пользование рыбными ресурсами и другими водными животными, их частями и дериватами, устанавливает места и сроки их пользования на основании биологического обоснования, выданного соответствующими научными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z1901" w:id="791"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z1901" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-116) проводит конкурс по закреплению рыбохозяйственных водоемов и (или) участков международного, республиканского и местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z1902" w:id="792"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z1902" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-117) осуществляет государственный контроль и надзор за местными исполнительными органами в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z1903" w:id="793"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z1903" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-118) принимает решение о переносе срока запрета на изъятие объектов рыбных ресурсов и других водных животных на пятнадцать календарных дней в ту или иную сторону в зависимости от природно-климатических условий без изменения общей продолжительности запрета по рекомендации аккредитованных научных организаций в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z1904" w:id="794"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z1904" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-119) выдает разрешение на пользование рыбными ресурсами и другими водными животными в целях лова водных биологических ресурсов в рыболовной зоне и общем водном пространстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z1905" w:id="795"/>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z1905" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-120) вносит предложения в уполномоченный орган в области особо охраняемых природных территорий по созданию и расширению особо охраняемых природных территорий республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z1921" w:id="796"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z1921" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-121) осуществляет прямое субсидирование ставок вознаграждения финансовых институтов при кредитовании и лизинге субъектов агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkEnd w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-122) разрабатывает и утверждает правила возмещения ущерба, причиненного физическим и юридическим лицам в результате чрезвычайной ситуации природного характера, в сфере сельского хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-123) подготавливает и предъявляет иск в суд по вопросам охраны, воспроизводства и использования рыб и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1925" w:id="797"/>
+    <w:bookmarkStart w:name="z1925" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-124) разрабатывает и утверждает правила субсидирования переработки рыбной продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z1945" w:id="798"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z1945" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-125) разрабатывает и утверждает правила субсидирования ставок вознаграждения при кредитовании, а также лизинге на приобретение техники и технологического оборудования в области аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z1946" w:id="799"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z1946" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-126) разрабатывает и утверждает правила закрепления рыбохозяйственных водоемов и (или) участков в целях реализации инвестиционных проектов в сфере рыбного хозяйства и квалификационные требования к инвестору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z1926" w:id="800"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z1926" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-127) принимает решения по закреплению и (или) продлению сроков закрепления рыбохозяйственных водоемов и (или) участков международного, республиканского и местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkEnd w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-128) принимает решения по переводу рыбохозяйственных водоемов и (или) участков, закрепленных для ведения рыболовства, в рыбохозяйственные водоемы и (или) участки для ведения рыбоводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1928" w:id="801"/>
+    <w:bookmarkStart w:name="z1928" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-129) принимает решения о закреплении рыбохозяйственных водоемов и (или) участков для реализации инвестиционных проектов в сфере рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z1929" w:id="802"/>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z1929" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-130) определяет перечень требований, нарушение которых влечет применение мер оперативного реагирования, а также определяет в отношении конкретных нарушений требований конкретный вид меры оперативного реагирования с указанием срока действия данной меры (при необходимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z1998" w:id="803"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z1998" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В перечень требований, нарушение которых влечет применение мер оперативного реагирования, включаются требования, являющиеся предметом государственного контроля в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z1930" w:id="804"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z1930" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-131) разрабатывает и утверждает порядок проведения расследования в области:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z1931" w:id="805"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z1931" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       карантина растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z1932" w:id="806"/>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z1932" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защиты растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z1933" w:id="807"/>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z1933" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеринарии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z1934" w:id="808"/>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z1934" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-132) разрабатывает и утверждает полугодовые планы проведения периодических проверок в области охраны, воспроизводства и использования рыбных ресурсов и других водных животных за деятельностью местных исполнительных органов областей, городов республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z1935" w:id="809"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z1935" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-133) разрабатывает и утверждает форму постановления о применении мер оперативного реагирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkEnd w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-134) разрабатывает и утверждает типовые нормы и нормативы по труду организаций по согласованию с уполномоченным государственным органом по труду;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-135) согласовывает перечень должностей и организаций, которым предоставлено право отпускать гражданам лекарственные препараты, содержащие наркотические средства, психотропные вещества и прекурсоры, определяемый государственным органом в сфере обращения лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1979" w:id="810"/>
+    <w:bookmarkStart w:name="z1979" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-135) подготавливает и представляет в уполномоченный орган в области особо охраняемых природных территорий предложения по перечню объектов государственного природно-заповедного фонда, развитию системы особо охраняемых природных территорий и экологических сетей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z1980" w:id="811"/>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z1980" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-136) разрабатывает и утверждает по согласованию с уполномоченным органом в области особо охраняемых природных территорий паспорта особо охраняемых природных территорий, находящихся в ведении, осуществляет регистрацию (перерегистрацию) паспортов в уполномоченном органе в области особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z1981" w:id="812"/>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z1981" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-137) организует в порядке, установленном законодательством Республики Казахстан, разработку проектов естественно-научных и технико-экономических обоснований по созданию и расширению находящихся в ведении особо охраняемых природных территорий с обеспечением проведения государственной экологической экспертизы и последующим внесением этих обоснований на утверждение уполномоченного органа в области особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z1982" w:id="813"/>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z1982" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-138) организует разработку и утверждает по согласованию с уполномоченным органом в области особо охраняемых природных территорий планы управления особо охраняемыми природными территориями, находящимися в ведении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z1983" w:id="814"/>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z1983" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-139) осуществляет руководство особо охраняемыми природными территориями, находящимися в ведении, обеспечивает проведение их охраны, защиты и восстановления, а также научных исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z1984" w:id="815"/>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z1984" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-140) участвует в ведении государственного кадастра особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z1985" w:id="816"/>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z1985" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-141) вносит предложения уполномоченному органу в области особо охраняемых природных территорий о присвоении научным природным объектам статуса "Научный природный объект – национальное достояние";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkEnd w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-142) обеспечивает свободный доступ к открытой информации в области особо охраняемых природных территорий и объектов государственного природно-заповедного фонда, находящихся в ведении, в соответствии с Законом Республики Казахстан "О доступе к информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1993" w:id="817"/>
+    <w:bookmarkStart w:name="z1993" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-143) участвует в формировании государственной политики и принимает меры по противодействию теневой экономике в сфере сельского хозяйства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z1994" w:id="818"/>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z1994" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-144) в пределах своей компетенции участвует в разработке условий производства, производственных и технологических операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z2000" w:id="819"/>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z2000" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-145) разрабатывает и утверждает нормативные правовые акты Республики Казахстан в области аквакультуры в соответствии с целями и задачами Закона Республики Казахстан "Об аквакультуре" и законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z2001" w:id="820"/>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z2001" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-146) разрабатывает и утверждает правила проведения оценки состояния развития аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z2002" w:id="821"/>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z2002" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-147) организует проведение оценки состояния развития аквакультуры за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z2003" w:id="822"/>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z2003" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-148) осуществляет государственный контроль в области аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkEnd w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20882,430 +21546,430 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2004" w:id="823"/>
+    <w:bookmarkStart w:name="z2004" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-151) разрабатывает и утверждает правила ведения реестра субъектов аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z2005" w:id="824"/>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z2005" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-152) ведет реестр субъектов аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z2006" w:id="825"/>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z2006" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-153) проводит мониторинг исполнения условий договоров на осуществление озерно-товарной и (или) садковой хозяйственной деятельности и плана развития субъекта аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z2007" w:id="826"/>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z2007" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-154) разрабатывает и утверждает правила паспортизации рыбохозяйственных водоемов и (или) участков для осуществления озерно-товарной и (или) садковой хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z2008" w:id="827"/>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z2008" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-155) разрабатывает и утверждает правила разработки рыбоводно-биологического обоснования в области аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z2009" w:id="828"/>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z2009" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-156) разрабатывает и утверждает типовую форму договоров на осуществление озерно-товарной и (или) садковой хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z2010" w:id="829"/>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z2010" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-157) разрабатывает и утверждает типовую форму договоров на осуществление садковой хозяйственной деятельности на участках рыбохозяйственных водоемов международного и (или) республиканского значения для реализации проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z2011" w:id="830"/>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z2011" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-158) разрабатывает и утверждает типовую форму плана развития субъектов аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z2012" w:id="831"/>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z2012" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-159) разрабатывает и утверждает правила закрепления участков рыбохозяйственных водоемов международного и (или) республиканского значения для осуществления садковой хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z2013" w:id="832"/>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z2013" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-160) разрабатывает и утверждает правила субсидирования стоимости услуг по подаче воды в области аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z2014" w:id="833"/>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z2014" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-161) разрабатывает и утверждает перечень рыбохозяйственных водоемов и (или) участков международного и республиканского значения для осуществления озерно-товарной и (или) садковой хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z2015" w:id="834"/>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z2015" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-162) разрабатывает и утверждает правила оказания помощи для предотвращения угрозы массовой гибели рыб и других водных животных, а также ликвидации последствий замора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z2016" w:id="835"/>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z2016" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-163) разрабатывает и утверждает по согласованию с уполномоченным органом в области государственной статистики формы, предназначенные для сбора административных данных в области аквакультуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z2017" w:id="836"/>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z2017" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-164) разрабатывает и утверждает правила проведения конкурса по закреплению рыбохозяйственных водоемов и (или) участков для ведения озерно-товарной и (или) садковой хозяйственной деятельности и квалификационные требования, предъявляемые к участникам конкурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z2018" w:id="837"/>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z2018" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-165) разрабатывает и утверждает правила выполнения компенсации потери биоразнообразия рыбных ресурсов и других водных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z2019" w:id="838"/>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z2019" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-166) разрабатывает и утверждает правила использования диких животных (рыбные ресурсы и другие водные животные) в целях получения продуктов их жизнедеятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z2020" w:id="839"/>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z2020" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-167) разрабатывает и утверждает правила расследования случаев гибели животных (рыбные ресурсы и другие водные животные), отнесенных к редким и находящимся под угрозой исчезновения видам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z2021" w:id="840"/>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z2021" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       508-168) разрабатывает и утверждает перечень разрешенных к применению промысловых и непромысловых видов орудий и способов рыболовства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z1167" w:id="841"/>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z1167" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       509) осуществляет иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkEnd w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21904,602 +22568,602 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1168" w:id="842"/>
+    <w:bookmarkStart w:name="z1168" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z1169" w:id="843"/>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z1169" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Министерства осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="843"/>
-    <w:bookmarkStart w:name="z1170" w:id="844"/>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z1170" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Министерства назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="844"/>
-    <w:bookmarkStart w:name="z1171" w:id="845"/>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z1171" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Министерства имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="845"/>
-    <w:bookmarkStart w:name="z1172" w:id="846"/>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z1172" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя Министерства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="846"/>
-    <w:bookmarkStart w:name="z1173" w:id="847"/>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z1173" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вырабатывает предложения по формированию государственной политики в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="847"/>
-    <w:bookmarkStart w:name="z1174" w:id="848"/>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z1174" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяет обязанности и полномочия своих заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="848"/>
-    <w:bookmarkStart w:name="z1175" w:id="849"/>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z1175" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определяет компетенцию и порядок взаимодействия ведомств с иными государственными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="849"/>
-    <w:bookmarkStart w:name="z1176" w:id="850"/>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z1176" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отменяет или приостанавливает полностью или в части действие актов ведомств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="850"/>
-    <w:bookmarkStart w:name="z1177" w:id="851"/>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z1177" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) подписывает приказы Министра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="851"/>
-    <w:bookmarkStart w:name="z1178" w:id="852"/>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z1178" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет Министерство в Парламенте Республики Казахстан, государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z1179" w:id="853"/>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z1179" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) согласовывает и визирует проекты нормативных правовых актов, поступивших на согласование в Министерство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="853"/>
-    <w:bookmarkStart w:name="z1180" w:id="854"/>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z1180" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает меры, направленные на противодействие коррупции в Министерстве, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="854"/>
-    <w:bookmarkStart w:name="z1181" w:id="855"/>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z1181" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) образовывает и утверждает состав Общественного совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="855"/>
-    <w:bookmarkStart w:name="z1182" w:id="856"/>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z1182" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) утверждает состав рабочей группы по формированию Общественного совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="856"/>
-    <w:bookmarkStart w:name="z1183" w:id="857"/>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z1183" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет иные полномочия в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="857"/>
-    <w:bookmarkStart w:name="z1184" w:id="858"/>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z1184" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Министерства в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="858"/>
-    <w:bookmarkStart w:name="z1185" w:id="859"/>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z1185" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="859"/>
-    <w:bookmarkStart w:name="z1186" w:id="860"/>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z1186" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Аппарат Министерства возглавляется руководителем аппарата, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="860"/>
-    <w:bookmarkStart w:name="z1187" w:id="861"/>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z1187" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="861"/>
-    <w:bookmarkStart w:name="z1188" w:id="862"/>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z1188" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z1189" w:id="863"/>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z1189" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="863"/>
-    <w:bookmarkStart w:name="z1190" w:id="864"/>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z1190" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство от имени Республики Казахстан самостоятельно осуществляет права владения, пользования и распоряжения закрепленным за ним имуществом, находящимся на его балансе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="864"/>
-    <w:bookmarkStart w:name="z1191" w:id="865"/>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z1191" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="865"/>
-    <w:bookmarkStart w:name="z1192" w:id="866"/>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z1192" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="866"/>
-    <w:bookmarkStart w:name="z1193" w:id="867"/>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z1193" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="867"/>
-    <w:bookmarkStart w:name="z1194" w:id="868"/>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z1194" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z1195" w:id="869"/>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z1195" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Министерства и его ведомств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkEnd w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 25.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22534,328 +23198,328 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 05.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1196" w:id="870"/>
+    <w:bookmarkStart w:name="z1196" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное предприятие на праве хозяйственного ведения "Фитосанитария" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="870"/>
-    <w:bookmarkStart w:name="z1197" w:id="871"/>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z1197" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканская ветеринарная лаборатория" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="871"/>
-    <w:bookmarkStart w:name="z1198" w:id="872"/>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z1198" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный референтный центр по ветеринарии" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z1199" w:id="873"/>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z1199" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное предприятие на праве хозяйственного ведения "Государственный институт сельскохозяйственных аэрофотогеодезических изысканий (ГИСХАГИ)" Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z1731" w:id="874"/>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z1731" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Республиканское государственное предприятие на праве хозяйственного ведения "Государственный институт проведения работ по обследованию земель" Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="874"/>
-    <w:bookmarkStart w:name="z1906" w:id="875"/>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z1906" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2. Республиканское государственное казенное предприятие "Петропавловский рыбопитомник" Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z1907" w:id="876"/>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z1907" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3. Республиканское государственное казенное предприятие "Камышлыбашский рыбопитомник" Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z1908" w:id="877"/>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z1908" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-4. Республиканское государственное казенное предприятие "Атырауский осетровый рыбоводный завод" Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z1200" w:id="878"/>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z1200" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Акционерное общество "Казагрэкс".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z1201" w:id="879"/>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z1201" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Некоммерческое акционерное общество "Национальный аграрный научно-образовательный центр".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z1202" w:id="880"/>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z1202" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Акционерное общество "Национальная компания "Продовольственная контрактная корпорация".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z1674" w:id="881"/>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z1674" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Товарищество с ограниченной ответственностью "Аналитический центр экономической политики в агропромышленном комплексе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z1909" w:id="882"/>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z1909" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Товарищество с ограниченной ответственностью "Научно-производственный центр рыбного хозяйства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z1203" w:id="883"/>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z1203" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень территориальных органов, находящихся в ведении Министерства и территориальных подразделений его ведомств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkEnd w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22930,1610 +23594,1610 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 29.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 286</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1204" w:id="884"/>
+    <w:bookmarkStart w:name="z1204" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Акмолинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z1205" w:id="885"/>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z1205" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Аккольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z1206" w:id="886"/>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z1206" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Аршалынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z1207" w:id="887"/>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z1207" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Астраханская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z1208" w:id="888"/>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z1208" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Атбасарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z1209" w:id="889"/>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z1209" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Буландинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z1210" w:id="890"/>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z1210" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Егиндыкольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z1211" w:id="891"/>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z1211" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Государственное учреждение "Ерейментауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z1212" w:id="892"/>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z1212" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственное учреждение "Есильская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z1213" w:id="893"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z1213" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Государственное учреждение "Жаксынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z1214" w:id="894"/>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z1214" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Государственное учреждение "Жаркаинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z1215" w:id="895"/>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z1215" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственное учреждение "Коргалжинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z1216" w:id="896"/>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z1216" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Государственное учреждение "Сандыктауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z1217" w:id="897"/>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z1217" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Государственное учреждение "Целиноградская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z1218" w:id="898"/>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z1218" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Государственное учреждение "Шортандинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z1219" w:id="899"/>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z1219" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Государственное учреждение "Территориальная инспекция района Биржан сал Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="899"/>
-    <w:bookmarkStart w:name="z1220" w:id="900"/>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z1220" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Государственное учреждение "Зерендинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z1221" w:id="901"/>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z1221" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Государственное учреждение "Бурабайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z1222" w:id="902"/>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z1222" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Государственное учреждение "Кокшетауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z1223" w:id="903"/>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z1223" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Государственное учреждение "Актюбинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z1224" w:id="904"/>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z1224" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственное учреждение "Айтекебийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z1225" w:id="905"/>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z1225" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Государственное учреждение "Алгинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z1226" w:id="906"/>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z1226" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственное учреждение "Байганинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z1227" w:id="907"/>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z1227" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Государственное учреждение "Иргизская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z1228" w:id="908"/>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z1228" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Государственное учреждение "Каргалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="908"/>
-    <w:bookmarkStart w:name="z1229" w:id="909"/>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z1229" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственное учреждение "Мартукская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z1230" w:id="910"/>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z1230" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Государственное учреждение "Мугалжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="910"/>
-    <w:bookmarkStart w:name="z1231" w:id="911"/>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z1231" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Государственное учреждение "Темирская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="911"/>
-    <w:bookmarkStart w:name="z1232" w:id="912"/>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z1232" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Государственное учреждение "Уилская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z1233" w:id="913"/>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z1233" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Государственное учреждение "Кобдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z1234" w:id="914"/>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z1234" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Государственное учреждение "Хромтауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z1235" w:id="915"/>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z1235" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Государственное учреждение "Шалкарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z1236" w:id="916"/>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z1236" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Государственное учреждение "Актюбинская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z1237" w:id="917"/>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z1237" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Государственное учреждение "Алматинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z1729" w:id="918"/>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z1729" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-1. Республиканское государственное учреждение "Территориальная инспекция по области Жетісу Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="918"/>
-    <w:bookmarkStart w:name="z1238" w:id="919"/>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z1238" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Государственное учреждение "Аксуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z1239" w:id="920"/>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z1239" w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Государственное учреждение "Алакольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="920"/>
-    <w:bookmarkStart w:name="z1240" w:id="921"/>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z1240" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Государственное учреждение "Балхашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="921"/>
-    <w:bookmarkStart w:name="z1241" w:id="922"/>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z1241" w:id="932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Государственное учреждение "Енбекшиказахская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z1242" w:id="923"/>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z1242" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z1243" w:id="924"/>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z1243" w:id="934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Государственное учреждение "Илийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="924"/>
-    <w:bookmarkStart w:name="z1244" w:id="925"/>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z1244" w:id="935"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Государственное учреждение "Каратальская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="925"/>
-    <w:bookmarkStart w:name="z1245" w:id="926"/>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z1245" w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Государственное учреждение "Карасайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="926"/>
-    <w:bookmarkStart w:name="z1246" w:id="927"/>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z1246" w:id="937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Государственное учреждение "Кербулакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="927"/>
-    <w:bookmarkStart w:name="z1247" w:id="928"/>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z1247" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Государственное учреждение "Коксуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="928"/>
-    <w:bookmarkStart w:name="z1248" w:id="929"/>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z1248" w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Государственное учреждение "Панфиловская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="929"/>
-    <w:bookmarkStart w:name="z1249" w:id="930"/>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z1249" w:id="940"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Государственное учреждение "Кегенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="930"/>
-    <w:bookmarkStart w:name="z1250" w:id="931"/>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z1250" w:id="941"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Государственное учреждение "Саркандская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="931"/>
-    <w:bookmarkStart w:name="z1251" w:id="932"/>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z1251" w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Государственное учреждение "Талгарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="932"/>
-    <w:bookmarkStart w:name="z1252" w:id="933"/>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z1252" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Государственное учреждение "Ескельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="933"/>
-    <w:bookmarkStart w:name="z1253" w:id="934"/>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z1253" w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Государственное учреждение "Уйгурская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="934"/>
-    <w:bookmarkStart w:name="z1254" w:id="935"/>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z1254" w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Государственное учреждение "Талдыкорганская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="935"/>
-    <w:bookmarkStart w:name="z1255" w:id="936"/>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z1255" w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Государственное учреждение "Атырауская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="936"/>
-    <w:bookmarkStart w:name="z1256" w:id="937"/>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z1256" w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Государственное учреждение "Жылыойская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z1257" w:id="938"/>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z1257" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Государственное учреждение "Индерская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z1258" w:id="939"/>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z1258" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Государственное учреждение "Исатайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z1259" w:id="940"/>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z1259" w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Государственное учреждение "Кзылкогинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z1260" w:id="941"/>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z1260" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Государственное учреждение "Курмангазинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z1261" w:id="942"/>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z1261" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Государственное учреждение "Махамбетская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="942"/>
-    <w:bookmarkStart w:name="z1262" w:id="943"/>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z1262" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Государственное учреждение "Атырауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="943"/>
-    <w:bookmarkStart w:name="z1263" w:id="944"/>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z1263" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Государственное учреждение "Восточно-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="944"/>
-    <w:bookmarkStart w:name="z1264" w:id="945"/>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z1264" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Государственное учреждение "Абайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="945"/>
-    <w:bookmarkStart w:name="z1265" w:id="946"/>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z1265" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Государственное учреждение "Территориальная инспекция района Алтай Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="946"/>
-    <w:bookmarkStart w:name="z1266" w:id="947"/>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z1266" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Государственное учреждение "Аягозская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z1267" w:id="948"/>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z1267" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Государственное учреждение "Бескарагайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z1637" w:id="949"/>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z1637" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64-1. Государственное учреждение "Территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе по области Абай Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z1268" w:id="950"/>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z1268" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Государственное учреждение "Бородулихинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z1269" w:id="951"/>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z1269" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Государственное учреждение "Глубоковская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z1270" w:id="952"/>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z1270" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Государственное учреждение "Жарминская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="952"/>
-    <w:bookmarkStart w:name="z1271" w:id="953"/>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z1271" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Государственное учреждение "Зайсанская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z1272" w:id="954"/>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z1272" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Государственное учреждение "Катон-Карагайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z1273" w:id="955"/>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z1273" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Государственное учреждение "Кокпектинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z1274" w:id="956"/>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z1274" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Государственное учреждение "Курчумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z1730" w:id="957"/>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z1730" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71-1. Государственное учреждение "Территориальная инспекция по району Самар Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z1275" w:id="958"/>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z1275" w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Государственное учреждение "Тарбагатайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z1276" w:id="959"/>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z1276" w:id="969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Государственное учреждение "Уланская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z1277" w:id="960"/>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z1277" w:id="970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Государственное учреждение "Урджарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z1278" w:id="961"/>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z1278" w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Государственное учреждение "Шемонаихинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkEnd w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24562,110 +25226,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1280" w:id="962"/>
+    <w:bookmarkStart w:name="z1280" w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Государственное учреждение "Усть-Каменогорская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z1281" w:id="963"/>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z1281" w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Государственное учреждение "Жамбылская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z1282" w:id="964"/>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z1282" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Государственное учреждение "Байзакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkEnd w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24694,3530 +25358,3530 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1283" w:id="965"/>
+    <w:bookmarkStart w:name="z1283" w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z1284" w:id="966"/>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z1284" w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Государственное учреждение "Жуалынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="966"/>
-    <w:bookmarkStart w:name="z1285" w:id="967"/>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z1285" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Государственное учреждение "Кордайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="967"/>
-    <w:bookmarkStart w:name="z1286" w:id="968"/>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z1286" w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Государственное учреждение "Территориальная инспекция района Турара Рыскулова Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="968"/>
-    <w:bookmarkStart w:name="z1287" w:id="969"/>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z1287" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Государственное учреждение "Меркенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="969"/>
-    <w:bookmarkStart w:name="z1288" w:id="970"/>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z1288" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Государственное учреждение "Мойынкумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="970"/>
-    <w:bookmarkStart w:name="z1289" w:id="971"/>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z1289" w:id="981"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Государственное учреждение "Сарысуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="971"/>
-    <w:bookmarkStart w:name="z1290" w:id="972"/>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z1290" w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Государственное учреждение "Таласская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="972"/>
-    <w:bookmarkStart w:name="z1291" w:id="973"/>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z1291" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Государственное учреждение "Шуйская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="973"/>
-    <w:bookmarkStart w:name="z1292" w:id="974"/>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z1292" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Государственное учреждение "Таразская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="974"/>
-    <w:bookmarkStart w:name="z1293" w:id="975"/>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z1293" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Государственное учреждение "Западно-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="975"/>
-    <w:bookmarkStart w:name="z1294" w:id="976"/>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z1294" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Государственное учреждение "Акжаикская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="976"/>
-    <w:bookmarkStart w:name="z1295" w:id="977"/>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z1295" w:id="987"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Государственное учреждение "Территориальная инспекция района Бәйтерек Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="977"/>
-    <w:bookmarkStart w:name="z1296" w:id="978"/>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z1296" w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Государственное учреждение "Бурлинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="978"/>
-    <w:bookmarkStart w:name="z1297" w:id="979"/>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z1297" w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Государственное учреждение "Жангалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="979"/>
-    <w:bookmarkStart w:name="z1298" w:id="980"/>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z1298" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Государственное учреждение "Жанибекская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="980"/>
-    <w:bookmarkStart w:name="z1299" w:id="981"/>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z1299" w:id="991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Государственное учреждение "Сырымская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="981"/>
-    <w:bookmarkStart w:name="z1300" w:id="982"/>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1300" w:id="992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Государственное учреждение "Таскалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="982"/>
-    <w:bookmarkStart w:name="z1301" w:id="983"/>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1301" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Государственное учреждение "Теректинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="983"/>
-    <w:bookmarkStart w:name="z1302" w:id="984"/>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z1302" w:id="994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Государственное учреждение "Бокейординская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="984"/>
-    <w:bookmarkStart w:name="z1303" w:id="985"/>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1303" w:id="995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Государственное учреждение "Уральская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="985"/>
-    <w:bookmarkStart w:name="z1304" w:id="986"/>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z1304" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Государственное учреждение "Карагандинская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="986"/>
-    <w:bookmarkStart w:name="z1305" w:id="987"/>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z1305" w:id="997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Государственное учреждение "Абайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="987"/>
-    <w:bookmarkStart w:name="z1987" w:id="988"/>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z1987" w:id="998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102-1. Государственное учреждение "Территориальная инспекция района Ақсуат Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="988"/>
-    <w:bookmarkStart w:name="z1306" w:id="989"/>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1306" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Государственное учреждение "Актогайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="989"/>
-    <w:bookmarkStart w:name="z1307" w:id="990"/>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z1307" w:id="1000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Государственное учреждение "Бухаржырауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="990"/>
-    <w:bookmarkStart w:name="z1308" w:id="991"/>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1308" w:id="1001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Государственное учреждение "Жанааркинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="991"/>
-    <w:bookmarkStart w:name="z1309" w:id="992"/>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1309" w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Государственное учреждение "Каркаралинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="992"/>
-    <w:bookmarkStart w:name="z1310" w:id="993"/>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1310" w:id="1003"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Государственное учреждение "Нуринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="993"/>
-    <w:bookmarkStart w:name="z1311" w:id="994"/>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1311" w:id="1004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Государственное учреждение "Осакаровская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="994"/>
-    <w:bookmarkStart w:name="z1312" w:id="995"/>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1312" w:id="1005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Государственное учреждение "Улытауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="995"/>
-    <w:bookmarkStart w:name="z1313" w:id="996"/>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1313" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Государственное учреждение "Шетская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="996"/>
-    <w:bookmarkStart w:name="z1638" w:id="997"/>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z1638" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110-1. Республиканское государственное учреждение "Территориальная инспекция по области Ұлытау Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="997"/>
-    <w:bookmarkStart w:name="z1314" w:id="998"/>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1314" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Государственное учреждение "Карагандинская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="998"/>
-    <w:bookmarkStart w:name="z1315" w:id="999"/>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1315" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Государственное учреждение "Костанайская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="999"/>
-    <w:bookmarkStart w:name="z1316" w:id="1000"/>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z1316" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Государственное учреждение "Алтынсаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1000"/>
-    <w:bookmarkStart w:name="z1317" w:id="1001"/>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z1317" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Государственное учреждение "Амангельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1001"/>
-    <w:bookmarkStart w:name="z1318" w:id="1002"/>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z1318" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Государственное учреждение "Аулиекольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1002"/>
-    <w:bookmarkStart w:name="z1319" w:id="1003"/>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1319" w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Государственное учреждение "Денисовская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1003"/>
-    <w:bookmarkStart w:name="z1320" w:id="1004"/>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1320" w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Государственное учреждение "Жангельдинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1004"/>
-    <w:bookmarkStart w:name="z1321" w:id="1005"/>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1321" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Государственное учреждение "Житикаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1005"/>
-    <w:bookmarkStart w:name="z1322" w:id="1006"/>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z1322" w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Государственное учреждение "Камыстинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1006"/>
-    <w:bookmarkStart w:name="z1323" w:id="1007"/>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z1323" w:id="1017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Государственное учреждение "Карабалыкская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1007"/>
-    <w:bookmarkStart w:name="z1324" w:id="1008"/>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z1324" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Государственное учреждение "Карасуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1008"/>
-    <w:bookmarkStart w:name="z1325" w:id="1009"/>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z1325" w:id="1019"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Государственное учреждение "Костанайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1009"/>
-    <w:bookmarkStart w:name="z1326" w:id="1010"/>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z1326" w:id="1020"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Государственное учреждение "Мендыкаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1010"/>
-    <w:bookmarkStart w:name="z1327" w:id="1011"/>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z1327" w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Государственное учреждение "Наурзумская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1011"/>
-    <w:bookmarkStart w:name="z1328" w:id="1012"/>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z1328" w:id="1022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Государственное учреждение "Сарыкольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1012"/>
-    <w:bookmarkStart w:name="z1329" w:id="1013"/>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z1329" w:id="1023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Государственное учреждение "Территориальная инспекция района Беимбета Майлина Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1013"/>
-    <w:bookmarkStart w:name="z1330" w:id="1014"/>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1330" w:id="1024"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Государственное учреждение "Узункольская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1014"/>
-    <w:bookmarkStart w:name="z1331" w:id="1015"/>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z1331" w:id="1025"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Государственное учреждение "Федоровская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1015"/>
-    <w:bookmarkStart w:name="z1332" w:id="1016"/>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1332" w:id="1026"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Государственное учреждение "Аркалыкская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1016"/>
-    <w:bookmarkStart w:name="z1333" w:id="1017"/>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z1333" w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Государственное учреждение "Костанайская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1017"/>
-    <w:bookmarkStart w:name="z1334" w:id="1018"/>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z1334" w:id="1028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. Государственное учреждение "Кызылординская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1018"/>
-    <w:bookmarkStart w:name="z1335" w:id="1019"/>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z1335" w:id="1029"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Государственное учреждение "Аральская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1019"/>
-    <w:bookmarkStart w:name="z1336" w:id="1020"/>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1336" w:id="1030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Государственное учреждение "Жалагашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1020"/>
-    <w:bookmarkStart w:name="z1337" w:id="1021"/>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z1337" w:id="1031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Государственное учреждение "Жанакорганская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1021"/>
-    <w:bookmarkStart w:name="z1338" w:id="1022"/>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z1338" w:id="1032"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Государственное учреждение "Казалинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1022"/>
-    <w:bookmarkStart w:name="z1339" w:id="1023"/>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z1339" w:id="1033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Государственное учреждение "Кармакчинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1023"/>
-    <w:bookmarkStart w:name="z1340" w:id="1024"/>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z1340" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Государственное учреждение "Сырдарьинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1024"/>
-    <w:bookmarkStart w:name="z1341" w:id="1025"/>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z1341" w:id="1035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Государственное учреждение "Шиелийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1025"/>
-    <w:bookmarkStart w:name="z1342" w:id="1026"/>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z1342" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Государственное учреждение "Кызылординская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1026"/>
-    <w:bookmarkStart w:name="z1343" w:id="1027"/>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z1343" w:id="1037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Государственное учреждение "Мангистауская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1027"/>
-    <w:bookmarkStart w:name="z1344" w:id="1028"/>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z1344" w:id="1038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Государственное учреждение "Мангистауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1028"/>
-    <w:bookmarkStart w:name="z1345" w:id="1029"/>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z1345" w:id="1039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Государственное учреждение "Бейнеуская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1029"/>
-    <w:bookmarkStart w:name="z1346" w:id="1030"/>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1346" w:id="1040"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Государственное учреждение "Жана-Озенская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1030"/>
-    <w:bookmarkStart w:name="z1347" w:id="1031"/>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1347" w:id="1041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Государственное учреждение "Актауская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1031"/>
-    <w:bookmarkStart w:name="z1348" w:id="1032"/>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1348" w:id="1042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Государственное учреждение "Мунайлинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1032"/>
-    <w:bookmarkStart w:name="z1349" w:id="1033"/>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1349" w:id="1043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Государственное учреждение "Павлодарская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1033"/>
-    <w:bookmarkStart w:name="z1350" w:id="1034"/>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z1350" w:id="1044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Государственное учреждение "Баянаульская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1034"/>
-    <w:bookmarkStart w:name="z1351" w:id="1035"/>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z1351" w:id="1045"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. Государственное учреждение "Железинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1035"/>
-    <w:bookmarkStart w:name="z1352" w:id="1036"/>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z1352" w:id="1046"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Государственное учреждение "Иртышская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1036"/>
-    <w:bookmarkStart w:name="z1353" w:id="1037"/>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z1353" w:id="1047"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Государственное учреждение "Территориальная инспекция района Тереңкөл Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1037"/>
-    <w:bookmarkStart w:name="z1354" w:id="1038"/>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z1354" w:id="1048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Государственное учреждение "Территориальная инспекция района Аққулы Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1038"/>
-    <w:bookmarkStart w:name="z1355" w:id="1039"/>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z1355" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Государственное учреждение "Майская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1039"/>
-    <w:bookmarkStart w:name="z1356" w:id="1040"/>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z1356" w:id="1050"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Государственное учреждение "Павлодарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1040"/>
-    <w:bookmarkStart w:name="z1357" w:id="1041"/>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z1357" w:id="1051"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. Государственное учреждение "Успенская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1041"/>
-    <w:bookmarkStart w:name="z1358" w:id="1042"/>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1358" w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Государственное учреждение "Актогайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1042"/>
-    <w:bookmarkStart w:name="z1359" w:id="1043"/>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1359" w:id="1053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Государственное учреждение "Щербактинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1043"/>
-    <w:bookmarkStart w:name="z1360" w:id="1044"/>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z1360" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Государственное учреждение "Северо-Казахстанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1044"/>
-    <w:bookmarkStart w:name="z1361" w:id="1045"/>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z1361" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Государственное учреждение "Айыртауская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1045"/>
-    <w:bookmarkStart w:name="z1362" w:id="1046"/>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z1362" w:id="1056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. Государственное учреждение "Акжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1046"/>
-    <w:bookmarkStart w:name="z1363" w:id="1047"/>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z1363" w:id="1057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Государственное учреждение "Аккайынская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1047"/>
-    <w:bookmarkStart w:name="z1364" w:id="1048"/>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z1364" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. Государственное учреждение "Территориальная инспекция района Магжана Жумабаева Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1048"/>
-    <w:bookmarkStart w:name="z1365" w:id="1049"/>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z1365" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Государственное учреждение "Есильская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1049"/>
-    <w:bookmarkStart w:name="z1366" w:id="1050"/>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z1366" w:id="1060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1050"/>
-    <w:bookmarkStart w:name="z1367" w:id="1051"/>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z1367" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. Государственное учреждение "Кызылжарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1051"/>
-    <w:bookmarkStart w:name="z1368" w:id="1052"/>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z1368" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Государственное учреждение "Мамлютская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1052"/>
-    <w:bookmarkStart w:name="z1988" w:id="1053"/>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1988" w:id="1063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165-1. Государственное учреждение "Петропавловская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1053"/>
-    <w:bookmarkStart w:name="z1369" w:id="1054"/>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1369" w:id="1064"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Государственное учреждение "Территориальная инспекция района Шал акына Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1054"/>
-    <w:bookmarkStart w:name="z1370" w:id="1055"/>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1370" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Государственное учреждение "Тайыншинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1055"/>
-    <w:bookmarkStart w:name="z1371" w:id="1056"/>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z1371" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. Государственное учреждение "Тимирязевская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1056"/>
-    <w:bookmarkStart w:name="z1372" w:id="1057"/>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1372" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Государственное учреждение "Уалихановская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1057"/>
-    <w:bookmarkStart w:name="z1373" w:id="1058"/>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z1373" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Государственное учреждение "Территориальная инспекция района Габита Мусрепова Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1058"/>
-    <w:bookmarkStart w:name="z1374" w:id="1059"/>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z1374" w:id="1069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171. Государственное учреждение "Туркестанская областная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1059"/>
-    <w:bookmarkStart w:name="z1375" w:id="1060"/>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z1375" w:id="1070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Государственное учреждение "Байдибекская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1060"/>
-    <w:bookmarkStart w:name="z1376" w:id="1061"/>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z1376" w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173. Государственное учреждение "Жетысайская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1061"/>
-    <w:bookmarkStart w:name="z1377" w:id="1062"/>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z1377" w:id="1072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. Государственное учреждение "Келесская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1062"/>
-    <w:bookmarkStart w:name="z1378" w:id="1063"/>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z1378" w:id="1073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. Государственное учреждение "Казыгуртская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1063"/>
-    <w:bookmarkStart w:name="z1379" w:id="1064"/>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z1379" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. Государственное учреждение "Махтааральская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1064"/>
-    <w:bookmarkStart w:name="z1380" w:id="1065"/>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z1380" w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Государственное учреждение "Ордабасинская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1065"/>
-    <w:bookmarkStart w:name="z1381" w:id="1066"/>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z1381" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. Государственное учреждение "Отрарская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1066"/>
-    <w:bookmarkStart w:name="z1382" w:id="1067"/>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z1382" w:id="1077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Государственное учреждение "Сайрамская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1067"/>
-    <w:bookmarkStart w:name="z1383" w:id="1068"/>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z1383" w:id="1078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Государственное учреждение "Сарыагашская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1068"/>
-    <w:bookmarkStart w:name="z1384" w:id="1069"/>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z1384" w:id="1079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Государственное учреждение "Сузакская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1069"/>
-    <w:bookmarkStart w:name="z1385" w:id="1070"/>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z1385" w:id="1080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Государственное учреждение "Толебийская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1070"/>
-    <w:bookmarkStart w:name="z1386" w:id="1071"/>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z1386" w:id="1081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Государственное учреждение "Тюлькубасская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1071"/>
-    <w:bookmarkStart w:name="z1387" w:id="1072"/>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z1387" w:id="1082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. Государственное учреждение "Шардаринская районная территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1072"/>
-    <w:bookmarkStart w:name="z1388" w:id="1073"/>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z1388" w:id="1083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185. Государственное учреждение "Арысская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1073"/>
-    <w:bookmarkStart w:name="z1389" w:id="1074"/>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z1389" w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. Государственное учреждение "Туркестанская городская территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1074"/>
-    <w:bookmarkStart w:name="z1390" w:id="1075"/>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z1390" w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. Государственное учреждение "Территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан по городу Шымкенту".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1075"/>
-    <w:bookmarkStart w:name="z1391" w:id="1076"/>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z1391" w:id="1086"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. Государственное учреждение "Территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе по городу Астане Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1076"/>
-    <w:bookmarkStart w:name="z1392" w:id="1077"/>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z1392" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. Государственное учреждение "Территориальная инспекция Комитета государственной инспекции в агропромышленном комплексе по городу Алматы Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1077"/>
-    <w:bookmarkStart w:name="z1393" w:id="1078"/>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z1393" w:id="1088"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. Государственное учреждение "Акмолинская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1078"/>
-    <w:bookmarkStart w:name="z1394" w:id="1079"/>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z1394" w:id="1089"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. Государственное учреждение "Аккольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1079"/>
-    <w:bookmarkStart w:name="z1395" w:id="1080"/>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z1395" w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. Государственное учреждение "Аршалынская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1080"/>
-    <w:bookmarkStart w:name="z1396" w:id="1081"/>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z1396" w:id="1091"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193. Государственное учреждение "Астраханская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1081"/>
-    <w:bookmarkStart w:name="z1397" w:id="1082"/>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z1397" w:id="1092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194. Государственное учреждение "Атбасарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1082"/>
-    <w:bookmarkStart w:name="z1398" w:id="1083"/>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z1398" w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195. Государственное учреждение "Территориальная инспекция района Биржан сал Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1083"/>
-    <w:bookmarkStart w:name="z1399" w:id="1084"/>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z1399" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       196. Государственное учреждение "Буландинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1084"/>
-    <w:bookmarkStart w:name="z1400" w:id="1085"/>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z1400" w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197. Государственное учреждение "Егиндыкольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1085"/>
-    <w:bookmarkStart w:name="z1401" w:id="1086"/>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z1401" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198. Государственное учреждение "Ерейментауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1086"/>
-    <w:bookmarkStart w:name="z1402" w:id="1087"/>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z1402" w:id="1097"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199. Государственное учреждение "Есильская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1087"/>
-    <w:bookmarkStart w:name="z1403" w:id="1088"/>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z1403" w:id="1098"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200. Государственное учреждение "Жаксынская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1088"/>
-    <w:bookmarkStart w:name="z1404" w:id="1089"/>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z1404" w:id="1099"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201. Государственное учреждение "Жаркаинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1089"/>
-    <w:bookmarkStart w:name="z1405" w:id="1090"/>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z1405" w:id="1100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       202. Государственное учреждение "Коргалжинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1090"/>
-    <w:bookmarkStart w:name="z1406" w:id="1091"/>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z1406" w:id="1101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       203. Государственное учреждение "Сандыктауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1091"/>
-    <w:bookmarkStart w:name="z1407" w:id="1092"/>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z1407" w:id="1102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       204. Государственное учреждение "Целиноградская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1092"/>
-    <w:bookmarkStart w:name="z1408" w:id="1093"/>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z1408" w:id="1103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       205. Государственное учреждение "Шортандинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1093"/>
-    <w:bookmarkStart w:name="z1409" w:id="1094"/>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z1409" w:id="1104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206. Государственное учреждение "Зерендинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1094"/>
-    <w:bookmarkStart w:name="z1410" w:id="1095"/>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z1410" w:id="1105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207 Государственное учреждение "Бурабайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1095"/>
-    <w:bookmarkStart w:name="z1411" w:id="1096"/>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z1411" w:id="1106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208. Государственное учреждение "Кокшетауская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1096"/>
-    <w:bookmarkStart w:name="z1412" w:id="1097"/>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z1412" w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. Государственное учреждение "Степногорская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1097"/>
-    <w:bookmarkStart w:name="z1413" w:id="1098"/>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z1413" w:id="1108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210. Государственное учреждение "Актюбинская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1098"/>
-    <w:bookmarkStart w:name="z1414" w:id="1099"/>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z1414" w:id="1109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211. Государственное учреждение "Айтекебийская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1099"/>
-    <w:bookmarkStart w:name="z1415" w:id="1100"/>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z1415" w:id="1110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       212. Государственное учреждение "Алгинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1100"/>
-    <w:bookmarkStart w:name="z1416" w:id="1101"/>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z1416" w:id="1111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       213. Государственное учреждение "Байганинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1101"/>
-    <w:bookmarkStart w:name="z1417" w:id="1102"/>
+    <w:bookmarkEnd w:id="1111"/>
+    <w:bookmarkStart w:name="z1417" w:id="1112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       214. Государственное учреждение "Иргизская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1102"/>
-    <w:bookmarkStart w:name="z1418" w:id="1103"/>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z1418" w:id="1113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215. Государственное учреждение "Каргалинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1103"/>
-    <w:bookmarkStart w:name="z1419" w:id="1104"/>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z1419" w:id="1114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216. Государственное учреждение "Мартукская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1104"/>
-    <w:bookmarkStart w:name="z1420" w:id="1105"/>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z1420" w:id="1115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217. Государственное учреждение "Мугалжарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1105"/>
-    <w:bookmarkStart w:name="z1421" w:id="1106"/>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z1421" w:id="1116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       218. Государственное учреждение "Темирская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1106"/>
-    <w:bookmarkStart w:name="z1422" w:id="1107"/>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z1422" w:id="1117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219. Государственное учреждение "Уилская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1107"/>
-    <w:bookmarkStart w:name="z1423" w:id="1108"/>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z1423" w:id="1118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220. Государственное учреждение "Кобдинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1108"/>
-    <w:bookmarkStart w:name="z1424" w:id="1109"/>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z1424" w:id="1119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221. Государственное учреждение "Хромтауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1109"/>
-    <w:bookmarkStart w:name="z1425" w:id="1110"/>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z1425" w:id="1120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222. Государственное учреждение "Шалкарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1110"/>
-    <w:bookmarkStart w:name="z1426" w:id="1111"/>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z1426" w:id="1121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223. Государственное учреждение "Актюбинская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1111"/>
-    <w:bookmarkStart w:name="z1427" w:id="1112"/>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z1427" w:id="1122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224. Государственное учреждение "Алматинская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1112"/>
-    <w:bookmarkStart w:name="z1685" w:id="1113"/>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z1685" w:id="1123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224-1. Республиканское государственное учреждение "Территориальная инспекция области Жетісу Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1113"/>
-    <w:bookmarkStart w:name="z1428" w:id="1114"/>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z1428" w:id="1124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225. Государственное учреждение "Аксуская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1114"/>
-    <w:bookmarkStart w:name="z1429" w:id="1115"/>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z1429" w:id="1125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226. Государственное учреждение "Алакольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1115"/>
-    <w:bookmarkStart w:name="z1430" w:id="1116"/>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z1430" w:id="1126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227. Государственное учреждение "Балхашская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1116"/>
-    <w:bookmarkStart w:name="z1431" w:id="1117"/>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z1431" w:id="1127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228. Государственное учреждение "Енбекшиказахская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1117"/>
-    <w:bookmarkStart w:name="z1432" w:id="1118"/>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z1432" w:id="1128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       229. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1118"/>
-    <w:bookmarkStart w:name="z1433" w:id="1119"/>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z1433" w:id="1129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       230. Государственное учреждение "Илийская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1119"/>
-    <w:bookmarkStart w:name="z1434" w:id="1120"/>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z1434" w:id="1130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       231. Республиканское государственное учреждение "Территориальная инспекция города Қонаев Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1120"/>
-    <w:bookmarkStart w:name="z1435" w:id="1121"/>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z1435" w:id="1131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       232. Государственное учреждение "Каратальская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1121"/>
-    <w:bookmarkStart w:name="z1436" w:id="1122"/>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z1436" w:id="1132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       233. Государственное учреждение "Карасайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1122"/>
-    <w:bookmarkStart w:name="z1437" w:id="1123"/>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z1437" w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234. Государственное учреждение "Кегенская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1123"/>
-    <w:bookmarkStart w:name="z1438" w:id="1124"/>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z1438" w:id="1134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235. Государственное учреждение "Кербулакская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1124"/>
-    <w:bookmarkStart w:name="z1439" w:id="1125"/>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z1439" w:id="1135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236. Государственное учреждение "Коксуская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1125"/>
-    <w:bookmarkStart w:name="z1440" w:id="1126"/>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z1440" w:id="1136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       237. Государственное учреждение "Панфиловская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1126"/>
-    <w:bookmarkStart w:name="z1441" w:id="1127"/>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z1441" w:id="1137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       238. Государственное учреждение "Райымбекская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1127"/>
-    <w:bookmarkStart w:name="z1442" w:id="1128"/>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z1442" w:id="1138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       239. Государственное учреждение "Саркандская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1128"/>
-    <w:bookmarkStart w:name="z1443" w:id="1129"/>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z1443" w:id="1139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       240. Государственное учреждение "Талгарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1129"/>
-    <w:bookmarkStart w:name="z1444" w:id="1130"/>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z1444" w:id="1140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241. Государственное учреждение "Ескельдинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1130"/>
-    <w:bookmarkStart w:name="z1445" w:id="1131"/>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z1445" w:id="1141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       242. Государственное учреждение "Уйгурская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1131"/>
-    <w:bookmarkStart w:name="z1446" w:id="1132"/>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z1446" w:id="1142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       243. Государственное учреждение "Талдыкорганская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1132"/>
-    <w:bookmarkStart w:name="z1447" w:id="1133"/>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z1447" w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       244. Государственное учреждение "Текелийская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1133"/>
-    <w:bookmarkStart w:name="z1448" w:id="1134"/>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z1448" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       245. Государственное учреждение "Атырауская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1134"/>
-    <w:bookmarkStart w:name="z1449" w:id="1135"/>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z1449" w:id="1145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       246. Государственное учреждение "Жылыойская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1135"/>
-    <w:bookmarkStart w:name="z1450" w:id="1136"/>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z1450" w:id="1146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       247. Государственное учреждение "Индерская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1136"/>
-    <w:bookmarkStart w:name="z1451" w:id="1137"/>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z1451" w:id="1147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       248. Государственное учреждение "Исатайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1137"/>
-    <w:bookmarkStart w:name="z1452" w:id="1138"/>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z1452" w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       249. Государственное учреждение "Кзылкогинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkEnd w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28246,3928 +28910,3928 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1453" w:id="1139"/>
+    <w:bookmarkStart w:name="z1453" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       250. Государственное учреждение "Курмангазинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1139"/>
-    <w:bookmarkStart w:name="z1454" w:id="1140"/>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z1454" w:id="1150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       251. Государственное учреждение "Махамбетская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1140"/>
-    <w:bookmarkStart w:name="z1455" w:id="1141"/>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z1455" w:id="1151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       252. Государственное учреждение "Макатская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1141"/>
-    <w:bookmarkStart w:name="z1456" w:id="1142"/>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z1456" w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       253. Государственное учреждение "Атырауская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1142"/>
-    <w:bookmarkStart w:name="z1457" w:id="1143"/>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z1457" w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       254. Государственное учреждение "Восточно-Казахстанская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1143"/>
-    <w:bookmarkStart w:name="z1989" w:id="1144"/>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z1989" w:id="1154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       254-1. Государственное учреждение "Территориальная инспекция района Үлкен Нарын Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1144"/>
-    <w:bookmarkStart w:name="z1990" w:id="1145"/>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z1990" w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       254-2. Государственное учреждение "Территориальная инспекция района Марқакөл Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1145"/>
-    <w:bookmarkStart w:name="z1458" w:id="1146"/>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z1458" w:id="1156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       255. Государственное учреждение "Абайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1146"/>
-    <w:bookmarkStart w:name="z1459" w:id="1147"/>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z1459" w:id="1157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256. Государственное учреждение "Территориальная инспекция города Қонаев Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1147"/>
-    <w:bookmarkStart w:name="z1460" w:id="1148"/>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z1460" w:id="1158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       257. Государственное учреждение "Аягозская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1148"/>
-    <w:bookmarkStart w:name="z1461" w:id="1149"/>
+    <w:bookmarkEnd w:id="1158"/>
+    <w:bookmarkStart w:name="z1461" w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       258. Государственное учреждение "Бескарагайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1149"/>
-    <w:bookmarkStart w:name="z1462" w:id="1150"/>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z1462" w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       259. Государственное учреждение "Бородулихинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1150"/>
-    <w:bookmarkStart w:name="z1463" w:id="1151"/>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z1463" w:id="1161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       260. Государственное учреждение "Глубоковская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1151"/>
-    <w:bookmarkStart w:name="z1464" w:id="1152"/>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z1464" w:id="1162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       261. Государственное учреждение "Жарминская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1152"/>
-    <w:bookmarkStart w:name="z1465" w:id="1153"/>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z1465" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       262. Государственное учреждение "Зайсанская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1153"/>
-    <w:bookmarkStart w:name="z1466" w:id="1154"/>
+    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkStart w:name="z1466" w:id="1164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       263. Государственное учреждение "Катон-Карагайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1154"/>
-    <w:bookmarkStart w:name="z1467" w:id="1155"/>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z1467" w:id="1165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       264. Государственное учреждение "Кокпектинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1155"/>
-    <w:bookmarkStart w:name="z1468" w:id="1156"/>
+    <w:bookmarkEnd w:id="1165"/>
+    <w:bookmarkStart w:name="z1468" w:id="1166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       265. Государственное учреждение "Курчумская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1156"/>
-    <w:bookmarkStart w:name="z1469" w:id="1157"/>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z1469" w:id="1167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       266. Государственное учреждение "Тарбагатайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1157"/>
-    <w:bookmarkStart w:name="z1470" w:id="1158"/>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z1470" w:id="1168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       267. Государственное учреждение "Уланская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1158"/>
-    <w:bookmarkStart w:name="z1471" w:id="1159"/>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z1471" w:id="1169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       268. Государственное учреждение "Урджарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1159"/>
-    <w:bookmarkStart w:name="z1472" w:id="1160"/>
+    <w:bookmarkEnd w:id="1169"/>
+    <w:bookmarkStart w:name="z1472" w:id="1170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269 Государственное учреждение "Шемонаихинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1160"/>
-    <w:bookmarkStart w:name="z1473" w:id="1161"/>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z1473" w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       270. Государственное учреждение "Риддерская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1161"/>
-    <w:bookmarkStart w:name="z1474" w:id="1162"/>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z1474" w:id="1172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       271. Государственное учреждение "Семейская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1162"/>
-    <w:bookmarkStart w:name="z1475" w:id="1163"/>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z1475" w:id="1173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       272. Государственное учреждение "Курчатовская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1163"/>
-    <w:bookmarkStart w:name="z1476" w:id="1164"/>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z1476" w:id="1174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       273. Государственное учреждение "Усть-Каменогорская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1164"/>
-    <w:bookmarkStart w:name="z1477" w:id="1165"/>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z1477" w:id="1175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       274. Государственное учреждение "Жамбылская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1165"/>
-    <w:bookmarkStart w:name="z1478" w:id="1166"/>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z1478" w:id="1176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       275. Государственное учреждение "Байзакская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1166"/>
-    <w:bookmarkStart w:name="z1479" w:id="1167"/>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z1479" w:id="1177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       276. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1167"/>
-    <w:bookmarkStart w:name="z1480" w:id="1168"/>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z1480" w:id="1178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       277. Государственное учреждение "Жуалынская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1168"/>
-    <w:bookmarkStart w:name="z1481" w:id="1169"/>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z1481" w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       278. Государственное учреждение "Кордайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1169"/>
-    <w:bookmarkStart w:name="z1640" w:id="1170"/>
+    <w:bookmarkEnd w:id="1179"/>
+    <w:bookmarkStart w:name="z1640" w:id="1180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       278-1. Республиканское государственное учреждение "Территориальная инспекция области Абай Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1170"/>
-    <w:bookmarkStart w:name="z1991" w:id="1171"/>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z1991" w:id="1181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       278-2. Государственное учреждение "Территориальная инспекция района Мақаншы Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1171"/>
-    <w:bookmarkStart w:name="z1992" w:id="1172"/>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z1992" w:id="1182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       278-3. Государственное учреждение "Территориальная инспекция района Жаңасемей Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1172"/>
-    <w:bookmarkStart w:name="z1482" w:id="1173"/>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1482" w:id="1183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       279. Государственное учреждение "Территориальная инспекция района Т. Рыскулова Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1173"/>
-    <w:bookmarkStart w:name="z1483" w:id="1174"/>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z1483" w:id="1184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       280. Государственное учреждение "Меркенская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1174"/>
-    <w:bookmarkStart w:name="z1484" w:id="1175"/>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z1484" w:id="1185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       281. Государственное учреждение "Мойынкумская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1175"/>
-    <w:bookmarkStart w:name="z1485" w:id="1176"/>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z1485" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       282. Государственное учреждение "Сарысуская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1176"/>
-    <w:bookmarkStart w:name="z1486" w:id="1177"/>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z1486" w:id="1187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       283. Государственное учреждение "Таласская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1177"/>
-    <w:bookmarkStart w:name="z1487" w:id="1178"/>
+    <w:bookmarkEnd w:id="1187"/>
+    <w:bookmarkStart w:name="z1487" w:id="1188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       284. Государственное учреждение "Шуйская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1178"/>
-    <w:bookmarkStart w:name="z1488" w:id="1179"/>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z1488" w:id="1189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       285. Государственное учреждение "Таразская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1179"/>
-    <w:bookmarkStart w:name="z1489" w:id="1180"/>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z1489" w:id="1190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       286. Государственное учреждение "Западно-Казахстанская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1180"/>
-    <w:bookmarkStart w:name="z1490" w:id="1181"/>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z1490" w:id="1191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       287. Государственное учреждение "Акжаикская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1181"/>
-    <w:bookmarkStart w:name="z1491" w:id="1182"/>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z1491" w:id="1192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       288. Государственное учреждение "Территориальная инспекция района Бәйтерек Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1182"/>
-    <w:bookmarkStart w:name="z1641" w:id="1183"/>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z1641" w:id="1193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       288-1. Республиканское государственное учреждение "Территориальная инспекция района Самар Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1183"/>
-    <w:bookmarkStart w:name="z1492" w:id="1184"/>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z1492" w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       289. Государственное учреждение "Бурлинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1184"/>
-    <w:bookmarkStart w:name="z1493" w:id="1185"/>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:bookmarkStart w:name="z1493" w:id="1195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       290. Государственное учреждение "Жангалинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1185"/>
-    <w:bookmarkStart w:name="z1642" w:id="1186"/>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z1642" w:id="1196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       290-1. Республиканское государственное учреждение "Территориальная инспекция района Ақсуат Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1186"/>
-    <w:bookmarkStart w:name="z1494" w:id="1187"/>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z1494" w:id="1197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       291. Государственное учреждение "Жанибекская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1187"/>
-    <w:bookmarkStart w:name="z1495" w:id="1188"/>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z1495" w:id="1198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       292. Государственное учреждение "Казталовская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1188"/>
-    <w:bookmarkStart w:name="z1496" w:id="1189"/>
+    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkStart w:name="z1496" w:id="1199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       293. Государственное учреждение "Каратобинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1189"/>
-    <w:bookmarkStart w:name="z1497" w:id="1190"/>
+    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkStart w:name="z1497" w:id="1200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       294. Государственное учреждение "Сырымская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1190"/>
-    <w:bookmarkStart w:name="z1498" w:id="1191"/>
+    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkStart w:name="z1498" w:id="1201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       295. Государственное учреждение "Таскалинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1191"/>
-    <w:bookmarkStart w:name="z1499" w:id="1192"/>
+    <w:bookmarkEnd w:id="1201"/>
+    <w:bookmarkStart w:name="z1499" w:id="1202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296. Государственное учреждение "Теректинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1192"/>
-    <w:bookmarkStart w:name="z1500" w:id="1193"/>
+    <w:bookmarkEnd w:id="1202"/>
+    <w:bookmarkStart w:name="z1500" w:id="1203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       297. Государственное учреждение "Бокейординская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1193"/>
-    <w:bookmarkStart w:name="z1501" w:id="1194"/>
+    <w:bookmarkEnd w:id="1203"/>
+    <w:bookmarkStart w:name="z1501" w:id="1204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       298. Государственное учреждение "Чингирлауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1194"/>
-    <w:bookmarkStart w:name="z1502" w:id="1195"/>
+    <w:bookmarkEnd w:id="1204"/>
+    <w:bookmarkStart w:name="z1502" w:id="1205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       299. Государственное учреждение "Уральская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1195"/>
-    <w:bookmarkStart w:name="z1503" w:id="1196"/>
+    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkStart w:name="z1503" w:id="1206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       300. Государственное учреждение "Карагандинская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1196"/>
-    <w:bookmarkStart w:name="z1504" w:id="1197"/>
+    <w:bookmarkEnd w:id="1206"/>
+    <w:bookmarkStart w:name="z1504" w:id="1207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       301. Государственное учреждение "Абайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1197"/>
-    <w:bookmarkStart w:name="z1505" w:id="1198"/>
+    <w:bookmarkEnd w:id="1207"/>
+    <w:bookmarkStart w:name="z1505" w:id="1208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       302 Государственное учреждение "Актогайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1198"/>
-    <w:bookmarkStart w:name="z1506" w:id="1199"/>
+    <w:bookmarkEnd w:id="1208"/>
+    <w:bookmarkStart w:name="z1506" w:id="1209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       303. Государственное учреждение "Бухаржырауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1199"/>
-    <w:bookmarkStart w:name="z1507" w:id="1200"/>
+    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkStart w:name="z1507" w:id="1210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       304. Государственное учреждение "Жанааркинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1200"/>
-    <w:bookmarkStart w:name="z1508" w:id="1201"/>
+    <w:bookmarkEnd w:id="1210"/>
+    <w:bookmarkStart w:name="z1508" w:id="1211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       305. Государственное учреждение "Каркаралинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1201"/>
-    <w:bookmarkStart w:name="z1509" w:id="1202"/>
+    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkStart w:name="z1509" w:id="1212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       306. Государственное учреждение "Нуринская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1202"/>
-    <w:bookmarkStart w:name="z1510" w:id="1203"/>
+    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkStart w:name="z1510" w:id="1213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       307. Государственное учреждение "Осакаровская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1203"/>
-    <w:bookmarkStart w:name="z1511" w:id="1204"/>
+    <w:bookmarkEnd w:id="1213"/>
+    <w:bookmarkStart w:name="z1511" w:id="1214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       308. Государственное учреждение "Улытауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1204"/>
-    <w:bookmarkStart w:name="z1512" w:id="1205"/>
+    <w:bookmarkEnd w:id="1214"/>
+    <w:bookmarkStart w:name="z1512" w:id="1215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       309. Государственное учреждение "Шетская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1205"/>
-    <w:bookmarkStart w:name="z1513" w:id="1206"/>
+    <w:bookmarkEnd w:id="1215"/>
+    <w:bookmarkStart w:name="z1513" w:id="1216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       310. Государственное учреждение "Жезказганская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1206"/>
-    <w:bookmarkStart w:name="z1514" w:id="1207"/>
+    <w:bookmarkEnd w:id="1216"/>
+    <w:bookmarkStart w:name="z1514" w:id="1217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       311. Государственное учреждение "Шахтинская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1207"/>
-    <w:bookmarkStart w:name="z1515" w:id="1208"/>
+    <w:bookmarkEnd w:id="1217"/>
+    <w:bookmarkStart w:name="z1515" w:id="1218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       312. Государственное учреждение "Карагандинская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1208"/>
-    <w:bookmarkStart w:name="z1516" w:id="1209"/>
+    <w:bookmarkEnd w:id="1218"/>
+    <w:bookmarkStart w:name="z1516" w:id="1219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       313. Государственное учреждение "Саранская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1209"/>
-    <w:bookmarkStart w:name="z1517" w:id="1210"/>
+    <w:bookmarkEnd w:id="1219"/>
+    <w:bookmarkStart w:name="z1517" w:id="1220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       314. Государственное учреждение "Темиртауская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1210"/>
-    <w:bookmarkStart w:name="z1518" w:id="1211"/>
+    <w:bookmarkEnd w:id="1220"/>
+    <w:bookmarkStart w:name="z1518" w:id="1221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       315. Государственное учреждение "Сатпаевская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1211"/>
-    <w:bookmarkStart w:name="z1519" w:id="1212"/>
+    <w:bookmarkEnd w:id="1221"/>
+    <w:bookmarkStart w:name="z1519" w:id="1222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       316. Государственное учреждение "Каражалская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1212"/>
-    <w:bookmarkStart w:name="z1520" w:id="1213"/>
+    <w:bookmarkEnd w:id="1222"/>
+    <w:bookmarkStart w:name="z1520" w:id="1223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       317. Государственное учреждение "Балхашская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1213"/>
-    <w:bookmarkStart w:name="z1521" w:id="1214"/>
+    <w:bookmarkEnd w:id="1223"/>
+    <w:bookmarkStart w:name="z1521" w:id="1224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       318. Государственное учреждение "Приозерская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1214"/>
-    <w:bookmarkStart w:name="z1522" w:id="1215"/>
+    <w:bookmarkEnd w:id="1224"/>
+    <w:bookmarkStart w:name="z1522" w:id="1225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       319. Государственное учреждение "Костанайская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1215"/>
-    <w:bookmarkStart w:name="z1523" w:id="1216"/>
+    <w:bookmarkEnd w:id="1225"/>
+    <w:bookmarkStart w:name="z1523" w:id="1226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       320. Государственное учреждение "Алтынсаринская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1216"/>
-    <w:bookmarkStart w:name="z1524" w:id="1217"/>
+    <w:bookmarkEnd w:id="1226"/>
+    <w:bookmarkStart w:name="z1524" w:id="1227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       321. Государственное учреждение "Амангельдинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1217"/>
-    <w:bookmarkStart w:name="z1525" w:id="1218"/>
+    <w:bookmarkEnd w:id="1227"/>
+    <w:bookmarkStart w:name="z1525" w:id="1228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       322. Государственное учреждение "Аулиекольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1218"/>
-    <w:bookmarkStart w:name="z1526" w:id="1219"/>
+    <w:bookmarkEnd w:id="1228"/>
+    <w:bookmarkStart w:name="z1526" w:id="1229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323. Государственное учреждение "Денисовская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1219"/>
-    <w:bookmarkStart w:name="z1527" w:id="1220"/>
+    <w:bookmarkEnd w:id="1229"/>
+    <w:bookmarkStart w:name="z1527" w:id="1230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       324. Государственное учреждение "Жангельдинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1220"/>
-    <w:bookmarkStart w:name="z1643" w:id="1221"/>
+    <w:bookmarkEnd w:id="1230"/>
+    <w:bookmarkStart w:name="z1643" w:id="1231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       324-1. Республиканское государственное учреждение "Территориальная инспекция области Ұлытау Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1221"/>
-    <w:bookmarkStart w:name="z1528" w:id="1222"/>
+    <w:bookmarkEnd w:id="1231"/>
+    <w:bookmarkStart w:name="z1528" w:id="1232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       325. Государственное учреждение "Житикаринская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1222"/>
-    <w:bookmarkStart w:name="z1529" w:id="1223"/>
+    <w:bookmarkEnd w:id="1232"/>
+    <w:bookmarkStart w:name="z1529" w:id="1233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       326. Государственное учреждение "Камыстинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1223"/>
-    <w:bookmarkStart w:name="z1530" w:id="1224"/>
+    <w:bookmarkEnd w:id="1233"/>
+    <w:bookmarkStart w:name="z1530" w:id="1234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       327. Государственное учреждение "Карабалыкская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1224"/>
-    <w:bookmarkStart w:name="z1531" w:id="1225"/>
+    <w:bookmarkEnd w:id="1234"/>
+    <w:bookmarkStart w:name="z1531" w:id="1235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       328. Государственное учреждение "Карасуская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1225"/>
-    <w:bookmarkStart w:name="z1532" w:id="1226"/>
+    <w:bookmarkEnd w:id="1235"/>
+    <w:bookmarkStart w:name="z1532" w:id="1236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       329. Государственное учреждение "Костанайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1226"/>
-    <w:bookmarkStart w:name="z1533" w:id="1227"/>
+    <w:bookmarkEnd w:id="1236"/>
+    <w:bookmarkStart w:name="z1533" w:id="1237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       330. Государственное учреждение "Мендыкаринская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1227"/>
-    <w:bookmarkStart w:name="z1534" w:id="1228"/>
+    <w:bookmarkEnd w:id="1237"/>
+    <w:bookmarkStart w:name="z1534" w:id="1238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       331. Государственное учреждение "Наурзумская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1228"/>
-    <w:bookmarkStart w:name="z1535" w:id="1229"/>
+    <w:bookmarkEnd w:id="1238"/>
+    <w:bookmarkStart w:name="z1535" w:id="1239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       332. Государственное учреждение "Сарыкольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1229"/>
-    <w:bookmarkStart w:name="z1536" w:id="1230"/>
+    <w:bookmarkEnd w:id="1239"/>
+    <w:bookmarkStart w:name="z1536" w:id="1240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       333. Государственное учреждение "Территориальная инспекция района Беимбета Майлина Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1230"/>
-    <w:bookmarkStart w:name="z1537" w:id="1231"/>
+    <w:bookmarkEnd w:id="1240"/>
+    <w:bookmarkStart w:name="z1537" w:id="1241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       334. Государственное учреждение "Узункольская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1231"/>
-    <w:bookmarkStart w:name="z1538" w:id="1232"/>
+    <w:bookmarkEnd w:id="1241"/>
+    <w:bookmarkStart w:name="z1538" w:id="1242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       335. Государственное учреждение "Федоровская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1232"/>
-    <w:bookmarkStart w:name="z1539" w:id="1233"/>
+    <w:bookmarkEnd w:id="1242"/>
+    <w:bookmarkStart w:name="z1539" w:id="1243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       336. Государственное учреждение "Аркалыкская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1233"/>
-    <w:bookmarkStart w:name="z1540" w:id="1234"/>
+    <w:bookmarkEnd w:id="1243"/>
+    <w:bookmarkStart w:name="z1540" w:id="1244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       337. Государственное учреждение "Костанайская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1234"/>
-    <w:bookmarkStart w:name="z1541" w:id="1235"/>
+    <w:bookmarkEnd w:id="1244"/>
+    <w:bookmarkStart w:name="z1541" w:id="1245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       338. Государственное учреждение "Лисаковская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1235"/>
-    <w:bookmarkStart w:name="z1542" w:id="1236"/>
+    <w:bookmarkEnd w:id="1245"/>
+    <w:bookmarkStart w:name="z1542" w:id="1246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       339. Государственное учреждение "Рудненская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1236"/>
-    <w:bookmarkStart w:name="z1543" w:id="1237"/>
+    <w:bookmarkEnd w:id="1246"/>
+    <w:bookmarkStart w:name="z1543" w:id="1247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       340. Государственное учреждение "Кызылординская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1237"/>
-    <w:bookmarkStart w:name="z1544" w:id="1238"/>
+    <w:bookmarkEnd w:id="1247"/>
+    <w:bookmarkStart w:name="z1544" w:id="1248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       341. Государственное учреждение "Аральская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1238"/>
-    <w:bookmarkStart w:name="z1545" w:id="1239"/>
+    <w:bookmarkEnd w:id="1248"/>
+    <w:bookmarkStart w:name="z1545" w:id="1249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       342. Государственное учреждение "Жалагашская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1239"/>
-    <w:bookmarkStart w:name="z1546" w:id="1240"/>
+    <w:bookmarkEnd w:id="1249"/>
+    <w:bookmarkStart w:name="z1546" w:id="1250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       343. Государственное учреждение "Жанакорганская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1240"/>
-    <w:bookmarkStart w:name="z1547" w:id="1241"/>
+    <w:bookmarkEnd w:id="1250"/>
+    <w:bookmarkStart w:name="z1547" w:id="1251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       344. Государственное учреждение "Казалинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1241"/>
-    <w:bookmarkStart w:name="z1548" w:id="1242"/>
+    <w:bookmarkEnd w:id="1251"/>
+    <w:bookmarkStart w:name="z1548" w:id="1252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       345. Государственное учреждение "Кармакчинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1242"/>
-    <w:bookmarkStart w:name="z1549" w:id="1243"/>
+    <w:bookmarkEnd w:id="1252"/>
+    <w:bookmarkStart w:name="z1549" w:id="1253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       346. Государственное учреждение "Сырдарьинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1243"/>
-    <w:bookmarkStart w:name="z1550" w:id="1244"/>
+    <w:bookmarkEnd w:id="1253"/>
+    <w:bookmarkStart w:name="z1550" w:id="1254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       347. Государственное учреждение "Шиелийская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1244"/>
-    <w:bookmarkStart w:name="z1551" w:id="1245"/>
+    <w:bookmarkEnd w:id="1254"/>
+    <w:bookmarkStart w:name="z1551" w:id="1255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       348. Государственное учреждение "Кызылординская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1245"/>
-    <w:bookmarkStart w:name="z1552" w:id="1246"/>
+    <w:bookmarkEnd w:id="1255"/>
+    <w:bookmarkStart w:name="z1552" w:id="1256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       349. Государственное учреждение "Мангистауская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1246"/>
-    <w:bookmarkStart w:name="z1553" w:id="1247"/>
+    <w:bookmarkEnd w:id="1256"/>
+    <w:bookmarkStart w:name="z1553" w:id="1257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       350. Государственное учреждение "Мангистауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1247"/>
-    <w:bookmarkStart w:name="z1554" w:id="1248"/>
+    <w:bookmarkEnd w:id="1257"/>
+    <w:bookmarkStart w:name="z1554" w:id="1258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       351. Государственное учреждение "Каракиянская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1248"/>
-    <w:bookmarkStart w:name="z1555" w:id="1249"/>
+    <w:bookmarkEnd w:id="1258"/>
+    <w:bookmarkStart w:name="z1555" w:id="1259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       352. Государственное учреждение "Тупкараганская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1249"/>
-    <w:bookmarkStart w:name="z1556" w:id="1250"/>
+    <w:bookmarkEnd w:id="1259"/>
+    <w:bookmarkStart w:name="z1556" w:id="1260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       353. Государственное учреждение "Бейнеуская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1250"/>
-    <w:bookmarkStart w:name="z1557" w:id="1251"/>
+    <w:bookmarkEnd w:id="1260"/>
+    <w:bookmarkStart w:name="z1557" w:id="1261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       354. Государственное учреждение "Жана-Озенская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1251"/>
-    <w:bookmarkStart w:name="z1558" w:id="1252"/>
+    <w:bookmarkEnd w:id="1261"/>
+    <w:bookmarkStart w:name="z1558" w:id="1262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       355. Государственное учреждение "Актауская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1252"/>
-    <w:bookmarkStart w:name="z1559" w:id="1253"/>
+    <w:bookmarkEnd w:id="1262"/>
+    <w:bookmarkStart w:name="z1559" w:id="1263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       356. Государственное учреждение "Мунайлинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1253"/>
-    <w:bookmarkStart w:name="z1560" w:id="1254"/>
+    <w:bookmarkEnd w:id="1263"/>
+    <w:bookmarkStart w:name="z1560" w:id="1264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       357. Государственное учреждение "Павлодарская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1254"/>
-    <w:bookmarkStart w:name="z1561" w:id="1255"/>
+    <w:bookmarkEnd w:id="1264"/>
+    <w:bookmarkStart w:name="z1561" w:id="1265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       358. Государственное учреждение "Территориальная инспекция района Аққулы Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1255"/>
-    <w:bookmarkStart w:name="z1562" w:id="1256"/>
+    <w:bookmarkEnd w:id="1265"/>
+    <w:bookmarkStart w:name="z1562" w:id="1266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       359. Государственное учреждение "Баянаульская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1256"/>
-    <w:bookmarkStart w:name="z1563" w:id="1257"/>
+    <w:bookmarkEnd w:id="1266"/>
+    <w:bookmarkStart w:name="z1563" w:id="1267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       360. Государственное учреждение "Железинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1257"/>
-    <w:bookmarkStart w:name="z1564" w:id="1258"/>
+    <w:bookmarkEnd w:id="1267"/>
+    <w:bookmarkStart w:name="z1564" w:id="1268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       361. Государственное учреждение "Иртышская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1258"/>
-    <w:bookmarkStart w:name="z1565" w:id="1259"/>
+    <w:bookmarkEnd w:id="1268"/>
+    <w:bookmarkStart w:name="z1565" w:id="1269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       362. Государственное учреждение "Майская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1259"/>
-    <w:bookmarkStart w:name="z1566" w:id="1260"/>
+    <w:bookmarkEnd w:id="1269"/>
+    <w:bookmarkStart w:name="z1566" w:id="1270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       363. Государственное учреждение "Павлодарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1260"/>
-    <w:bookmarkStart w:name="z1567" w:id="1261"/>
+    <w:bookmarkEnd w:id="1270"/>
+    <w:bookmarkStart w:name="z1567" w:id="1271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       364. Государственное учреждение "Территориальная инспекция района Тереңкөл Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1261"/>
-    <w:bookmarkStart w:name="z1568" w:id="1262"/>
+    <w:bookmarkEnd w:id="1271"/>
+    <w:bookmarkStart w:name="z1568" w:id="1272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       365. Государственное учреждение "Успенская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1262"/>
-    <w:bookmarkStart w:name="z1569" w:id="1263"/>
+    <w:bookmarkEnd w:id="1272"/>
+    <w:bookmarkStart w:name="z1569" w:id="1273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       366. Государственное учреждение "Актогайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1263"/>
-    <w:bookmarkStart w:name="z1570" w:id="1264"/>
+    <w:bookmarkEnd w:id="1273"/>
+    <w:bookmarkStart w:name="z1570" w:id="1274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       367. Государственное учреждение "Щербактинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1264"/>
-    <w:bookmarkStart w:name="z1571" w:id="1265"/>
+    <w:bookmarkEnd w:id="1274"/>
+    <w:bookmarkStart w:name="z1571" w:id="1275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       368. Государственное учреждение "Аксуская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1265"/>
-    <w:bookmarkStart w:name="z1572" w:id="1266"/>
+    <w:bookmarkEnd w:id="1275"/>
+    <w:bookmarkStart w:name="z1572" w:id="1276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       369. Государственное учреждение "Экибастузская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1266"/>
-    <w:bookmarkStart w:name="z1573" w:id="1267"/>
+    <w:bookmarkEnd w:id="1276"/>
+    <w:bookmarkStart w:name="z1573" w:id="1277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       370. Государственное учреждение "Павлодарская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1267"/>
-    <w:bookmarkStart w:name="z1574" w:id="1268"/>
+    <w:bookmarkEnd w:id="1277"/>
+    <w:bookmarkStart w:name="z1574" w:id="1278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       371. Государственное учреждение "Северо-Казахстанская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1268"/>
-    <w:bookmarkStart w:name="z1575" w:id="1269"/>
+    <w:bookmarkEnd w:id="1278"/>
+    <w:bookmarkStart w:name="z1575" w:id="1279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       372. Государственное учреждение "Айыртауская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1269"/>
-    <w:bookmarkStart w:name="z1576" w:id="1270"/>
+    <w:bookmarkEnd w:id="1279"/>
+    <w:bookmarkStart w:name="z1576" w:id="1280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       373. Государственное учреждение "Акжарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1270"/>
-    <w:bookmarkStart w:name="z1577" w:id="1271"/>
+    <w:bookmarkEnd w:id="1280"/>
+    <w:bookmarkStart w:name="z1577" w:id="1281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       374. Государственное учреждение "Аккайынская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1271"/>
-    <w:bookmarkStart w:name="z1578" w:id="1272"/>
+    <w:bookmarkEnd w:id="1281"/>
+    <w:bookmarkStart w:name="z1578" w:id="1282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       375. Государственное учреждение "Территориальная инспекция района Магжана Жумабаева Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1272"/>
-    <w:bookmarkStart w:name="z1579" w:id="1273"/>
+    <w:bookmarkEnd w:id="1282"/>
+    <w:bookmarkStart w:name="z1579" w:id="1283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       376. Государственное учреждение "Есильская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1273"/>
-    <w:bookmarkStart w:name="z1580" w:id="1274"/>
+    <w:bookmarkEnd w:id="1283"/>
+    <w:bookmarkStart w:name="z1580" w:id="1284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       377. Государственное учреждение "Жамбылская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1274"/>
-    <w:bookmarkStart w:name="z1581" w:id="1275"/>
+    <w:bookmarkEnd w:id="1284"/>
+    <w:bookmarkStart w:name="z1581" w:id="1285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       378. Государственное учреждение "Кызылжарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1275"/>
-    <w:bookmarkStart w:name="z1582" w:id="1276"/>
+    <w:bookmarkEnd w:id="1285"/>
+    <w:bookmarkStart w:name="z1582" w:id="1286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       379. Государственное учреждение "Мамлютская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1276"/>
-    <w:bookmarkStart w:name="z1583" w:id="1277"/>
+    <w:bookmarkEnd w:id="1286"/>
+    <w:bookmarkStart w:name="z1583" w:id="1287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       380. Государственное учреждение "Территориальная инспекция района Шал акына Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1277"/>
-    <w:bookmarkStart w:name="z1584" w:id="1278"/>
+    <w:bookmarkEnd w:id="1287"/>
+    <w:bookmarkStart w:name="z1584" w:id="1288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       381. Государственное учреждение "Тайыншинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1278"/>
-    <w:bookmarkStart w:name="z1585" w:id="1279"/>
+    <w:bookmarkEnd w:id="1288"/>
+    <w:bookmarkStart w:name="z1585" w:id="1289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       382. Государственное учреждение "Тимирязевская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1279"/>
-    <w:bookmarkStart w:name="z1586" w:id="1280"/>
+    <w:bookmarkEnd w:id="1289"/>
+    <w:bookmarkStart w:name="z1586" w:id="1290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       383. Государственное учреждение "Уалихановская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1280"/>
-    <w:bookmarkStart w:name="z1587" w:id="1281"/>
+    <w:bookmarkEnd w:id="1290"/>
+    <w:bookmarkStart w:name="z1587" w:id="1291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       384. Государственное учреждение "Территориальная инспекция района Габита Мусрепова Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1281"/>
-    <w:bookmarkStart w:name="z1588" w:id="1282"/>
+    <w:bookmarkEnd w:id="1291"/>
+    <w:bookmarkStart w:name="z1588" w:id="1292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       385. Государственное учреждение "Петропавловская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1282"/>
-    <w:bookmarkStart w:name="z1589" w:id="1283"/>
+    <w:bookmarkEnd w:id="1292"/>
+    <w:bookmarkStart w:name="z1589" w:id="1293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       386. Государственное учреждение "Туркестанская областная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1283"/>
-    <w:bookmarkStart w:name="z1590" w:id="1284"/>
+    <w:bookmarkEnd w:id="1293"/>
+    <w:bookmarkStart w:name="z1590" w:id="1294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       387. Государственное учреждение "Байдибекская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1284"/>
-    <w:bookmarkStart w:name="z1591" w:id="1285"/>
+    <w:bookmarkEnd w:id="1294"/>
+    <w:bookmarkStart w:name="z1591" w:id="1295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       388. Государственное учреждение "Жетысайская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1285"/>
-    <w:bookmarkStart w:name="z1592" w:id="1286"/>
+    <w:bookmarkEnd w:id="1295"/>
+    <w:bookmarkStart w:name="z1592" w:id="1296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       389. Государственное учреждение "Келесская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1286"/>
-    <w:bookmarkStart w:name="z1593" w:id="1287"/>
+    <w:bookmarkEnd w:id="1296"/>
+    <w:bookmarkStart w:name="z1593" w:id="1297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       390. Государственное учреждение "Казыгуртская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1287"/>
-    <w:bookmarkStart w:name="z1594" w:id="1288"/>
+    <w:bookmarkEnd w:id="1297"/>
+    <w:bookmarkStart w:name="z1594" w:id="1298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       391. Государственное учреждение "Махтааральская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1288"/>
-    <w:bookmarkStart w:name="z1595" w:id="1289"/>
+    <w:bookmarkEnd w:id="1298"/>
+    <w:bookmarkStart w:name="z1595" w:id="1299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       392. Государственное учреждение "Ордабасинская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1289"/>
-    <w:bookmarkStart w:name="z1596" w:id="1290"/>
+    <w:bookmarkEnd w:id="1299"/>
+    <w:bookmarkStart w:name="z1596" w:id="1300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       393. Государственное учреждение "Отрарская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1290"/>
-    <w:bookmarkStart w:name="z1597" w:id="1291"/>
+    <w:bookmarkEnd w:id="1300"/>
+    <w:bookmarkStart w:name="z1597" w:id="1301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       394. Государственное учреждение "Сайрамская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1291"/>
-    <w:bookmarkStart w:name="z1598" w:id="1292"/>
+    <w:bookmarkEnd w:id="1301"/>
+    <w:bookmarkStart w:name="z1598" w:id="1302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       395. Государственное учреждение "Сарыагашская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1292"/>
-    <w:bookmarkStart w:name="z1599" w:id="1293"/>
+    <w:bookmarkEnd w:id="1302"/>
+    <w:bookmarkStart w:name="z1599" w:id="1303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       396. Государственное учреждение "Сузакская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1293"/>
-    <w:bookmarkStart w:name="z1600" w:id="1294"/>
+    <w:bookmarkEnd w:id="1303"/>
+    <w:bookmarkStart w:name="z1600" w:id="1304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       397. Государственное учреждение "Толебийская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1294"/>
-    <w:bookmarkStart w:name="z1601" w:id="1295"/>
+    <w:bookmarkEnd w:id="1304"/>
+    <w:bookmarkStart w:name="z1601" w:id="1305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       398. Государственное учреждение "Тюлькубасская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1295"/>
-    <w:bookmarkStart w:name="z1602" w:id="1296"/>
+    <w:bookmarkEnd w:id="1305"/>
+    <w:bookmarkStart w:name="z1602" w:id="1306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       399. Государственное учреждение "Шардаринская районная территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1296"/>
-    <w:bookmarkStart w:name="z1603" w:id="1297"/>
+    <w:bookmarkEnd w:id="1306"/>
+    <w:bookmarkStart w:name="z1603" w:id="1307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       400. Государственное учреждение "Арысская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1297"/>
-    <w:bookmarkStart w:name="z1604" w:id="1298"/>
+    <w:bookmarkEnd w:id="1307"/>
+    <w:bookmarkStart w:name="z1604" w:id="1308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       401. Государственное учреждение "Туркестанская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1298"/>
-    <w:bookmarkStart w:name="z1605" w:id="1299"/>
+    <w:bookmarkEnd w:id="1308"/>
+    <w:bookmarkStart w:name="z1605" w:id="1309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       402. Государственное учреждение "Территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан по городу Шымкенту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1299"/>
-    <w:bookmarkStart w:name="z1606" w:id="1300"/>
+    <w:bookmarkEnd w:id="1309"/>
+    <w:bookmarkStart w:name="z1606" w:id="1310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       403. Государственное учреждение "Ленгерская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1300"/>
-    <w:bookmarkStart w:name="z1607" w:id="1301"/>
+    <w:bookmarkEnd w:id="1310"/>
+    <w:bookmarkStart w:name="z1607" w:id="1311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       404. Государственное учреждение "Кентауская городская территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1301"/>
-    <w:bookmarkStart w:name="z1608" w:id="1302"/>
+    <w:bookmarkEnd w:id="1311"/>
+    <w:bookmarkStart w:name="z1608" w:id="1312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       405. Государственное учреждение "Территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан по городу Астане".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1302"/>
-    <w:bookmarkStart w:name="z1609" w:id="1303"/>
+    <w:bookmarkEnd w:id="1312"/>
+    <w:bookmarkStart w:name="z1609" w:id="1313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       406. Государственное учреждение "Территориальная инспекция Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан по городу Алматы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1303"/>
-    <w:bookmarkStart w:name="z1610" w:id="1304"/>
+    <w:bookmarkEnd w:id="1313"/>
+    <w:bookmarkStart w:name="z1610" w:id="1314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       407. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Акмолинской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1304"/>
-    <w:bookmarkStart w:name="z1611" w:id="1305"/>
+    <w:bookmarkEnd w:id="1314"/>
+    <w:bookmarkStart w:name="z1611" w:id="1315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       408. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Актюбинской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1305"/>
-    <w:bookmarkStart w:name="z1612" w:id="1306"/>
+    <w:bookmarkEnd w:id="1315"/>
+    <w:bookmarkStart w:name="z1612" w:id="1316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       409. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Алматинской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1306"/>
-    <w:bookmarkStart w:name="z1613" w:id="1307"/>
+    <w:bookmarkEnd w:id="1316"/>
+    <w:bookmarkStart w:name="z1613" w:id="1317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       410. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Атырауской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1307"/>
-    <w:bookmarkStart w:name="z1614" w:id="1308"/>
+    <w:bookmarkEnd w:id="1317"/>
+    <w:bookmarkStart w:name="z1614" w:id="1318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       411. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Восточно-Казахстанской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1308"/>
-    <w:bookmarkStart w:name="z1615" w:id="1309"/>
+    <w:bookmarkEnd w:id="1318"/>
+    <w:bookmarkStart w:name="z1615" w:id="1319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       412. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Жамбылской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1309"/>
-    <w:bookmarkStart w:name="z1616" w:id="1310"/>
+    <w:bookmarkEnd w:id="1319"/>
+    <w:bookmarkStart w:name="z1616" w:id="1320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       413. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Западно-Казахстанской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1310"/>
-    <w:bookmarkStart w:name="z1617" w:id="1311"/>
+    <w:bookmarkEnd w:id="1320"/>
+    <w:bookmarkStart w:name="z1617" w:id="1321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       414. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Карагандинской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1311"/>
-    <w:bookmarkStart w:name="z1618" w:id="1312"/>
+    <w:bookmarkEnd w:id="1321"/>
+    <w:bookmarkStart w:name="z1618" w:id="1322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       415. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Костанайской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1312"/>
-    <w:bookmarkStart w:name="z1619" w:id="1313"/>
+    <w:bookmarkEnd w:id="1322"/>
+    <w:bookmarkStart w:name="z1619" w:id="1323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       416. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Кызылординской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1313"/>
-    <w:bookmarkStart w:name="z1620" w:id="1314"/>
+    <w:bookmarkEnd w:id="1323"/>
+    <w:bookmarkStart w:name="z1620" w:id="1324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       417. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Мангистауской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1314"/>
-    <w:bookmarkStart w:name="z1621" w:id="1315"/>
+    <w:bookmarkEnd w:id="1324"/>
+    <w:bookmarkStart w:name="z1621" w:id="1325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       418. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Павлодарской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1315"/>
-    <w:bookmarkStart w:name="z1622" w:id="1316"/>
+    <w:bookmarkEnd w:id="1325"/>
+    <w:bookmarkStart w:name="z1622" w:id="1326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       419. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Северо-Казахстанской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1316"/>
-    <w:bookmarkStart w:name="z1623" w:id="1317"/>
+    <w:bookmarkEnd w:id="1326"/>
+    <w:bookmarkStart w:name="z1623" w:id="1327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       420. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами Туркестанской области Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1317"/>
-    <w:bookmarkStart w:name="z1624" w:id="1318"/>
+    <w:bookmarkEnd w:id="1327"/>
+    <w:bookmarkStart w:name="z1624" w:id="1328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       421. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами города Шымкента Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1318"/>
-    <w:bookmarkStart w:name="z1625" w:id="1319"/>
+    <w:bookmarkEnd w:id="1328"/>
+    <w:bookmarkStart w:name="z1625" w:id="1329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       422. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами города Астаны Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1319"/>
-    <w:bookmarkStart w:name="z1626" w:id="1320"/>
+    <w:bookmarkEnd w:id="1329"/>
+    <w:bookmarkStart w:name="z1626" w:id="1330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       423. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами города Алматы Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1320"/>
-    <w:bookmarkStart w:name="z1644" w:id="1321"/>
+    <w:bookmarkEnd w:id="1330"/>
+    <w:bookmarkStart w:name="z1644" w:id="1331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       450-1. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами области Абай Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1321"/>
-    <w:bookmarkStart w:name="z1645" w:id="1322"/>
+    <w:bookmarkEnd w:id="1331"/>
+    <w:bookmarkStart w:name="z1645" w:id="1332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       456-1. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами области Жетісу Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1322"/>
-    <w:bookmarkStart w:name="z1646" w:id="1323"/>
+    <w:bookmarkEnd w:id="1332"/>
+    <w:bookmarkStart w:name="z1646" w:id="1333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       464-1. Республиканское государственное учреждение "Департамент по управлению земельными ресурсами области Ұлытау Комитета по управлению земельными ресурсами Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1323"/>
-    <w:bookmarkStart w:name="z1910" w:id="1324"/>
+    <w:bookmarkEnd w:id="1333"/>
+    <w:bookmarkStart w:name="z1910" w:id="1334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       465. Республиканское государственное учреждение "Арало-Сырдарьинская межобластная бассейновая инспекция рыбного хозяйства Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1324"/>
-    <w:bookmarkStart w:name="z1911" w:id="1325"/>
+    <w:bookmarkEnd w:id="1334"/>
+    <w:bookmarkStart w:name="z1911" w:id="1335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       466. Республиканское государственное учреждение "Балхаш-Алакольская межобластная бассейновая инспекция рыбного хозяйства Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1325"/>
-    <w:bookmarkStart w:name="z1912" w:id="1326"/>
+    <w:bookmarkEnd w:id="1335"/>
+    <w:bookmarkStart w:name="z1912" w:id="1336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       467. Республиканское государственное учреждение "Зайсан-Ертисская межобластная бассейновая инспекция рыбного хозяйства Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1326"/>
-    <w:bookmarkStart w:name="z1913" w:id="1327"/>
+    <w:bookmarkEnd w:id="1336"/>
+    <w:bookmarkStart w:name="z1913" w:id="1337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       468. Республиканское государственное учреждение "Есильская межобластная бассейновая инспекция рыбного хозяйства Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1327"/>
-    <w:bookmarkStart w:name="z1914" w:id="1328"/>
+    <w:bookmarkEnd w:id="1337"/>
+    <w:bookmarkStart w:name="z1914" w:id="1338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       469. Республиканское государственное учреждение "Жайык-Каспийская межобластная бассейновая инспекция рыбного хозяйства Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1328"/>
-    <w:bookmarkStart w:name="z1915" w:id="1329"/>
+    <w:bookmarkEnd w:id="1338"/>
+    <w:bookmarkStart w:name="z1915" w:id="1339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       470. Республиканское государственное учреждение "Нура-Сарысуская межобластная бассейновая инспекция рыбного хозяйства Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1329"/>
-    <w:bookmarkStart w:name="z1916" w:id="1330"/>
+    <w:bookmarkEnd w:id="1339"/>
+    <w:bookmarkStart w:name="z1916" w:id="1340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       471. Республиканское государственное учреждение "Тобол-Торгайская межобластная бассейновая инспекция рыбного хозяйства Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1330"/>
-    <w:bookmarkStart w:name="z1917" w:id="1331"/>
+    <w:bookmarkEnd w:id="1340"/>
+    <w:bookmarkStart w:name="z1917" w:id="1341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       472. Республиканское государственное учреждение "Шу-Таласская межобластная бассейновая инспекция рыбного хозяйства Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1331"/>
-    <w:bookmarkStart w:name="z1627" w:id="1332"/>
+    <w:bookmarkEnd w:id="1341"/>
+    <w:bookmarkStart w:name="z1627" w:id="1342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений, находящихся в ведении Министерства и его ведомств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1332"/>
+    <w:bookmarkEnd w:id="1342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень – в редакции постановления Правительства РК от 01.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32222,130 +32886,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 13.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1732" w:id="1333"/>
+    <w:bookmarkStart w:name="z1732" w:id="1343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Государственная комиссия по сортоиспытанию сельскохозяйственных культур" Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1333"/>
-    <w:bookmarkStart w:name="z1733" w:id="1334"/>
+    <w:bookmarkEnd w:id="1343"/>
+    <w:bookmarkStart w:name="z1733" w:id="1344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное учреждение "Республиканский противоэпизоотический отряд" Комитета ветеринарного контроля и надзора Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1334"/>
-    <w:bookmarkStart w:name="z1734" w:id="1335"/>
+    <w:bookmarkEnd w:id="1344"/>
+    <w:bookmarkStart w:name="z1734" w:id="1345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Республиканский центр карантина растений" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1335"/>
-    <w:bookmarkStart w:name="z1735" w:id="1336"/>
+    <w:bookmarkEnd w:id="1345"/>
+    <w:bookmarkStart w:name="z1735" w:id="1346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное учреждение "Республиканский методический центр фитосанитарной диагностики и прогнозов" Комитета государственной инспекции в агропромышленном комплексе Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1336"/>
+    <w:bookmarkEnd w:id="1346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32536,70 +33200,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1939" w:id="1337"/>
+    <w:bookmarkStart w:name="z1939" w:id="1347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Республиканское государственное учреждение "Государственный природный резерват "Каспий итбалығы" Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1337"/>
+    <w:bookmarkEnd w:id="1347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -32724,68 +33388,68 @@
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="1338"/>
+    <w:bookmarkStart w:name="z12" w:id="1348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений - территориальных органов Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1338"/>
+    <w:bookmarkEnd w:id="1348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 02.03.2007 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -32930,92 +33594,92 @@
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="1339"/>
+    <w:bookmarkStart w:name="z13" w:id="1349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организаций, находящихся в ведении Министерства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1339"/>
+    <w:bookmarkEnd w:id="1349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 13.03.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33146,92 +33810,92 @@
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="1340"/>
+    <w:bookmarkStart w:name="z14" w:id="1350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Комитете лесного и охотничьего хозяйства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1340"/>
+    <w:bookmarkEnd w:id="1350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28 октября 2007 г. N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33376,92 +34040,92 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="1341"/>
+    <w:bookmarkStart w:name="z20" w:id="1351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комитета лесного и охотничьего хозяйства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1341"/>
+    <w:bookmarkEnd w:id="1351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28.10.2007 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33606,51 +34270,51 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="1342"/>
+    <w:bookmarkStart w:name="z21" w:id="1352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -33659,51 +34323,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комитета лесного и охотничьего хозяйства Министерства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1342"/>
+    <w:bookmarkEnd w:id="1352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 13.03.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33848,51 +34512,51 @@
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="1343"/>
+    <w:bookmarkStart w:name="z22" w:id="1353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -33901,51 +34565,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>лесного и охотничьего хозяйства Министерства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1343"/>
+    <w:bookmarkEnd w:id="1353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 13.03.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34090,92 +34754,92 @@
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="1344"/>
+    <w:bookmarkStart w:name="z23" w:id="1354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Комитете по водным ресурсам Министерства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1344"/>
+    <w:bookmarkEnd w:id="1354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28.10.2007 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34320,92 +34984,92 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="1345"/>
+    <w:bookmarkStart w:name="z29" w:id="1355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комитета по водным ресурсам Министерства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1345"/>
+    <w:bookmarkEnd w:id="1355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28 октября 2007 г. N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34550,51 +35214,51 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="1346"/>
+    <w:bookmarkStart w:name="z30" w:id="1356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -34603,51 +35267,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комитета по водным ресурсам Министерства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1346"/>
+    <w:bookmarkEnd w:id="1356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 13.03.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -34792,51 +35456,51 @@
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="1347"/>
+    <w:bookmarkStart w:name="z31" w:id="1357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -34845,51 +35509,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по водным ресурсам Министерства сельского хозяйства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1347"/>
+    <w:bookmarkEnd w:id="1357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 13.03.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35034,92 +35698,92 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="1348"/>
+    <w:bookmarkStart w:name="z32" w:id="1358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Комитете рыбного хозяйства Министерства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1348"/>
+    <w:bookmarkEnd w:id="1358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28 октября 2007 г. N </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35264,92 +35928,92 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="1349"/>
+    <w:bookmarkStart w:name="z38" w:id="1359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комитета рыбного хозяйства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1349"/>
+    <w:bookmarkEnd w:id="1359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28.10.2007 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35494,51 +36158,51 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="1350"/>
+    <w:bookmarkStart w:name="z39" w:id="1360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -35547,51 +36211,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комитета рыбного хозяйства Министерства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1350"/>
+    <w:bookmarkEnd w:id="1360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 13.03.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35736,92 +36400,92 @@
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="1351"/>
+    <w:bookmarkStart w:name="z40" w:id="1361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>организаций, находящихся в ведении Комитета рыбного хозяйства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1351"/>
+    <w:bookmarkEnd w:id="1361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень исключен постановлением Правительства РК от 13.03.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -35952,51 +36616,51 @@
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="1352"/>
+    <w:bookmarkStart w:name="z41" w:id="1362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -36005,51 +36669,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства сельского хозяйства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1352"/>
+    <w:bookmarkEnd w:id="1362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение исключено постановлением Правительства РК от 28.10.2007 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36194,51 +36858,51 @@
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="1353"/>
+    <w:bookmarkStart w:name="z47" w:id="1363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -36247,51 +36911,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министерства сельского хозяйства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1353"/>
+    <w:bookmarkEnd w:id="1363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена постановлением Правительства РК от 28.10.2007 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36436,1022 +37100,1022 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от 6 апреля 2005 года N 310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="1354"/>
+    <w:bookmarkStart w:name="z48" w:id="1364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых решений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1354"/>
-    <w:bookmarkStart w:name="z523" w:id="1355"/>
+    <w:bookmarkEnd w:id="1364"/>
+    <w:bookmarkStart w:name="z523" w:id="1365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Пункты 1 и 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 октября 2002 года N 1096 "Некоторые вопросы Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2002 г., N 33, ст. 357).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1355"/>
-    <w:bookmarkStart w:name="z524" w:id="1356"/>
+    <w:bookmarkEnd w:id="1365"/>
+    <w:bookmarkStart w:name="z524" w:id="1366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Абзацы пятый, шестой, седьмой, восьмой, девятый, десятый, одиннадцатый, двенадцатый, тринадцатый подпункта 2) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 ноября 2002 года N 1216 "О внесении изменений и дополнений в постановления Правительства Республики Казахстан от 11 января 2002 года N 39 и от 7 октября 2002 года 1096".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1356"/>
-    <w:bookmarkStart w:name="z525" w:id="1357"/>
+    <w:bookmarkEnd w:id="1366"/>
+    <w:bookmarkStart w:name="z525" w:id="1367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Подпункты 1), 2), 3) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 22 ноября 2002 года N 1239 "Некоторые вопросы Комитета лесного и охотничьего хозяйства Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2002 г., N 42, ст. 423).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1357"/>
-    <w:bookmarkStart w:name="z526" w:id="1358"/>
+    <w:bookmarkEnd w:id="1367"/>
+    <w:bookmarkStart w:name="z526" w:id="1368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Пункт 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 28 ноября 2002 года N 1267 "Вопросы Комитета по водным ресурсам Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2002 г., N 43, ст. 429).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1358"/>
-    <w:bookmarkStart w:name="z527" w:id="1359"/>
+    <w:bookmarkEnd w:id="1368"/>
+    <w:bookmarkStart w:name="z527" w:id="1369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Подпункт 3) пункта 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 декабря 2002 года N 1431 "Вопросы отдельных организаций, подведомственных Министерству сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2002 г., N 49, ст. 486).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1359"/>
-    <w:bookmarkStart w:name="z528" w:id="1360"/>
+    <w:bookmarkEnd w:id="1369"/>
+    <w:bookmarkStart w:name="z528" w:id="1370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Пункт 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 22 января 2003 года N 75 "О реорганизации отдельных государственных учреждений Комитета лесного и охотничьего хозяйства Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2003 г., N 2, ст. 33).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1360"/>
-    <w:bookmarkStart w:name="z529" w:id="1361"/>
+    <w:bookmarkEnd w:id="1370"/>
+    <w:bookmarkStart w:name="z529" w:id="1371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Пункт 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 января 2003 года N 89 "О реорганизации Республиканского государственного предприятия "Проектно-</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1361"/>
+    <w:bookmarkEnd w:id="1371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изыскательский институт "Казюжгипроводхоз" Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2003 г., N 3, ст. 43).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z530" w:id="1362"/>
+    <w:bookmarkStart w:name="z530" w:id="1372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Подпункт 3) пункта 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 февраля 2003 года N 189 "О реорганизации республиканских государственных предприятий "Южно-Казахстанская гидрогеолого-мелиоративная экспедиция Комитета по водным ресурсам Министерства сельского хозяйства Республики Казахстан" и "Кызылординская гидрогеолого-</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1362"/>
+    <w:bookmarkEnd w:id="1372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мелиоративная экспедиция Комитета по водным ресурсам Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2003 г., N 9, ст. 95).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z531" w:id="1363"/>
+    <w:bookmarkStart w:name="z531" w:id="1373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Подпункты 1), 2), 2-1), 3) пункта 4, пункты 2 и 3 изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 18 июля 2003 года N 714 "Некоторые вопросы Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2003 г., N 30, ст. 291).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1363"/>
-    <w:bookmarkStart w:name="z532" w:id="1364"/>
+    <w:bookmarkEnd w:id="1373"/>
+    <w:bookmarkStart w:name="z532" w:id="1374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 4 августа 2003 года N 780 "О внесении изменения и дополнений в постановление Правительства Республики Казахстан от 7 октября 2002 года N 1096" (САПП Республики Казахстан, 2003 г., N 31, ст. 315).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1364"/>
-    <w:bookmarkStart w:name="z533" w:id="1365"/>
+    <w:bookmarkEnd w:id="1374"/>
+    <w:bookmarkStart w:name="z533" w:id="1375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 19 августа 2003 года N 827 "О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 7 октября 2002 года N 1096" (САПП Республики Казахстан, 2003 г., N 34, ст. 337).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1365"/>
-    <w:bookmarkStart w:name="z534" w:id="1366"/>
+    <w:bookmarkEnd w:id="1375"/>
+    <w:bookmarkStart w:name="z534" w:id="1376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Подпункт 3) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 2 октября 2003 года N 1018 "О некоторых вопросах лицензирования деятельности по заготовке древесины на участках государственного лесного фонда, осуществляемой лесопользователями, и внесении дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2003 г., N 40, ст. 421).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1366"/>
-    <w:bookmarkStart w:name="z535" w:id="1367"/>
+    <w:bookmarkEnd w:id="1376"/>
+    <w:bookmarkStart w:name="z535" w:id="1377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 8 ноября 2003 года N 1119 "О внесении дополнения в постановление Правительства Республики Казахстан от 7 октября 2002 года N 1096" (САПП Республики Казахстан, 2003 г., N 43, ст. 458).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1367"/>
-    <w:bookmarkStart w:name="z536" w:id="1368"/>
+    <w:bookmarkEnd w:id="1377"/>
+    <w:bookmarkStart w:name="z536" w:id="1378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Пункт 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 23 февраля 2004 года N 213 "О создании государственного учреждения "Чарынский государственный национальный природный парк" Комитета лесного и охотничьего хозяйства Министерства сельского хозяйства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1368"/>
-    <w:bookmarkStart w:name="z537" w:id="1369"/>
+    <w:bookmarkEnd w:id="1378"/>
+    <w:bookmarkStart w:name="z537" w:id="1379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Пункт 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 1 марта 2004 года N 249 "О создании государственного учреждения "Каратауский государственный природный заповедник" Комитета лесного и охотничьего хозяйства Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2004 г., N 11, ст. 135).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1369"/>
-    <w:bookmarkStart w:name="z538" w:id="1370"/>
+    <w:bookmarkEnd w:id="1379"/>
+    <w:bookmarkStart w:name="z538" w:id="1380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Пункт 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 мая 2004 года N 517 "О некоторых вопросах Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2004 г., N 21, ст. 268).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1370"/>
-    <w:bookmarkStart w:name="z539" w:id="1371"/>
+    <w:bookmarkEnd w:id="1380"/>
+    <w:bookmarkStart w:name="z539" w:id="1381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Пункты 2 и 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 16 июня 2004 года N 662 "О некоторых вопросах Комитета по делам сельских территорий Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2004 г., N 24, ст. 314).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1371"/>
-    <w:bookmarkStart w:name="z540" w:id="1372"/>
+    <w:bookmarkEnd w:id="1381"/>
+    <w:bookmarkStart w:name="z540" w:id="1382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 июня 2004 года N 704 "О внесении дополнений в постановление Правительства Республики Казахстан от 7 октября 2002 года N 1096" (САПП Республики Казахстан, 2004 г., N 26, ст. 335).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1372"/>
-    <w:bookmarkStart w:name="z541" w:id="1373"/>
+    <w:bookmarkEnd w:id="1382"/>
+    <w:bookmarkStart w:name="z541" w:id="1383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 июля 2004 года N 759 "О внесении изменений и дополнений в постановление Правительства Республики Казахстан от 28 ноября 2002 года N 1267" (САПП Республики Казахстан, 2004 г., N 27, ст. 357).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1373"/>
-    <w:bookmarkStart w:name="z542" w:id="1374"/>
+    <w:bookmarkEnd w:id="1383"/>
+    <w:bookmarkStart w:name="z542" w:id="1384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Пункт 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 сентября 2004 года N 938 "О реорганизации и переименовании отдельных государственных учреждений Комитета рыбного хозяйства Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2004 г., N 33, ст. 450).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1374"/>
-    <w:bookmarkStart w:name="z543" w:id="1375"/>
+    <w:bookmarkEnd w:id="1384"/>
+    <w:bookmarkStart w:name="z543" w:id="1385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Подпункт 2) пункта 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 декабря 2004 года N 1318 "О реорганизации Республиканского государственного предприятия по водному хозяйству на праве хозяйственного ведения "Жамбылводхоз" Комитета по водным ресурсам Министерства сельского хозяйства Республики Казахстан" (САПП Республики Казахстан, 2004 г., N 49, ст. 625).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1375"/>
+    <w:bookmarkEnd w:id="1385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37777,31 +38441,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>