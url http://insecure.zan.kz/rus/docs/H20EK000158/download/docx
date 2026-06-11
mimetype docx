--- v0 (2025-11-08)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b09efc" w14:textId="3b09efc">
+    <w:p w14:paraId="bf1b649" w14:textId="bf1b649">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -672,106 +672,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 декабря 2020 г. № 158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkStart w:name="z39" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Таможенного союза "О безопасности оборудования для работы во взрывоопасных средах" (ТР ТС 012/2011) и осуществления оценки соответствия объектов технического регулирования</w:t>
+        <w:t>международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Таможенного союза "О безопасности оборудования для работы во взрывоопасных средах" (ТР ТС 012/2011)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Перечень с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 22.11.2022 </w:t>
+      Сноска. Перечень с изменениями, внесенными решениями Коллегии Евразийской экономической комиссии от 22.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -782,51 +802,51 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z13" w:id="5"/>
+          <w:bookmarkStart w:name="z40" w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="5"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -874,103 +894,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Структурный элемент или объект технического регулирования технического регламента Таможенного союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z14" w:id="6"/>
-[...51 lines deleted...]
-              <w:t>и измерений</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обозначение и наименование стандарта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1231,97 +1214,174 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
+пункты 1 и 2, подпункты 1 – 8, 10 и 12 – 22 пункта 3, пункты 4, 5 – 9 и 10 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, пункт 1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 5</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-          </w:tcPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">разделы II – V </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z41" w:id="6"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ 31610.0-2019 (IEC 60079-0:2017) "Взрывоопасные среды. Часть 0. Оборудование. Общие требования"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1384,66 +1444,86 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z42" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ 31610.0-2014 (IEC 60079-0:2011) "Взрывоопасные среды. Часть 0. Оборудование. Общие требования"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1527,83 +1607,103 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z43" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ГОСТ 31610.40-2017/IEC/TS 60079-40:2015 "Взрывоопасные среды. </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Часть 40. Требования к технологическим уплотнениям между легковоспламеняющимися технологическими жидкостями и электрическими системами"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1666,70 +1766,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="7"/>
+          <w:bookmarkStart w:name="z44" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ IEC 61241-0-2011 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 0. Общие требования"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1874,61 +1974,81 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...9 lines deleted...]
-              <w:t>статьи 5</w:t>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2215,61 +2335,81 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...9 lines deleted...]
-              <w:t>статьи 5</w:t>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2389,70 +2529,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z16" w:id="8"/>
+          <w:bookmarkStart w:name="z45" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ IEC 60079-2-2013 "Взрывоопасные среды. Часть 2. Оборудование с видом взрывозащиты "оболочки под избыточным давлением "р"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2576,101 +2716,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...30 lines deleted...]
-          <w:bookmarkStart w:name="z17" w:id="9"/>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ 31610.5-2017 (IEC 60079-5:2015) "Взрывоопасные среды. Часть 5. Оборудование с видом взрывозащиты "кварцевое заполнение "q"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2749,70 +2909,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="10"/>
+          <w:bookmarkStart w:name="z47" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ Р МЭК 60079-5-2012 "Взрывоопасные среды. Часть 5. Оборудование с видом взрывозащиты "кварцевое заполнение оболочки "q"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2957,101 +3117,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...30 lines deleted...]
-          <w:bookmarkStart w:name="z19" w:id="11"/>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z48" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ 31610.6-2015/IEC 60079-6:2015 "Взрывоопасные среды. Часть 6. Оборудование с видом взрывозащиты "заполнение оболочки жидкостью "o"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3130,70 +3310,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="12"/>
+          <w:bookmarkStart w:name="z49" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ Р МЭК 60079-6-2012 "Взрывоопасные среды. Часть 6. Оборудование с видом взрывозащиты "масляное заполнение оболочки "o"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3338,134 +3518,134 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...30 lines deleted...]
-          <w:bookmarkStart w:name="z21" w:id="13"/>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ГОСТ 31610.7-2017 (IEC 60079-7:2015) "Взрывоопасные среды. Часть 7. Оборудование. Повышенная защита </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вида "е"</w:t>
-            </w:r>
-[...16 lines deleted...]
- </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3528,103 +3708,83 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ГОСТ Р МЭК 60079-7-2012 "Взрывоопасные среды. Часть 7. Оборудование. Повышенная защита </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вида "е"</w:t>
-            </w:r>
-[...16 lines deleted...]
- </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3675,51 +3835,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид взрывозащиты "искробезопасная электрическая цепь "i"</w:t>
+Классификация зон. Взрывоопасные газовые среды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3753,117 +3913,134 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...65 lines deleted...]
- </w:t>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ IEC 60079-10-1-2011 "Взрывоопасные среды. Часть 10-1. Классификация зон. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Взрывоопасные газовые среды"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3947,828 +4124,838 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="16"/>
-[...67 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ IEC 60079-10-1-2013 "Взрывоопасные среды. Часть 10-1. Классификация зон. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Взрывоопасные газовые среды"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...121 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.10-1-2022 (IEC 60079-10-1:2020) "Взрывоопасные среды. Часть 10-1. Классификация зон. Взрывоопасные газовые среды"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с 01.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Защита оборудования помещениями под избыточным давлением "p" и помещениями с искусственной вентиляцией "v"</w:t>
+Классификация зон. Взрывоопасные пылевые среды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...119 lines deleted...]
-            </w:r>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.10-2-2017/IEC 60079-10-2:2015 (IEC 60079-10-2:2015) "Взрывоопасные среды. Часть 10-2. Классификация зон. Взрывоопасные пылевые среды"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="19"/>
-[...67 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-10-2-2011 "Взрывоопасные среды. Часть 10-2. Классификация зон. Взрывоопасные пылевые среды"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проектирование, выбор и монтаж электроустановок</w:t>
+Вид взрывозащиты "искробезопасная электрическая цепь "i"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...45 lines deleted...]
-ГОСТ IEC 60079-14-2011 "Взрывоопасные среды. Часть 14. Проектирование, выбор и монтаж электроустановок"</w:t>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.11-2012/IEC 60079-11:2006 "Электрооборудование для взрывоопасных газовых сред. Часть 11. Искробезопасная электрическая цепь "i"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4818,305 +5005,365 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ IEC 60079-14-2013 "Взрывоопасные среды. Часть 14. Проектирование, выбор и монтаж электроустановок"</w:t>
+ГОСТ 31610.11-2014 (IEC 60079-11:2011) "Взрывоопасные среды. Часть 11. Оборудование с видом взрывозащиты "искробезопасная электрическая цепь "i"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Вид взрывозащиты "n"</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 61241-11-2011 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 11. Искробезопасное оборудование "iD"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...83 lines deleted...]
-              <w:t>взрывозащиты "n"</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р МЭК 60079-27-2012 "Взрывоопасные среды. Часть 27. Концепция искробезопасной системы полевой шины (FISCO)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5125,972 +5372,936 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 30.06.2027</w:t>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...111 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Защита оборудования помещениями под избыточным давлением "p" и помещениями с искусственной вентиляцией "v"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
-            <w:r>
-[...89 lines deleted...]
-            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.13-2014 (IEC 60079-13:2010) "Взрывоопасные среды. Часть 13. Защита оборудования помещениями под избыточным давлением "р"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.13-2019 (IEC 60079-13:2017) "Взрывоопасные среды. Часть 13. Защита оборудования помещениями под избыточным давлением "p" и помещениями с искусственной вентиляцией "v"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...165 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проектирование, выбор и монтаж электроустановок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...75 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-14-2011 "Взрывоопасные среды. Часть 14. Проектирование, выбор и монтаж электроустановок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-14-2013 "Взрывоопасные среды. Часть 14. Проектирование, выбор и монтаж электроустановок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...145 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид взрывозащиты "n"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-ГОСТ 31610.15-2014/IEC 60079-15:2010 "Взрывоопасные среды. Часть 15. Оборудование с видом взрывозащиты "n"</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 1, 2 и 5 статьи 4, раздел IV приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 31610.15-2014/IEC 60079-15:2010 "Взрывоопасные среды. Часть 15. Оборудование с видом </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взрывозащиты "n"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6174,68 +6385,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z50" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ГОСТ 31610.15-2012/IEC 60079-15:2005 "Электрооборудование для взрывоопасных газовых сред. Часть 15. Конструкция, испытания и маркировка электрооборудования с видом </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>защиты "n"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6433,51 +6646,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ремонт, проверка и восстановление электрооборудования</w:t>
+Проверка и техническое обслуживание электроустановок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6510,88 +6723,98 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-ГОСТ 31610.19-2014/IEC 60079-19:2010 "Взрывоопасные среды. Часть 19. Ремонт, проверка и восстановление электрооборудования"</w:t>
+              <w:t xml:space="preserve">
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-17-2011 "Взрывоопасные среды. Часть 17. Проверка и техническое обслуживание электроустановок"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6600,697 +6823,624 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 30.06.2027</w:t>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...9 lines deleted...]
-              <w:t>1</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ 31610.19-2022 (IEC 60079-19:2019)</w:t>
-[...88 lines deleted...]
-            </w:r>
+ГОСТ IEC 60079-17-2013 "Взрывоопасные среды. Часть 17. Проверка и техническое обслуживание электроустановок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="20"/>
-[...34 lines deleted...]
-и данные</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид взрывозащиты "герметизация компаундом "m"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...17 lines deleted...]
-            </w:r>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.18-2016/IEC 60079-18:2014 "Взрывоопасные среды. Часть 18. Оборудование с видом взрывозащиты "герметизация компаундом "m"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+ГОСТ IEC 61241-18-2011 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 18. Защита компаундом "mD"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 31610.20-1-2016/IEC 60079-20-1:2010 "Взрывоопасные среды. </w:t>
-[...49 lines deleted...]
-            </w:pPr>
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ Р МЭК 60079-20-1-2011 "Взрывоопасные среды. Часть 20-1. Характеристики веществ для классификации газа и пара. Методы испытаний и данные"</w:t>
+ГОСТ Р МЭК 60079-18-2012 "Взрывоопасные среды. Часть 18. Оборудование с видом взрывозащиты "герметизация компаундом "m"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7310,1607 +7460,1673 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...44 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...91 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ремонт, проверка и восстановление электрооборудования</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Характеристики материалов. Методы испытаний горючей пыли</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 1, 2 и 5 статьи 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.19-2014/IEC 60079-19:2010 "Взрывоопасные среды. Часть 19. Ремонт, проверка и восстановление электрооборудования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.19-2022 (IEC 60079-19:2019)</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...9 lines deleted...]
-              <w:t>статьи 5</w:t>
+"Взрывоопасные среды. Часть 19. Текущий ремонт, капитальный ремонт </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и восстановление оборудования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 31610.20-2-2017/ISO/IEC 80079-20-2:2016 "Взрывоопасные среды. </w:t>
-[...49 lines deleted...]
-            </w:pPr>
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с 01.07.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...155 lines deleted...]
-              <w:t>до 30.06.2027</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Искробезопасные системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...60 lines deleted...]
-          </w:p>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z51" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Взрывоопасные среды. Часть 19. Текущий ремонт, капитальный ремонт </w:t>
-[...36 lines deleted...]
-          </w:tcPr>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z52" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...17 lines deleted...]
-            </w:r>
+ГОСТ 31610.39-2017 (IEC TS 60079-39:2015) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Часть 39. Искробезопасные системы с электронным ограничением длительности искрового разряда"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ IEC/TS 61241-2-2-2011 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 2. Методы испытаний. Раздел 2. Метод определения удельного электрического сопротивления горючей пыли в слоях"</w:t>
-[...52 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+ГОСТ IEC 60079-25-2016 "Среды взрывоопасные. Часть 25. Искробезопасные системы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ МЭК 61241-2-3-2002 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 2. Методы испытаний. Раздел 3. Метод определения минимальной энергии зажигания пылевоздушных смесей"</w:t>
-[...52 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+ГОСТ 31610.25-2022 (IEC 60079-25:2020)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Взрывоопасные среды. Часть 25.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Искробезопасные системы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с 01.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Оборудование с уровнем взрывозащиты оборудования Ga</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 52350.25-2006 (МЭК 60079-25:2003) "Электрооборудование для взрывоопасных газовых сред. Часть 25. Искробезопасные системы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р МЭК 60079-25-2012 "Взрывоопасные среды. Часть 25. Искробезопасные системы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...78 lines deleted...]
-            </w:pPr>
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...117 lines deleted...]
-до 30.06.2023</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование с уровнем взрывозащиты оборудования Ga</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Защита оборудования и передающих систем, использующих оптическое излучение</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.26-2016/IEC 60079-26:2014 "Взрывоопасные среды. Часть 26. Оборудование с уровнем взрывозащиты оборудования Gа"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.26-2023 (IEC 60079-26:2021) "Взрывоопасные среды. Часть 26. Оборудование с разделительными элементами или комбинацией уровней взрывозащиты"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...78 lines deleted...]
-            </w:pPr>
+применяется с 01.07.2026 </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -8940,161 +9156,184 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...34 lines deleted...]
-          </w:tcPr>
+          <w:bookmarkStart w:name="z53" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.26-2012/IEC 60079-26:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Взрывоопасные среды. Часть 26. Оборудование с уровнем взрывозащиты оборудования Gа"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Газоанализаторы</w:t>
+Защита оборудования и передающих систем, использующих оптическое излучение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9128,97 +9367,117 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...45 lines deleted...]
-ГОСТ IEC 60079-29-1-2013 "Взрывоопасные среды. Часть 29-1. Газоанализаторы. Требования к эксплуатационным характеристикам газоанализаторов горючих газов"</w:t>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.28-2017 (IEC 60079-28:2015) "Взрывоопасные среды. Часть 28. Защита оборудования и передающих систем, использующих оптическое излучение"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9295,473 +9554,413 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+ГОСТ 31610.28-2012/IEC 60079-28:2006 "Взрывоопасные среды. Часть 28. Защита оборудования и передающих систем, использующих оптическое излучение"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ IEC 60079-29-2-2013 (IEC 60079-29-2:2007) "Взрывоопасные среды. </w:t>
-[...49 lines deleted...]
-            </w:pPr>
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газоанализаторы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
-[...18 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ Р 52350.29.1-2010 (МЭК 60079-29-1:2007) "Взрывоопасные среды. </w:t>
-[...70 lines deleted...]
-            </w:r>
+пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-29-1-2013 "Взрывоопасные среды. Часть 29-1. Газоанализаторы. Требования к эксплуатационным характеристикам газоанализаторов горючих газов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
+44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ Р 52350.29.2-2010 (МЭК 60079-29-2:2007) "Взрывоопасные среды. </w:t>
+ГОСТ IEC 60079-29-2-2013 (IEC 60079-29-2:2007) "Взрывоопасные среды. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Часть 29-2. Газоанализаторы. Требования к выбору, монтажу, применению и техническому обслуживанию газоанализаторов горючих газов и кислорода"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9769,2235 +9968,2529 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+              <w:t>
+применяется до 01.07.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46</w:t>
+44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...53 lines deleted...]
-применяется до включения соответствующего межгосударственного стандарта в перечень стандартов</w:t>
+              <w:t>
+ГОСТ IEC 60079-29-2-2024 "Взрывоопасные среды. Часть 29-2. Газоанализаторы. Требования к выбору, монтажу, применению и техническому обслуживанию газоанализаторов горючих газов и кислорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-29-3-2013 "Взрывоопасные среды. Часть 29-3. Газоанализаторы. Руководство по функциональной безопасности стационарных газоаналитических систем"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...9 lines deleted...]
-              <w:t>статьи 5</w:t>
+ГОСТ Р 52350.29.1-2010 (МЭК 60079-29-1:2007) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 29-1. Газоанализаторы. Общие технические требования и методы испытаний газоанализаторов горючих газов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 31610.30-1-2017 (IEC/IEEE 60079-30-1:2015) "Взрывоопасные среды. </w:t>
-[...49 lines deleted...]
-            </w:pPr>
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48</w:t>
+47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 31610.30-2-2017 (IEC/IEEE 60079-30-2:2015) "Взрывоопасные среды. </w:t>
-[...49 lines deleted...]
-            </w:pPr>
+ГОСТ Р 52350.29.2-2010 (МЭК 60079-29-2:2007) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 29-2. Газоанализаторы. Требования к выбору, монтажу, применению и техническому обслуживанию газоанализаторов горючих газов и кислорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49</w:t>
+48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...16 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+ГОСТ Р 52350.29.4-2011 (МЭК 60079-29-4:2009) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 29-4. Газоанализаторы. Общие технические требования и методы испытаний газоанализаторов горючих газов с открытым оптическим каналом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Защита от воспламенения пыли оболочками "t"</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.29-4-2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(IEC 60079-29-4:2009) "Взрывоопасные среды. Часть 29-4. Газоанализаторы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общие технические требования и методы испытаний газоанализаторов горючих газов с открытым оптическим каналом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...145 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резистивный распределенный электронагреватель</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
-[...74 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...17 lines deleted...]
-            </w:r>
+пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 31610.30-1-2017 (IEC/IEEE 60079-30-1:2015) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 30-1. Нагреватели сетевые электрические резистивные. Общие требования и требования к испытаниям"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 31610.30-2-2017 (IEC/IEEE 60079-30-2:2015) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 30-2. Нагреватели сетевые электрические резистивные. Руководство по проектированию, установке и техобслуживанию"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-30-1-2011 "Взрывоопасные среды. Резистивный распределенный электронагреватель. Часть 30-1. Общие технические требования и методы испытаний"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...95 lines deleted...]
-            </w:pPr>
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53</w:t>
+52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="24"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="24"/>
+          <w:bookmarkStart w:name="z55" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-30-2-2011 "Взрывоопасные среды. Электронагреватель резистивный распределенный. Часть 30-2. Руководство по проектированию, установке и техническому обслуживанию"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специальный вид взрывозащиты "s"</w:t>
+Защита от воспламенения пыли оболочками "t"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54</w:t>
+53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...49 lines deleted...]
-          <w:bookmarkEnd w:id="25"/>
+пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z56" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-31-2013 "Взрывоопасные среды. Часть 31. Оборудование с защитой от воспламенения пыли оболочками "t"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+53</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z34" w:id="26"/>
-[...67 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.31-2024 (IEC 60079-31:2022) "Взрывоопасные среды. Часть 31. Оборудование с защитой от воспламенения пыли оболочкой "t""</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.01.2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Головные светильники для применения в шахтах, опасных по рудничному газу</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z57" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р МЭК 60079-31-2010 "Взрывоопасные среды. Часть 31. Оборудование с видом взрывозащиты от воспламенения пыли "t"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...162 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электростатика</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57</w:t>
-[...54 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...17 lines deleted...]
-            </w:r>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z58" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 31610.32-1-2015/IEC/TS 60079-32-1:2013 "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 32-1. Электростатика. Опасные проявления. Руководство"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58</w:t>
+56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-ГОСТ IEC 60079-35-2-2013 "Взрывоопасные среды. Часть 35-2. Головные светильники для применения в шахтах, опасных по рудничному газу. Эксплуатационные и другие характеристики, относящиеся к безопасности"</w:t>
+          <w:bookmarkStart w:name="z59" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31613-2012 "Электростатическая искробезопасность. Общие технические требования и методы испытаний"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12027,515 +12520,592 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Взрывоопасные среды. Применение систем качества для производства оборудования</w:t>
+Специальный вид взрывозащиты "s"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...82 lines deleted...]
-            </w:r>
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z60" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22782.3-77 "Электрооборудование взрывозащищенное со специальным видом взрывозащиты. Технические требования и методы испытаний"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...47 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z61" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.33-2014 (IEC 60079-33:2012) "Взрывоопасные среды. Часть 33. Оборудование со специальным видом защиты "s"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...145 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Головные светильники для применения в шахтах, опасных по рудничному газу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61</w:t>
-[...48 lines deleted...]
-ГОСТ 31438.2-2011 (EN 1127-2:2002) "Взрывоопасные среды. Предотвращение и защита от взрыва. Часть 2. Основные концепции и методология горных работ"</w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 31610.35-1-2014 (IEC 60079-35-1:2011) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 35-1. Головные светильники для применения в шахтах, опасных по рудничному газу. Общие требования и методы испытаний, относящиеся к риску взрыва"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12564,222 +13134,243 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62</w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ 31441.1-2011 (EN 13463-1:2001) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 1. Общие требования"</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ГОСТ 31611.2-2012 (IEC 62013-2:2005) "Головные светильники для применения в шахтах, опасных по газу. Часть 2. Эксплуатационные и другие характеристики, относящиеся к безопасности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63</w:t>
+61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ 32407-2013 (ISO/DIS 80079-36) "Взрывоопасные среды. Часть 36. Неэлектрическое оборудование для взрывоопасных сред. Общие требования и методы испытаний"</w:t>
+ГОСТ IEC 60079-35-2-2013 "Взрывоопасные среды. Часть 35-2. Головные светильники для применения в шахтах, опасных по рудничному газу. Эксплуатационные и другие характеристики, относящиеся к безопасности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12808,1384 +13399,1491 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...17 lines deleted...]
-              <w:t>жидкость "k", "защита оболочкой с ограниченным пропуском газов "fr" и "защита взрывонепроницаемой оболочкой "d"</w:t>
+              <w:t>
+Взрывоопасные среды. Применение систем качества для производства оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...78 lines deleted...]
-            </w:pPr>
+пункты 1 и 2, подпункты 1 – 8, 10 и 12 – 22 пункта 3, пункты 4, 5 – 9 и 10 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">разделы II – V </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р ИСО/МЭК 80079-34-2013 "Взрывоопасные среды. Часть 34. Применение систем качества для производства оборудования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до включения соответствующего межгосударственного стандарта в перечень стандартов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неэлектрическое оборудование для взрывоопасных сред. Общие требования и методы испытаний</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
-[...54 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...16 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+пункты 1, 2, 4, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, разделы II, III и V </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31438.1-2011 (EN 1127-1:2007) "Взрывоопасные среды. Предотвращение и защита от взрыва. Часть 1. Основные концепции и методология"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67</w:t>
+63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ 31441.6-2011 (EN 13463-6:2005) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 6. Защита контролем источника воспламенения "b"</w:t>
+ГОСТ 31438.1-2024 (EN 1127-1:2019) "Взрывоопасные среды. Предотвращение взрыва и защита. Часть 1. Основополагающие концепции и методология"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...16 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+применяется с 01.01.2027 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68</w:t>
+64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ 31441.8-2011 (EN 13463-8:2003) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 8. Защита жидкостным погружением "k"</w:t>
-[...52 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+ГОСТ 31438.2-2011 (EN 1127-2:2002) "Взрывоопасные среды. Предотвращение и защита от взрыва. Часть 2. Основные концепции и методология горных работ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69</w:t>
+64</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ ISO/DIS 80079-37-2013 "Взрывоопасные среды. Часть 37. Неэлектрическое оборудование для взрывоопасных сред. Неэлектрическое оборудование с видами взрывозащиты "конструкционная безопасность "с", контроль источника воспламенения "b", погружение в жидкость "k"</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ГОСТ 31438.2-2024 (EN 1127-2:2014) "Взрывоопасные среды. Предотвращение взрыва и защита. Часть 2. Основополагающие концепции и методология горных работ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется с 01.01.2027 </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31441.1-2011 (EN 13463-1:2001) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 1. Общие требования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
-[...115 lines deleted...]
-            </w:pPr>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 32407-2013 (ISO/DIS 80079-36) "Взрывоопасные среды. Часть 36. Неэлектрическое оборудование для взрывоопасных сред. Общие требования и методы испытаний"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71</w:t>
-[...81 lines deleted...]
-            </w:pPr>
+66</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.36-2024 (ISO 80079-36:2016) "Взрывоопасные среды. Часть 36. Неэлектрическое оборудование для взрывоопасных сред. Общие требования и методы испытаний"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется с 01.01.2027 </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Двигатели внутреннего сгорания поршневые</w:t>
+              <w:t xml:space="preserve">
+Неэлектрическое оборудование с видами взрывозащиты "конструкционная безопасность "c", "контроль источника воспламенения "b", "погружение в </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жидкость "k", "защита оболочкой с ограниченным пропуском газов "fr" и "защита взрывонепроницаемой оболочкой "d"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72</w:t>
+67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...45 lines deleted...]
-ГОСТ 31440.1-2011 (EN 1834-1:2000) "Двигатели внутреннего сгорания поршневые. Требования безопасности к двигателям, предназначенным для применения в потенциально взрывоопасных средах. Часть 1. Двигатели Группы II для применения в средах, содержащих горючий газ и пар"</w:t>
+пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">разделы II – V </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31441.2-2011 (EN 13463-2:2004) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 2. Защита оболочкой с ограниченным пропуском газов "fr"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14214,100 +14912,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73</w:t>
+68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ 31440.2-2011 (EN 1834-2:2000) "Двигатели внутреннего сгорания поршневые. Требования безопасности к двигателям, предназначенным для применения в потенциально взрывоопасных средах. Часть 2. Двигатели Группы I для применения в подземных выработках, опасных по воспламенению рудничного газа и/или горючей пыли"</w:t>
+ГОСТ 31441.3-2011 (EN 13463-3:2005) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах Часть 3. Защита взрывонепроницаемой оболочкой "d"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14336,763 +15034,869 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74</w:t>
+69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ 31440.3-2011 (EN 1834-3:2000) "Двигатели внутреннего сгорания поршневые. Требования безопасности к двигателям, предназначенным для применения в потенциально взрывоопасных средах. Часть 3. Двигатели Группы III для применения в средах, содержащих горючую пыль"</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ГОСТ 31441.5-2011 (EN 13463-5:2003) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 5. Защита конструкционной безопасностью "c"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Оборудование группы 1, уровень взрывозащиты Ma</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31441.6-2011 (EN 13463-6:2005) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 6. Защита контролем источника воспламенения "b"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31441.8-2011 (EN 13463-8:2003) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 8. Защита жидкостным погружением "k"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...98 lines deleted...]
-            </w:pPr>
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO/DIS 80079-37-2013 "Взрывоопасные среды. Часть 37. Неэлектрическое оборудование для взрывоопасных сред. Неэлектрическое оборудование с видами взрывозащиты "конструкционная безопасность "с", контроль источника воспламенения "b", погружение в жидкость "k"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...147 lines deleted...]
-применяется до включения соответствующего межгосударственного стандарта в перечень стандартов</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование и компоненты, предназначенные для применения во взрывоопасных средах подземных выработок шахт и рудников</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, разделы II, III и V </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31439-2011 (EN 1710:2005) "Оборудование и компоненты, предназначенные для применения в потенциально взрывоопасных средах в подземных выработках"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77</w:t>
-[...129 lines deleted...]
- </w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO/IEC 80079-38-2013 "Взрывоопасные среды. Часть 38. Оборудование и компоненты, предназначенные для применения во взрывоопасных средах подземных выработок шахт и рудников"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15122,375 +15926,496 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Станции топливозаправочные</w:t>
+Двигатели внутреннего сгорания поршневые</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...82 lines deleted...]
-            </w:r>
+пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">разделы II – V </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31440.1-2011 (EN 1834-1:2000) "Двигатели внутреннего сгорания поршневые. Требования безопасности к двигателям, предназначенным для применения в потенциально взрывоопасных средах. Часть 1. Двигатели Группы II для применения в средах, содержащих горючий газ и пар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z62" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31440.2-2011 (EN 1834-2:2000) "Двигатели внутреннего сгорания поршневые. Требования безопасности к двигателям, предназначенным для применения в потенциально взрывоопасных средах. Часть 2. Двигатели Группы I для применения в подземных выработках, опасных по воспламенению рудничного газа и/или горючей пыли"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79</w:t>
-[...81 lines deleted...]
-ГОСТ 12.2.059-81 "Система стандартов безопасности труда. Приборы электровзрывания рудничные. Требования безопасности"</w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z63" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31440.3-2011 (EN 1834-3:2000) "Двигатели внутреннего сгорания поршневые. Требования безопасности к двигателям, предназначенным для применения в потенциально взрывоопасных средах. Часть 3. Двигатели Группы III для применения в средах, содержащих горючую пыль"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15520,381 +16445,1009 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Правила отбора образцов для испытаний, проведение инспекционного контроля</w:t>
+Оборудование группы 1, уровень взрывозащиты Ma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
-[...20 lines deleted...]
-          </w:tcPr>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z64" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункт 1 </w:t>
-[...45 lines deleted...]
-ГОСТ 31814-2012 "Оценка соответствия. Общие правила отбора образцов для испытаний продукции при подтверждении соответствия"</w:t>
+пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">разделы II – V </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31442-2011 (EN 50303:2000) "Оборудования группы I, уровень взрывозащиты Ма для применения в среде, опасной по воспламенению рудничного газа и/или угольной пыли"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электростанции газотурбинные</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Узлы оборудования</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункты 1 и 2, подпункты 1 – 8, 10 и 12 – 22 пункта 3, пункты 4 – 10 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">разделы II – V </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z65" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 5.9.5, 5.9.7, 5.9.8, 5.12.4, 5.13.4, 5.13.6, 5.13.7, 5.16.5, 5.17.6, 5.17.10, 5.19, 5.19.1 – 5.19.5, 5.20.8, 5.21.1 – 5.21.3, 5.21.5, 5.25, 5.26, 6.1 и 7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р 55393-2012 (ИСО 21789:2009) "Электростанции газотурбинные. Требования безопасности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z66" w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется до включения соответствующего межгосударственного стандарта в перечень стандартов </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Станции топливозаправочные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z67" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункты 1 и 2, подпункты 1 – 8 </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+и 12 – 22 пункта 3, пункт 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р ЕН 13617-1-2012 "Станции топливозаправочные. Часть 1. Требования безопасности к конструкции и работе дозировочных насосов, топливораздаточных устройств и дистанционных насосных агрегатов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до включения соответствующего межгосударственного стандарта в перечень стандартов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы электровзрывания рудничные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункты 1, 2 и 5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, раздел IV </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложения 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 12.2.059-81 "Система стандартов безопасности труда. Приборы электровзрывания рудничные. Требования безопасности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16008,50 +17561,71 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16143,106 +17717,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>комиссии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 декабря 2020 г. № 158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z12" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, в результате применения которых на добровольной основе обеспечивается соблюдение требований технического регламента Таможенного союза "О безопасности оборудования для работы во взрывоопасных средах" (ТР ТС 012/2011)</w:t>
+        <w:t>международных и региональных (межгосударственных) стандартов, а в случае их отсутствия – национальных (государственных) стандартов, содержащих правила и методы исследований (испытаний) и измерений, в том числе правила отбора образцов, необходимые для применения и исполнения требований технического регламента Таможенного союза "О безопасности оборудования для работы во взрывоопасных средах" (ТР ТС 012/2011) и осуществления оценки соответствия объектов технического регулирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Перечень с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 22.11.2022 </w:t>
+      Сноска. Перечень с изменениями, внесенными решениями Коллегии Евразийской экономической комиссии от 22.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования); от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -16253,70 +17847,70 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="30"/>
+          <w:bookmarkStart w:name="z13" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
+          <w:bookmarkEnd w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16345,66 +17939,103 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Структурный элемент или объект технического регулирования технического регламента Таможенного союза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Обозначение и наименование стандарта</w:t>
+          <w:bookmarkStart w:name="z14" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обозначение и наименование стандарта,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+методики исследований (испытаний) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и измерений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16628,211 +18259,134 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1 и 2, подпункты 1 – 8, 10 и 12 – 22 пункта 3, пункты 4, 5 – 9 и 10 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, пункт 1 </w:t>
+пункт 1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьи 5</w:t>
             </w:r>
-            <w:r>
-[...55 lines deleted...]
-          <w:bookmarkStart w:name="z41" w:id="31"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ 31610.0-2019 (IEC 60079-0:2017) "Взрывоопасные среды. Часть 0. Оборудование. Общие требования"</w:t>
-            </w:r>
-[...17 lines deleted...]
- </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16861,120 +18415,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ 31610.0-2014 (IEC 60079-0:2011) "Взрывоопасные среды. Часть 0. Оборудование. Общие требования"</w:t>
-            </w:r>
-[...17 lines deleted...]
- </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17024,137 +18558,117 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ГОСТ 31610.40-2017/IEC/TS 60079-40:2015 "Взрывоопасные среды. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Часть 40. Требования к технологическим уплотнениям между легковоспламеняющимися технологическими жидкостями и электрическими системами"</w:t>
-            </w:r>
-[...16 lines deleted...]
- </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17183,104 +18697,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="34"/>
+          <w:bookmarkStart w:name="z15" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ IEC 61241-0-2011 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 0. Общие требования"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17388,118 +18902,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...29 lines deleted...]
-              <w:t>приложения 1</w:t>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17585,51 +19079,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -17749,118 +19243,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...29 lines deleted...]
-              <w:t>приложения 1</w:t>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17946,104 +19420,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z45" w:id="35"/>
+          <w:bookmarkStart w:name="z16" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ IEC 60079-2-2013 "Взрывоопасные среды. Часть 2. Оборудование с видом взрывозащиты "оболочки под избыточным давлением "р"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18130,158 +19604,138 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...50 lines deleted...]
-          <w:bookmarkStart w:name="z46" w:id="36"/>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ 31610.5-2017 (IEC 60079-5:2015) "Взрывоопасные среды. Часть 5. Оборудование с видом взрывозащиты "кварцевое заполнение "q"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
+          <w:bookmarkEnd w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18326,104 +19780,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="37"/>
+          <w:bookmarkStart w:name="z18" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ Р МЭК 60079-5-2012 "Взрывоопасные среды. Часть 5. Оборудование с видом взрывозащиты "кварцевое заполнение оболочки "q"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18531,158 +19985,138 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...50 lines deleted...]
-          <w:bookmarkStart w:name="z48" w:id="38"/>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z19" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ 31610.6-2015/IEC 60079-6:2015 "Взрывоопасные среды. Часть 6. Оборудование с видом взрывозащиты "заполнение оболочки жидкостью "o"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
+          <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18727,104 +20161,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="39"/>
+          <w:bookmarkStart w:name="z20" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ Р МЭК 60079-6-2012 "Взрывоопасные среды. Часть 6. Оборудование с видом взрывозащиты "масляное заполнение оболочки "o"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18932,171 +20366,171 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...49 lines deleted...]
-          </w:tcPr>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z21" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ГОСТ 31610.7-2017 (IEC 60079-7:2015) "Взрывоопасные среды. Часть 7. Оборудование. Повышенная защита </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вида "е"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19125,117 +20559,137 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z22" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ГОСТ Р МЭК 60079-7-2012 "Взрывоопасные среды. Часть 7. Оборудование. Повышенная защита </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вида "е"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19286,212 +20740,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Классификация зон. Взрывоопасные газовые среды</w:t>
+Вид взрывозащиты "искробезопасная электрическая цепь "i"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...82 lines deleted...]
-              <w:t>Взрывоопасные газовые среды"</w:t>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z23" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.11-2012/IEC 60079-11:2006 "Электрооборудование для взрывоопасных газовых сред. Часть 11. Искробезопасная электрическая цепь "i"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19541,457 +20978,501 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...31 lines deleted...]
-              <w:t>Взрывоопасные газовые среды"</w:t>
+          <w:bookmarkStart w:name="z24" w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.11-2014 (IEC 60079-11:2011) "Взрывоопасные среды. Часть 11. Оборудование с видом взрывозащиты "искробезопасная электрическая цепь "i"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Классификация зон. Взрывоопасные пылевые среды</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 61241-11-2011 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 11. Искробезопасное оборудование "iD"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...165 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Защита оборудования помещениями под избыточным давлением "p" и помещениями с искусственной вентиляцией "v"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99</w:t>
-[...48 lines deleted...]
-ГОСТ IEC 60079-10-2-2011 "Взрывоопасные среды. Часть 10-2. Классификация зон. Взрывоопасные пылевые среды"</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.13-2014 (IEC 60079-13:2010) "Взрывоопасные среды. Часть 13. Защита оборудования помещениями под избыточным давлением "р"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20011,873 +21492,856 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.13-2019 (IEC 60079-13:2017) "Взрывоопасные среды. Часть 13. Защита оборудования помещениями под избыточным давлением "p" и помещениями с искусственной вентиляцией "v"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...185 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проектирование, выбор и монтаж электроустановок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101</w:t>
-[...81 lines deleted...]
-            </w:pPr>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-14-2011 "Взрывоопасные среды. Часть 14. Проектирование, выбор и монтаж электроустановок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ IEC 61241-11-2011 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 11. Искробезопасное оборудование "iD"</w:t>
-[...53 lines deleted...]
-            </w:r>
+ГОСТ IEC 60079-14-2013 "Взрывоопасные среды. Часть 14. Проектирование, выбор и монтаж электроустановок"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...94 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид взрывозащиты "n"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Защита оборудования помещениями под избыточным давлением "p" и помещениями с искусственной вентиляцией "v"</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 1 статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 31610.15-2014/IEC 60079-15:2010 "Взрывоопасные среды. Часть 15. Оборудование с видом </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>взрывозащиты "n"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...65 lines deleted...]
-ГОСТ 31610.13-2014 (IEC 60079-13:2010) "Взрывоопасные среды. Часть 13. Защита оборудования помещениями под избыточным давлением "р"</w:t>
+ГОСТ 31610.15-2012/IEC 60079-15:2005 "Электрооборудование для взрывоопасных газовых сред. Часть 15. Конструкция, испытания и маркировка электрооборудования с видом </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>защиты "n"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20927,100 +22391,129 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105</w:t>
-[...48 lines deleted...]
-ГОСТ 31610.13-2019 (IEC 60079-13:2017) "Взрывоопасные среды. Часть 13. Защита оборудования помещениями под избыточным давлением "p" и помещениями с искусственной вентиляцией "v"</w:t>
+23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.15-2020 (IEC 60079-15:2017) "Взрывоопасные среды. Часть 15. Оборудование с видом взрывозащиты "n"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21050,185 +22543,175 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проектирование, выбор и монтаж электроустановок</w:t>
+Проверка и техническое обслуживание электроустановок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...55 lines deleted...]
-ГОСТ IEC 60079-14-2011 "Взрывоопасные среды. Часть 14. Проектирование, выбор и монтаж электроустановок"</w:t>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-17-2011 "Взрывоопасные среды. Часть 17. Проверка и техническое обслуживание электроустановок"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21278,100 +22761,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-107</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ IEC 60079-14-2013 "Взрывоопасные среды. Часть 14. Проектирование, выбор и монтаж электроустановок"</w:t>
+ГОСТ IEC 60079-17-2013 "Взрывоопасные среды. Часть 17. Проверка и техническое обслуживание электроустановок"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21401,212 +22884,175 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид взрывозащиты "n"</w:t>
+Вид взрывозащиты "герметизация компаундом "m"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...82 lines deleted...]
-              <w:t>взрывозащиты "n"</w:t>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.18-2016/IEC 60079-18:2014 "Взрывоопасные среды. Часть 18. Оборудование с видом взрывозащиты "герметизация компаундом "m"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21635,137 +23081,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="40"/>
-[...51 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 61241-18-2011 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 18. Защита компаундом "mD"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21785,689 +23194,774 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Проверка и техническое обслуживание электроустановок</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р МЭК 60079-18-2012 "Взрывоопасные среды. Часть 18. Оборудование с видом взрывозащиты "герметизация компаундом "m"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...165 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ремонт, проверка и восстановление электрооборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-111</w:t>
-[...81 lines deleted...]
-            </w:pPr>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 1 статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.19-2014/IEC 60079-19:2010 "Взрывоопасные среды. Часть 19. Ремонт, проверка и восстановление электрооборудования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Вид взрывозащиты "герметизация компаундом "m"</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.19-2022 (IEC 60079-19:2019)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Взрывоопасные среды. Часть 19. Текущий ремонт, капитальный ремонт </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и восстановление оборудования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с 01.07.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...50 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z28" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...98 lines deleted...]
-            </w:pPr>
+Характеристики веществ для классификации газа и пара. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методы испытаний и данные</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113</w:t>
-[...48 lines deleted...]
-ГОСТ IEC 61241-18-2011 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 18. Защита компаундом "mD"</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункт 1 статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.1.1-2012/IEC 60079-1-1:2002 "Электрооборудование для взрывоопасных газовых сред. Часть 1-1. Взрывонепроницаемые оболочки "D". Метод испытания для определения безопасного экспериментального максимального зазора"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22476,359 +23970,469 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 применяется </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>до 30.06.2023</w:t>
+              <w:t>до 31.12.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...17 lines deleted...]
-            </w:r>
+ГОСТ 31610.20-1-2016/IEC 60079-20-1:2010 "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 20-1. Характеристики веществ для классификации газа и пара. Методы испытаний и данные"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Ремонт, проверка и восстановление электрооборудования</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р МЭК 60079-20-1-2011 "Взрывоопасные среды. Часть 20-1. Характеристики веществ для классификации газа и пара. Методы испытаний и данные"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-115</w:t>
-            </w:r>
+32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...45 lines deleted...]
-ГОСТ 31610.19-2014/IEC 60079-19:2010 "Взрывоопасные среды. Часть 19. Ремонт, проверка и восстановление электрооборудования"</w:t>
+ГОСТ 31610.20-1-2020 (ISO/IEC 80079-20-1:2017) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 20-1. Характеристики веществ для классификации газа и пара. Методы испытаний и данные"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22858,235 +24462,192 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Искробезопасные системы</w:t>
+Характеристики материалов. Методы испытаний горючей пыли</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116</w:t>
+33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...69 lines deleted...]
-          <w:bookmarkStart w:name="z52" w:id="42"/>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 31610.39-2017 (IEC TS 60079-39:2015) "Взрывоопасные среды. </w:t>
-[...18 lines deleted...]
-Часть 39. Искробезопасные системы с электронным ограничением длительности искрового разряда"</w:t>
+ГОСТ 31610.20-2-2017/ISO/IEC 80079-20-2:2016 "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 20-2. Характеристики материалов. Методы испытаний горючей пыли"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23115,222 +24676,243 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117</w:t>
+34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ IEC 60079-25-2016 "Среды взрывоопасные. Часть 25. Искробезопасные системы"</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ГОСТ IEC 61241-2-1-2011 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 2. Методы испытаний. Раздел 1. Методы определения температуры самовоспламенения горючей пыли"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-118</w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ Р 52350.25-2006 (МЭК 60079-25:2003) "Электрооборудование для взрывоопасных газовых сред. Часть 25. Искробезопасные системы"</w:t>
+ГОСТ IEC/TS 61241-2-2-2011 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 2. Методы испытаний. Раздел 2. Метод определения удельного электрического сопротивления горючей пыли в слоях"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23380,100 +24962,100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119</w:t>
+36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ Р МЭК 60079-25-2012 "Взрывоопасные среды. Часть 25. Искробезопасные системы"</w:t>
+ГОСТ МЭК 61241-2-3-2002 "Электрооборудование, применяемое в зонах, опасных по воспламенению горючей пыли. Часть 2. Методы испытаний. Раздел 3. Метод определения минимальной энергии зажигания пылевоздушных смесей"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23565,118 +25147,98 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120</w:t>
+37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...29 lines deleted...]
-              <w:t>приложения 1</w:t>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23695,908 +25257,887 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-121</w:t>
+37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="43"/>
-[...55 lines deleted...]
-          <w:bookmarkStart w:name="z54" w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.26-2023 (IEC 60079-26:2021) "Взрывоопасные среды. Часть 26.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование с разделительными элементами или комбинацией уровней взрывозащиты"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...18 lines deleted...]
-до 30.06.2023</w:t>
+применяется с 01.07.2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Защита оборудования и передающих систем, использующих оптическое излучение</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.26-2012/IEC 60079-26:2006</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Взрывоопасные среды. Часть 26. Оборудование с уровнем взрывозащиты оборудования Gа"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...165 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Защита оборудования и передающих систем, использующих оптическое излучение</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-123</w:t>
-[...54 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...17 lines deleted...]
-            </w:r>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.28-2017 (IEC 60079-28:2015) "Взрывоопасные среды. Часть 28. Защита оборудования и передающих систем, использующих оптическое излучение"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Газоанализаторы</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.28-2012/IEC 60079-28:2006 "Взрывоопасные среды. Часть 28. Защита оборудования и передающих систем, использующих оптическое излучение"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...165 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газоанализаторы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-125</w:t>
-[...18 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ IEC 60079-29-2-2013 (IEC 60079-29-2:2007) "Взрывоопасные среды. </w:t>
-[...16 lines deleted...]
-              <w:t>Часть 29-2. Газоанализаторы. Требования к выбору, монтажу, применению и техническому обслуживанию газоанализаторов горючих газов и кислорода"</w:t>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-29-1-2013 "Взрывоопасные среды. Часть 29-1. Газоанализаторы. Требования к эксплуатационным характеристикам газоанализаторов горючих газов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24625,2259 +26166,2246 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126</w:t>
+42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...33 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">
+ГОСТ IEC 60079-29-2-2013 (IEC 60079-29-2:2007) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 29-2. Газоанализаторы. Требования к выбору, монтажу, применению и техническому обслуживанию газоанализаторов горючих газов и кислорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-127</w:t>
+42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...70 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+              <w:t>
+ГОСТ IEC 60079-29-2-2024 "Взрывоопасные среды. Часть 29-2. Газоанализаторы. Требования к выбору, монтажу, применению и техническому обслуживанию газоанализаторов горючих газов и кислорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-128</w:t>
+43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...71 lines deleted...]
-            </w:r>
+              <w:t>
+ГОСТ IEC 60079-29-3-2013 "Взрывоопасные среды. Часть 29-3. Газоанализаторы. Руководство по функциональной безопасности стационарных газоаналитических систем"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-129</w:t>
+44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ Р 52350.29.4-2011 (МЭК 60079-29-4:2009) "Взрывоопасные среды. </w:t>
-[...52 lines deleted...]
-применяется до включения соответствующего межгосударственного стандарта в перечень стандартов</w:t>
+ГОСТ Р 52350.29.1-2010 (МЭК 60079-29-1:2007) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 29-1. Газоанализаторы. Общие технические требования и методы испытаний газоанализаторов горючих газов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Резистивный распределенный электронагреватель</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ Р 52350.29.2-2010 (МЭК 60079-29-2:2007) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 29-2. Газоанализаторы. Требования к выбору, монтажу, применению и техническому обслуживанию газоанализаторов горючих газов и кислорода"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-130</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
-[...115 lines deleted...]
-            </w:pPr>
+ГОСТ Р 52350.29.4-2011 (МЭК 60079-29-4:2009) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 29-4. Газоанализаторы. Общие технические требования и методы испытаний газоанализаторов горючих газов с открытым оптическим каналом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-131</w:t>
-[...14 lines deleted...]
-          <w:p/>
+46</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ГОСТ 31610.30-2-2017 (IEC/IEEE 60079-30-2:2015) "Взрывоопасные среды. </w:t>
-[...49 lines deleted...]
-            </w:pPr>
+ГОСТ 31610.29-4-2023 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(IEC 60079-29-4:2009) "Взрывоопасные среды. Часть 29-4. Газоанализаторы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общие технические требования и методы испытаний газоанализаторов горючих газов с открытым оптическим каналом"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.07.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...94 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резистивный распределенный электронагреватель</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-133</w:t>
-[...74 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...17 lines deleted...]
-            </w:r>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 31610.30-1-2017 (IEC/IEEE 60079-30-1:2015) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 30-1. Нагреватели сетевые электрические резистивные. Общие требования и требования к испытаниям"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 31610.30-2-2017 (IEC/IEEE 60079-30-2:2015) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 30-2. Нагреватели сетевые электрические резистивные. Руководство по проектированию, установке и техобслуживанию"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-134</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-30-1-2011 "Взрывоопасные среды. Резистивный распределенный электронагреватель. Часть 30-1. Общие технические требования и методы испытаний"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
-[...98 lines deleted...]
-            </w:pPr>
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...114 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Защита от воспламенения пыли оболочками "t"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Электростатика</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-31-2013 "Взрывоопасные среды. Часть 31. Оборудование с защитой от воспламенения пыли оболочками "t"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-136</w:t>
-[...172 lines deleted...]
-            </w:pPr>
+50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.31-2024 (IEC 60079-31:2022) "Взрывоопасные среды. Часть 31. Оборудование с защитой от воспламенения пыли оболочкой "t""</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется с 01.01.2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-137</w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="49"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkStart w:name="z31" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р МЭК 60079-31-2010 "Взрывоопасные среды. Часть 31. Оборудование с видом взрывозащиты от воспламенения пыли "t"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специальный вид взрывозащиты "s"</w:t>
+Электростатика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-138</w:t>
+52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...85 lines deleted...]
- </w:t>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 31610.32-2-2016/IEC 60079-32-2:2015 "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 32-2. Электростатика. Опасные проявления. Методы испытаний"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -26906,104 +28434,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-139</w:t>
+53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="51"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkStart w:name="z32" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31613-2012 "Электростатическая искробезопасность. Общие технические требования и методы испытаний"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -27049,212 +28577,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Головные светильники для применения в шахтах, опасных по рудничному газу</w:t>
+Специальный вид взрывозащиты "s"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140</w:t>
+54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
-[...82 lines deleted...]
-              <w:t>Часть 35-1. Головные светильники для применения в шахтах, опасных по рудничному газу. Общие требования и методы испытаний, относящиеся к риску взрыва"</w:t>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 22782.3-77 "Электрооборудование взрывозащищенное со специальным видом взрывозащиты. Технические требования и методы испытаний"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -27283,2208 +28794,2158 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-141</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...68 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z34" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.33-2014 (IEC 60079-33:2012) "Взрывоопасные среды. Часть 33. Оборудование со специальным видом защиты "s"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Головные светильники для применения в шахтах, опасных по рудничному газу</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 31610.35-1-2014 (IEC 60079-35-1:2011) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 35-1. Головные светильники для применения в шахтах, опасных по рудничному газу. Общие требования и методы испытаний, относящиеся к риску взрыва"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-143</w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31611.2-2012 (IEC 62013-2:2005) "Головные светильники для применения в шахтах, опасных по газу. Часть 2. Эксплуатационные и другие характеристики, относящиеся к безопасности"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1 и 2, подпункты 1 – 8, 10 и 12 – 22 пункта 3, пункты 4, 5 – 9 и 10 </w:t>
-[...118 lines deleted...]
-применяется до включения соответствующего межгосударственного стандарта в перечень стандартов</w:t>
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ IEC 60079-35-2-2013 "Взрывоопасные среды. Часть 35-2. Головные светильники для применения в шахтах, опасных по рудничному газу. Эксплуатационные и другие характеристики, относящиеся к безопасности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...165 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрывоопасные среды. Применение систем качества для производства оборудования</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145</w:t>
-[...81 lines deleted...]
-            </w:pPr>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р ИСО/МЭК 80079-34-2013 "Взрывоопасные среды. Часть 34. Применение систем качества для производства оборудования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до включения соответствующего межгосударственного стандарта в перечень стандартов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Неэлектрическое оборудование для взрывоопасных сред. Общие требования </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и методы испытаний</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-147</w:t>
-[...81 lines deleted...]
-            </w:pPr>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31438.1-2011 (EN 1127-1:2007) "Взрывоопасные среды. Предотвращение и защита от взрыва. Часть 1. Основные концепции и методология"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31438.1-2024 (EN 1127-1:2019) "Взрывоопасные среды. Предотвращение взрыва и защита. Часть 1. Основополагающие концепции и методология"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Неэлектрическое оборудование с видами взрывозащиты "конструкционная безопасность "c", "контроль источника воспламенения "b", "погружение в </w:t>
-[...16 lines deleted...]
-              <w:t>жидкость "k", "защита оболочкой с ограниченным пропуском газов "fr" и "защита взрывонепроницаемой оболочкой "d"</w:t>
+применяется с 01.01.2027 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148</w:t>
-[...152 lines deleted...]
-            </w:pPr>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31438.2-2011 (EN 1127-2:2002) "Взрывоопасные среды. Предотвращение и защита от взрыва. Часть 2. Основные концепции и методология горных работ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-149</w:t>
+61</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ 31441.3-2011 (EN 13463-3:2005) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах Часть 3. Защита взрывонепроницаемой оболочкой "d"</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ГОСТ 31438.2-2024 (EN 1127-2:2014) "Взрывоопасные среды. Предотвращение взрыва и защита. Часть 2. Основополагающие концепции и методология"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется с 01.01.2027 </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150</w:t>
+62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ 31441.5-2011 (EN 13463-5:2003) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 5. Защита конструкционной безопасностью "c"</w:t>
-[...53 lines deleted...]
-            </w:r>
+ГОСТ 31441.1-2011 (EN 13463-1:2001) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 1. Общие требования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-151</w:t>
+63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ 31441.6-2011 (EN 13463-6:2005) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 6. Защита контролем источника воспламенения "b"</w:t>
-[...52 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+ГОСТ 32407-2013 (ISO/DIS 80079-36) "Взрывоопасные среды. Часть 36. Неэлектрическое оборудование для взрывоопасных сред. Общие требования и методы испытаний"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до 01.07.2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152</w:t>
-[...48 lines deleted...]
-ГОСТ 31441.8-2011 (EN 13463-8:2003) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 8. Защита жидкостным погружением "k"</w:t>
+63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31610.36-2024 (ISO 80079-36:2016) "Взрывоопасные среды. Часть 36. Неэлектрическое оборудование для взрывоопасных сред. Общие требования и методы испытаний"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-применяется </w:t>
-[...16 lines deleted...]
-              <w:t>до 30.06.2023</w:t>
+применяется с 01.01.2027 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...74 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Неэлектрическое оборудование с видами взрывозащиты "конструкционная безопасность "c", "контроль источника воспламенения "b", "погружение в </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жидкость "k", "защита оболочкой с ограниченным пропуском газов "fr" и "защита взрывонепроницаемой оболочкой "d"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31441.2-2011 (EN 13463-2:2004) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 2. Защита оболочкой с ограниченным пропуском газов "fr"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-154</w:t>
-[...102 lines deleted...]
-ГОСТ 31439-2011 (EN 1710:2005) "Оборудование и компоненты, предназначенные для применения в потенциально взрывоопасных средах в подземных выработках"</w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31441.3-2011 (EN 13463-3:2005) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах Часть 3. Защита взрывонепроницаемой оболочкой "d"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29513,873 +30974,849 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-155</w:t>
+66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГОСТ ISO/IEC 80079-38-2013 "Взрывоопасные среды. Часть 38. Оборудование и компоненты, предназначенные для применения во взрывоопасных средах подземных выработок шахт и рудников"</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+ГОСТ 31441.5-2011 (EN 13463-5:2003) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 5. Защита конструкционной безопасностью "c"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Двигатели внутреннего сгорания поршневые</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31441.6-2011 (EN 13463-6:2005) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 6. Защита контролем источника воспламенения "b"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-156</w:t>
-[...6 lines deleted...]
-            <w:vMerge w:val="restart"/>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31441.8-2011 (EN 13463-8:2003) "Оборудование неэлектрическое, предназначенное для применения в потенциально взрывоопасных средах. Часть 8. Защита жидкостным погружением "k"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1 и 2, подпункты 1 – 8 и 12 – 22 пункта 3, пункт 5 </w:t>
-[...115 lines deleted...]
-            </w:pPr>
+применяется </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>до 30.06.2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-157</w:t>
+69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="52"/>
-[...34 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO/DIS 80079-37-2013 "Взрывоопасные среды. Часть 37. Неэлектрическое оборудование для взрывоопасных сред. Неэлектрическое оборудование с видами взрывозащиты "конструкционная безопасность "с", контроль источника воспламенения "b", погружение в жидкость "k"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборудование и компоненты, предназначенные для применения во взрывоопасных средах подземных выработок шахт и рудников</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31439-2011 (EN 1710:2005) "Оборудование и компоненты, предназначенные для применения в потенциально взрывоопасных средах в подземных выработках"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-159</w:t>
-[...138 lines deleted...]
-ГОСТ 31442-2011 (EN 50303:2000) "Оборудования группы I, уровень взрывозащиты Ма для применения в среде, опасной по воспламенению рудничного газа и/или угольной пыли"</w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ ISO/IEC 80079-38-2013 "Взрывоопасные среды. Часть 38. Оборудование и компоненты, предназначенные для применения во взрывоопасных средах подземных выработок шахт и рудников"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30409,825 +31846,1958 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электростанции газотурбинные</w:t>
+Двигатели внутреннего сгорания поршневые</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-160</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1 и 2, подпункты 1 – 8, 10 и 12 – 22 пункта 3, пункты 4 – 10 </w:t>
-[...159 lines deleted...]
-            </w:r>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31440.1-2011 (EN 1834-1:2000) "Двигатели внутреннего сгорания поршневые. Требования безопасности к двигателям, предназначенным для применения в потенциально взрывоопасных средах. Часть 1. Двигатели Группы II для применения в средах, содержащих горючий газ и пар"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31440.2-2011 (EN 1834-2:2000) "Двигатели внутреннего сгорания поршневые. Требования безопасности к двигателям, предназначенным для применения в потенциально взрывоопасных средах. Часть 2. Двигатели Группы I для применения в подземных выработках, опасных по воспламенению рудничного газа и/или горючей пыли"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-161</w:t>
-[...158 lines deleted...]
-            </w:r>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31440.3-2011 (EN 1834-3:2000) "Двигатели внутреннего сгорания поршневые. Требования безопасности к двигателям, предназначенным для применения в потенциально взрывоопасных средах. Часть 3. Двигатели Группы III для применения в средах, содержащих горючую пыль"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приборы электровзрывания рудничные</w:t>
+Оборудование группы 1, уровень взрывозащиты Ma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-162</w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-пункты 1, 2 и 5 </w:t>
-[...29 lines deleted...]
-              <w:t>приложения 1</w:t>
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z35" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31442-2011 (EN 50303:2000) "Оборудования группы I, уровень взрывозащиты Ма для применения в среде, опасной по воспламенению рудничного газа и/или угольной пыли"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электростанции газотурбинные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пункты 5.9.5, 5.9.7, 5.13.6, 5.17.10, 5.19.4, 5.19.5 и 7 ГОСТ Р 55393-2012 (ИСО 21789:2009) "Электростанции газотурбинные. Требования безопасности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до включения соответствующего межгосударственного стандарта в перечень стандартов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Искробезопасные системы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z36" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ГОСТ 31610.39-2017 (IEC TS 60079-39:2015) "Взрывоопасные среды. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Часть 39. Искробезопасные системы с электронным ограничением длительности искрового разряда"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Станции топливозаправочные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ Р ЕН 13617-1-2012 "Станции топливозаправочные. Часть 1. Требования безопасности к конструкции и работе дозировочных насосов, топливораздаточных устройств и дистанционных насосных агрегатов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+применяется до включения соответствующего межгосударственного стандарта в перечень стандартов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборы электровзрывания рудничные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГОСТ 12.2.059-81 "Система стандартов безопасности труда. Приборы электровзрывания рудничные. Требования безопасности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Правила отбора образцов для испытаний, проведение инспекционного контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+пункт 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31814-2012 "Оценка соответствия. Общие правила отбора образцов для испытаний продукции при подтверждении соответствия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГОСТ 31815-2012 "Оценка соответствия. Порядок проведения инспекционного контроля в процедурах сертификации"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -31553,31 +34123,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>