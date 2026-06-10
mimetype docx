--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7aecc40" w14:textId="7aecc40">
+    <w:p w14:paraId="5724303" w14:textId="5724303">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,1372 +93,2139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О порядке внесения в Евразийскую экономическую комиссию и подготовки Евразийской экономической комиссией предложений о введении или отмене единых мер нетарифного регулирования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Коллегии Евразийской экономической комиссии от 31 марта 2015 года № 23</w:t>
+        <w:t>Решение Коллегии Евразийской экономической комиссии от 31 марта 2015 года № 23.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В соответствии с </w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокола о мерах нетарифного регулирования в отношении третьих стран (приложение № 7 к Договору о Евразийском экономическом союзе от 29 мая 2014 года) Коллегия Евразийской экономической комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемый Порядок внесения в Евразийскую экономическую комиссию предложений государств – членов Евразийского экономического союза о введении или отмене единых мер нетарифного регулирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Установить, что предложение Евразийской экономической комиссии о введении или об отмене единых мер нетарифного регулирования подготавливается департаментом Евразийской экономической комиссии, к компетенции которого относятся вопросы нетарифного регулирования, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Регламентом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> работы Евразийской экономической комиссии, утвержденным Решением Высшего Евразийского экономического совета от 23 декабря 2014 г. № 98.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу решением Коллегии Евразийской экономической комиссии от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящее Решение вступает в силу по истечении 30 календарных дней с даты его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатель Коллегии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Евразийской экономической комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В. Христенко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      2. Установить, что предложение Евразийской экономической комиссии о введении или об отмене единых мер нетарифного регулирования подготавливается департаментом Евразийской экономической комиссии, к компетенции которого относятся вопросы нетарифного регулирования, в соответствии с </w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>УТВЕРЖДЕН</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Решением Коллегии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Евразийской экономической комиссии</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 31 марта 2015 г. № 23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПОРЯДОК</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>внесения в Евразийскую экономическую комиссию предложений</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>государств – членов Евразийского экономического союза</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о введении или отмене единых мер нетарифного регулирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящий Порядок разработан в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Протокола о мерах нетарифного регулирования в отношении третьих стран (приложение № 7 к Договору о Евразийском экономическом союзе от 29 мая 2014 года) и определяет процедуру внесения в Евразийскую экономическую комиссию (далее – Комиссия) предложений государств – членов Евразийского экономического союза о введении или об отмене на таможенной территории Евразийского экономического союза единых мер нетарифного регулирования в отношении третьих стран (далее соответственно – предложение, государства-члены, Союз, меры).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Предложение направляется в Комиссию органом государственной власти государства-члена, уполномоченным</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в соответствии с законодательством этого государства на взаимодействие с Комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Предложение, за исключением случая, указанного в пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Порядка, должно содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      а) обращение в Комиссию по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      б) проект решения Коллегии Комиссии, если решение о введении или об отмене меры в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламентом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> работы Евразийской экономической комиссии, утвержденным Решением Высшего Евразийского экономического совета от 23 декабря 2014 г. № 98.</w:t>
+        <w:t xml:space="preserve"> работы Евразийской экономической комиссии, утвержденным Решением Высшего Евразийского экономического совета от 23 декабря 2014 г. № 98 (далее – Регламент), принимается Коллегией Комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) проект решения Совета Комиссии, если решение о введении или об отмене меры в соответствии с Регламентом принимается Советом Комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) пояснительную записку, содержащую следующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основания, в соответствии с которыми предлагается введение или отмена меры, в том числе информация о применении хотя бы одним из государств-членов меры в одностороннем порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подробное описание предлагаемой меры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование, свойства и характеристики товара (товаров),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в отношении которого предлагается введение или отмена меры (далее – товар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание и характеристика (при необходимости – количественная и стоимостная) рынка товара на территории государства-члена, вносящего предложение, а также на территории Союза (при наличии возможности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цели использования товара, его основные потребители или группы потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценка последствий введения или отмены меры для рынка товара на территории Союза и прогноз возможных действий третьих стран (при наличии возможности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      данные (в том числе статистические), подтверждающие наличие оснований для введения временного запрета или количественного ограничения экспорта или импорта товара в соответствии с разделом III Протокола о мерах нетарифного регулирования в отношении третьих стран (приложение № 7 к Договору о Евразийском экономическом союзе от 29 мая 2014 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными решением Коллегии Евразийской экономической комиссии от 24.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Предложение в целях внесения изменений в раздел 2.12 приложения № 2 к Решению Коллегии Евразийской экономической комиссии от 21 апреля 2015 г. № 30 в отношении наркотических средств, психотропных веществ и их прекурсоров, включенных в списки, предусмотренные Единой конвенцией о наркотических средствах от 1961 года с поправками, внесенными в нее в соответствии с Протоколом 1972 года о поправках к Единой конвенции о наркотических средствах 1961 года, Конвенцией о психотропных веществах от 27 февраля 1971 года и Конвенцией Организации Объединенных Наций о борьбе против незаконного оборота наркотических средств и психотропных веществ от 20 декабря 1988 года (далее – списки конвенций), направляется в Комиссию не позднее 90 рабочих дней с даты получения соответствующим уполномоченным органом государства-члена решения Комиссии по наркотическим средствам Экономического и Социального совета Организации Объединенных Наций об изменении списков конвенций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К предложению должны прилагаться следующие документы и материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия решения Комиссии по наркотическим средствам Экономического и Социального совета Организации Объединенных Наций об изменении списков конвенций на русском языке или с приложением перевода на русский язык;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. </w:t>
+      проект решения Коллегии Комиссии о внесении изменений в раздел 2.12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения № 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Решению Коллегии Евразийской экономической комиссии от 21 апреля 2015 г. № 30;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные документы и материалы, относящиеся к предложению (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предложение государства-члена, предусмотренное настоящим пунктом, не направляется в Комиссию в случае, если ранее этим государством-членом в соответствии с пунктом 5 настоящего Порядка было получено аналогичное предложение другого государства-члена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Утратил силу решением Коллегии Евразийской экономической комиссии от 27.04.2015 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 45</w:t>
+        <w:t>      Сноска. Порядок дополнен пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>.</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с решением Коллегии Евразийской экономической комиссии от 24.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        <w:t>      Председатель Коллегии</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент таможенно-тарифного и нетарифного регулирования в течение 3 рабочих дней с даты поступления в Комиссию предложения в соответствии с пунктом 3 настоящего Порядка проводит проверку этого предложения на предмет комплектности представленных документов и материалов. При наличии всех документов и материалов предложение рассматривается Комиссией в соответствии с Регламентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления документов и материалов не в полном объеме Департамент таможенно-тарифного и нетарифного регулирования направляет органу государственной власти государства-члена, уполномоченному в соответствии с законодательством этого государства на взаимодействие с Комиссией, уведомление об отказе в рассмотрении предложения (с обоснованием).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесеными решением Коллегии Евразийской экономической комиссии от 24.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">Решением Коллегии         </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент таможенно-тарифного и нетарифного регулирования не позднее 10 рабочих дней с даты поступления в Комиссию предложения в случае, указанном в пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Порядка, обеспечивает направление указанного предложения с прилагаемыми к нему документами и материалами, а также иных материалов (при необходимости) на рассмотрение других государств-членов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае представления документов и материалов не в полном объеме органу государственной власти государства-члена, уполномоченному в соответствии с законодательством этого государства на взаимодействие с Комиссией, направляется уведомление об отказе в его рассмотрении (с обоснованием).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государства-члены не позднее 60 рабочих дней с даты получения от Комиссии предложения с прилагаемыми к нему документами и материалами, а также иных материалов (при наличии) информируют Комиссию об итогах их рассмотрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент таможенно-тарифного и нетарифного регулирования после получения от государств-членов информации в соответствии с абзацем третьим настоящего пункта осуществляет при необходимости доработку соответствующего проекта решения Коллегии Комиссии в целях представления его для рассмотрения Коллегией Комиссии в порядке, установленном Регламентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Порядок дополнен пунктом 5 в соответствии с решением Коллегии Евразийской экономической комиссии от 24.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении 30 календарных дней с даты его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-Евразийской экономической комиссии </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Порядку внесения в Евразийскую</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономическую комиссию предложений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государств – членов Евразийского</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономического союза о введении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или отмене единых мер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нетарифного регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(форма)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОБРАЩЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 
-ПОРЯДОК</w:t>
+        <w:t>государства – члена Евразийского экономического союза в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-внесения в Евразийскую экономическую комиссию предложений</w:t>
+        <w:t>Евразийскую экономическую комиссию о</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>
-[...961 lines deleted...]
-регулирования.</w:t>
+        <w:t>________________________________________                         (введении или отмене) единой меры нетарифного регулирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                    (государство – член Евразийского экономического союза)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наименование товара ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Код ТН ВЭД ЕАЭС __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Предложение о ______________ единой меры нетарифного регулирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                     (введении или отмене)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Предлагаемый срок применения единой меры нетарифного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулирования*_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Примечание. Форма заполняется на каждую вводимую или отменяемую</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        единую меру нетарифного регулирования. В случае</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        предложения о введении или об отмене единой меры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        нетарифного регулирования в отношении нескольких</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        товаров может быть оформлено приложение к обращению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        в произвольной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Заполняется в случае предложения о введении единой меры нетарифного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1466,55 +2233,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>