--- v0 (2026-06-05)
+++ v1 (2026-10-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d88ea5d" w14:textId="d88ea5d">
+    <w:p w14:paraId="e87245e" w14:textId="e87245e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в городе Павлодаре</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Павлодарского городского маслихата Павлодарской области от 9 апреля 2026 года № 314/41</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+        <w:t>Решение Павлодарского городского маслихата Павлодарской области от 9 апреля 2026 года № 314/41.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Абзацы шестой, седьмой, восьмой, девятый, десятый, одиннадцатый, двенадцатый, тринадцатый подпункта 7) пункта 7 вводятся в действие с 01.01.2027 в соответствии с решением Павлодарского городского маслихата Павлодарской области от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 345/46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Социальным кодексом Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -571,145 +609,233 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утвержден решением</w:t>
+              <w:t>Утвержден</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Павлодарского</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>решением Павлодарского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "___" ______ 2026 года</w:t>
+              <w:t>от 9 апреля 2026 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ ____</w:t>
+              <w:t>№ 314/41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол - в редакции решения Павлодарского городского маслихата Павлодарской области от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в городе Павлодаре</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее – Правила) разработаны в соответствии с Социальным кодексом Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -744,452 +870,452 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Павлодара.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственная корпорация</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>специальная комиссия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – комиссия, создаваемая решением акима города Павлодара по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь – помощь, предоставляемая местным исполнительным органом (далее – МИО) в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...15 lines deleted...]
-      3) социальная помощь – помощь, предоставляемая местным исполнительным органом (далее – МИО) в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ города Павлодара";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ города Павлодара";</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины, рассчитываемой органами статистики по Павлодарской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины, рассчитываемой органами статистики по Павлодарской области;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>праздничные дни</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>участковая комиссия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за социальной помощью;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1324,1070 +1450,1190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции решения Павлодарского городского маслихата Павлодарской области от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      5. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Международный женский день - 8 марта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День участников ликвидации последствий радиационных аварий и катастроф и памяти жертв этих аварий и катастроф - 26 апреля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День защитника Отечества – 7 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День памяти жертв политических репрессий и голода - 31 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День пожилых людей - 1 октября;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) День Республики Казахстан- 25 октября;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) День Независимости Республики Казахстан-16 декабря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции решения Павлодарского городского маслихата Павлодарской области от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 345/46 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых акиматом Павлодарской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уполномоченный орган по оказанию социальной помощи оказывает социальную помощь гражданам из числа следующих категорий, постоянно зарегистрированным и проживающим в городе Павлодаре:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      2) Международный женский день - 8 марта;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единовременную социальную помощь к праздничным дням и памятным датам на основании списка Государственной корпорации, без истребования заявлений от получателей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      3) День участников ликвидации последствий радиационных аварий и катастроф и памяти жертв этих аварий и катастроф - 26 апреля;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      4) День защитника Отечества – 7 мая;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призвавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий в размере 50 (пятьдесят) месячных расчетных показателей (далее - МРП);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      5) День Победы - 9 мая;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      6) День памяти жертв политических репрессий и голода - 31 мая;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза Советских Социалистических Республик (далее - Союза ССР) в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      7) День Конституции Республики Казахстан - 30 августа;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      8) День пожилых людей - 1 октября;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      9) День Республики Казахстан- 25 октября;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      10) День Независимости Республики Казахстан-16 декабря.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      к Международному женскому дню – 8 марта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых акиматом Павлодарской области.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям (семьям), из числа получателей государственной адресной социальной помощи в размере 5 (пять) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной  помощи и установления размеров социальной помощи</w:t>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ко Дню участников ликвидации последствий радиационных аварий и катастроф и памяти жертв этих аварий и катастроф – 26 апреля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      7. Уполномоченный орган по оказанию социальной помощи оказывает социальную помощь гражданам из числа следующих категорий, постоянно зарегистрированным и проживающим в городе Павлодаре:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      1) единовременную социальную помощь к праздничным дням и памятным датам на основании списка Государственной корпорации, без истребования заявлений от получателей:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      военнообязанным, призвавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий в размере 50 (пятьдесят) месячных расчетных показателей (далее - МРП);</w:t>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза Советских Социалистических Республик (далее - Союза ССР) в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ко Дню защитника Отечества - 7 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      к Международному женскому дню – 8 марта:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ко Дню Победы – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      многодетным матерям (семьям), из числа получателей государственной адресной социальной помощи в размере 5 (пять) МРП;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизаны и подпольщики Великой Отечественной войны в размере 5000000 (пять миллионов) тенге, а также продуктовый набор в размере 20 (двадцать) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      ко Дню участников ликвидации последствий радиационных аварий и катастроф и памяти жертв этих аварий и катастроф – 26 апреля:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов в размере 5000000 (пять миллионов) тенге, а также продуктовый набор в размере 20 (двадцать) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также члены экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг в размере 10 (десять) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований в размере 10 (десять) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      ко Дню защитника Отечества - 7 мая:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавшим действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий в размере 10 (десять) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны в размере 200000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время в размере 50 (пятьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах в размере 10 (десять) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      ко Дню Победы – 9 мая:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" в размере 150000 (сто пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизаны и подпольщики Великой Отечественной войны в размере 5000000 (пять миллионов) тенге, а также продуктовый набор в размере 20 (двадцать) МРП;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы в размере 50 (пятьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов в размере 5000000 (пять миллионов) тенге, а также продуктовый набор в размере 20 (двадцать) МРП;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии в размере 100000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 100000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       семьям военнослужащих, партизан, подпольщиков, лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2422,2103 +2668,2551 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте в размере 10 (десять) МРП;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда в размере 10 (десять) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями в размере 10 (десять) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лицу, приравненному по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере 60 (шестьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств в размере 50 (пятьдесят) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ко Дню памяти жертв политических репрессий и голода – 31 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, признанным в судебном либо ином установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" порядке жертвами политических репрессий или пострадавшими от политических репрессий в размере 10 (десять) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней в размере 10 (десять) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, удостоенным званий "Қазақстанның Еңбек Ері", "Халық қаһарманы" в размере 10 (десять) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ко Дню Конституции Республики Казахстан – 30 августа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до восемнадцати лет в размере 20 (двадцать) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью, обучающимся в колледжах Республики Казахстан на платной основе в размере 30 (тридцать) МРП на основании списка уполномоченного органа по оказанию социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью, обучающимся в высших учебных заведениях Республики Казахстан на платной основе в размере 60 (шестьдесят) МРП на основании списка уполномоченного органа по оказанию социальной помощи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...15 lines deleted...]
-      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда в размере 10 (десять) МРП;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ко Дню пожилых людей – 1 октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...15 lines deleted...]
-      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями в размере 10 (десять) МРП;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      гражданам, достигшим пенсионного возраста, получающим минимальный размер пенсии и (или) пособия или ниже минимального размера пенсии и (или) пособия в размере 3 (три) МРП; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...15 lines deleted...]
-      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лицу, приравненному по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере 60 (шестьдесят тысяч) тенге;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам от 80 лет и более (старше), получающим минимальный размер пенсии и (или) пособия или ниже минимального размера пенсии и (или) пособия в размере 4 (четыре) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям, воспитывающие детей с инвалидностью до восемнадцати лет в размере 25 (двадцать пять) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств в размере 50 (пятьдесят) МРП;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью 1, 2 группы в размере 5 (пять) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью, обучающимся в колледжах Республики Казахстан на платной основе в размере 30 (тридцать) МРП на основании списка уполномоченного органа по оказанию социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью, обучающимся в высших учебных заведениях Республики Казахстан на платной основе в размере 60 (шестьдесят) МРП на основании списка уполномоченного органа по оказанию социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ко Дню Независимости Республики Казахстан – 16 декабря:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, установленным Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" в размере 60 (шестьдесят) МРП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      ко Дню памяти жертв политических репрессий и голода – 31 мая:</w:t>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) социальную помощь на лечение (оздоровление):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      гражданам, признанным в судебном либо ином установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" порядке жертвами политических репрессий или пострадавшими от политических репрессий в размере 10 (десять) МРП;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам боевых действии на территории других государств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      Героям Социалистического Труда, кавалерам ордена Трудовой Славы трех степеней в размере 10 (десять) МРП;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      лицам, удостоенным званий "Қазақстанның Еңбек Ері", "Халық қаһарманы" в размере 10 (десять) МРП;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      ко Дню Конституции Республики Казахстан – 30 августа:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      детям с инвалидностью до восемнадцати лет в размере 20 (двадцать) МРП;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...15 lines deleted...]
-      лицам с инвалидностью, обучающимся в колледжах Республики Казахстан на платной основе в размере 30 (тридцать) МРП на основании списка уполномоченного органа по оказанию социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      единовременно в размере 50 (пятьдесят) МРП на основании заявления с приложением документа, удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего статус, уведомления об открытом 20-значном текущем счете в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
-[...15 lines deleted...]
-      лицам с инвалидностью, обучающимся в высших учебных заведениях Республики Казахстан на платной основе в размере 60 (шестьдесят) МРП на основании списка уполномоченного органа по оказанию социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальную помощь на сопровождение лиц с инвалидностью:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      ко Дню пожилых людей – 1 октября:</w:t>
+    <w:bookmarkStart w:name="z114" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до восемнадцати лет единовременно на санаторно - курортное лечение при сопровождении законным представителем в размере 20 (двадцать) МРП - на основании списка уполномоченного органа по оказанию социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...15 lines deleted...]
-      гражданам, достигшим пенсионного возраста, получающим минимальный размер пенсии и (или) пособия или ниже минимального размера пенсии и (или) пособия в размере 2 (два) МРП;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой группы единовременно на санаторно-курортное лечение при сопровождении лиц с инвалидностью первой группы в размере 55 (пятьдесят пять) МРП - на основании списка уполномоченного органа по оказанию социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...15 lines deleted...]
-      гражданам от 80 лет и более (старше), получающим минимальный размер пенсии и (или) пособия или ниже минимального размера пенсии и (или) пособия в размере 3 (три) МРП;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) социальную помощь на оплату коммунальных услуг:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...15 lines deleted...]
-      ко Дню Республики Казахстан – 25 октября:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      детям с инвалидностью до восемнадцати лет в размере 5 (пять) МРП;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      лицам с инвалидностью первой группы в размере 5 (пять) МРП;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...15 lines deleted...]
-      лицам с инвалидностью второй группы в размере 5 (пять) МРП;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам боевых действии на территории других государств,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...15 lines deleted...]
-      ко Дню Независимости Республики Казахстан – 16 декабря:</w:t>
+    <w:bookmarkStart w:name="z121" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, установленным Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" в размере 60 (шестьдесят) МРП;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      2) социальную помощь на лечение (оздоровление):</w:t>
+    <w:bookmarkStart w:name="z123" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      ветеранам боевых действии на территории других государств;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежеквартально в размере 10 (десять) МРП на основании заявления с приложением документа, удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего статус, уведомления об открытом 20-значном текущем счете в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) социальную помощь в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
-[...15 lines deleted...]
-      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам (семьям) в связи с причинением ущерба вследствие стихийного бедствия им либо его имуществу необходимым для удовлетворения минимальных потребностей, а именно жилой дом, квартира или строение предназначенное для временного (сезонного) проживания (за исключением граждан (семей), которые имеют в собственности более одной единицы жилья (квартиры, дома)) - единовременно в размере 100 МРП – на основании заявления с приложением документа, удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документ, подтверждающий право собственности на жилой дом, квартиру или строение предназначенное для временного (сезонного) проживания, документа, подтверждающего факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия (действительна в течение шести месяцев), уведомления об открытом 20-значном текущем счете в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта", фото ущерба вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
-[...15 lines deleted...]
-      единовременно в размере 50 (пятьдесят) МРП на основании заявления с приложением документа, удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документа, подтверждающего статус, уведомления об открытом 20-значном текущем счете в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+    <w:bookmarkStart w:name="z129" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) социальную помощь в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие пожара:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...15 lines deleted...]
-      3) социальную помощь на сопровождение лиц с инвалидностью:</w:t>
+    <w:bookmarkStart w:name="z130" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам (семьям) в связи с причинением ущерба вследствие пожара им либо его имуществу необходимым для удовлетворения минимальных потребностей, а именно жилой дом, квартира или строение предназначенное для временного (сезонного) проживания (за исключением граждан (семей), которые имеют в собственности более одной единицы жилья (квартиры, дома)) – единовременно в размере 100 (сто) МРП - на основании заявления с приложением документа, удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), документ, подтверждающий право собственности на жилой дом, квартиру или строение предназначенное для временного (сезонного) проживания, документа, подтверждающего факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара (действительна в течение шести месяцев), акт о пожаре, уведомления об открытом 20-значном текущем счете в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта", фото ущерба вследствие пожара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
-[...15 lines deleted...]
-      детям с инвалидностью до восемнадцати лет единовременно на санаторно - курортное лечение при сопровождении законным представителем в размере 20 (двадцать) МРП - на основании списка уполномоченного органа по оказанию социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) социальную помощь в связи с наличием социально-значимого заболевания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
-[...15 lines deleted...]
-      лицам с инвалидностью первой группы единовременно на санаторно-курортное лечение при сопровождении лиц с инвалидностью первой группы в размере 55 (пятьдесят пять) МРП - на основании списка уполномоченного органа по оказанию социальной помощи;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лицам, имеющим злокачественные новообразования единовременно в размере 10 (десять) МРП на основании списка коммунального государственного предприятия на праве хозяйственного ведения "Павлодарский областной онкологический диспансер"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, страдающим заболеванием вызванная вирусом иммунодефицита человека единовременно в размере 10 (десять) МРП на основании списка, предоставляемого коммунальным государственным казенным предприятием "Павлодарский областной центр по профилактике ВИЧ - инфекции" управления здравоохранения Павлодарской области акимата Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лицам, страдающим туберкулезным заболеванием, находящимся на амбулаторном лечение ежемесячно в размере 10 (десять) МРП на основании списка коммунального государственного казенного предприятия "Павлодарский областной центр фтизиопульмонологии" управления здравоохранения Павлодарской области, акимата Павлодарской области; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям, страдающим заболеванием вызванная вирусом иммунодефицита человека ежемесячно в размере двухкратного прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год, на основании списка, предоставляемого коммунальным государственным казенным предприятием "Павлодарский областной центр по профилактике ВИЧ - инфекции" управления здравоохранения Павлодарской области, акимата Павлодарской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
-[...15 lines deleted...]
-      4) социальную помощь на оплату коммунальных услуг:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       лицам, страдающим заболеванием хронические вирусные гепатиты и цирроз печени единовременно в размере 5 (пять) МРП на основании списка медицинских учреждений города Павлодар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, страдающим заболеванием психические, поведенческие расстройства (заболевания) единовременно в размере 5 (пять) МРП на основании списка, предоставляемого коммунальным государственным казенным предприятием "Павлодарский областной центр психического здоровья" управления здравоохранения Павлодарской области, акимата Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, страдающим заболеванием острый инфаркт миокарда (первые 6 месяцев) единовременно в размере 5 (пять) МРП на основании списка медицинских учреждений города Павлодар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, страдающим орфанными заболеваниями единовременно в размере 5 (пять) МРП на основании списка медицинских учреждений города Павлодар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       лицам, страдающим заболеванием дегенеративные болезни нервной системы единовременно в размере 5 (пять) МРП основании списка медицинских учреждений города Павлодар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, страдающим заболеванием демиелинизирующие болезни центральной нервной системы единовременно в размере 5 (пять) МРП на основании списка медицинских учреждений города Павлодар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, страдающим заболеванием эпилепсия единовременно в размере 5 (пять) МРП на основании списка медицинских учреждений города Павлодар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, страдающим цереброваскулярными болезнями (инсульты) (в течение 1 года) единовременно в размере 5 (пять) МРП на основании списка медицинских учреждений города Павлодар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) социальную помощь в денежном выражении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      студентам ВУЗов, ранее получивших социальную помощь на обучение до срока завершения учебы единовременно в размере суммы согласно трехстороннему договору на оказания образовательных услуг, на основании заявления с приложением документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежемесячно студентам ВУЗов, ранее получивших социальную помощь на обучение до срока завершения учебы на проживание, питание и проезд к месту жительства на период обучения, в размере 8 (восемь) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до 18 лет единовременно в размере 3 (три) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) социальная помощь на бытовые нужды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны единовременно на ремонт жилья по фактическим затратам не более 500 (пятьсот) МРП - на основании заявления с приложением документа удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), договора на выполнение работ и (или) оказанных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) социальная помощь на приобретение твердого топлива:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
-[...15 lines deleted...]
-      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью всех групп, семьи, воспитывающие детей с инвалидностью до 18 лет, многодетные семьи (независимо от прожиточного минимума), многодетные матери (награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени), семьи со среднедушевым доходом, не превышающим величину прожиточного минимума установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год, проживающие и зарегистрированные по месту жительства в частном жилищном фонде с печным отоплением, единовременно на приобретение твердого топлива в размере 20 (двадцать) МРП, на основании заявления с приложением документа удостоверяющего личность, либо электронный документ из сервиса цифровых документов (для идентификации личности), сведений о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются); копии документа, подтверждающего право собственности (пользования) на жилище, или на основании нотариально заверенного договора аренды, документа, подтверждающего печное отопление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - с изменениями внесенными решением Павлодарского городского маслихата Павлодарской области от 31.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 345/46 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
-[...15 lines deleted...]
-      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда";</w:t>
+    <w:bookmarkStart w:name="z147" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Порядок оказания социальной помощи определены в соответствии с пунктами 12-20 Типовых правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
-[...15 lines deleted...]
-      ветеранам боевых действии на территории других государств,</w:t>
+    <w:bookmarkStart w:name="z148" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Списки получателей социальной помощи формируются на основании заявления лица, запроса в Государственную корпорацию либо иные организации, либо полученных сведений из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях,</w:t>
+    <w:bookmarkStart w:name="z149" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам назначается один раз в календарном году, без истребования заявлений от получателей. При наличии нескольких оснований, социальная помощь к праздничным дням и памятным датам назначается по одному основанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
-[...557 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Списки получателей социальной помощи при наличии социально значимого заболевания предоставляются в электронном виде организациями здравоохранения в соответствии с Кодами международной классификации болезней, установленных перечнем социально значимых заболеваний </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан с указанием индивидуального идентификационного номера, фамилии, имени, отчества и банковского счета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z151" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Списки получателей социальной помощи при наличии социально значимого заболевания предоставляются в электронном виде организациями здравоохранения согласно Правил отнесения сведений к служебной информации ограниченного распространения и работы с ней, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 июня 2022 года № 429.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z152" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социальная помощь при наличии социально значимого заболевания лицу, относящемуся к нескольким категориям, выплачивается по каждому основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z153" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Единовременная социальная помощь по одному и тому же виду социальной помощи с одной и той же периодичностью выплаты, предоставляется один раз в год по Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z154" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z155" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z156" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z157" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z158" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z159" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z169" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города Павлодара на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z35" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z36" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z37" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции решения Павлодарского городского маслихата Павлодарской области от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z39" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z40" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z41" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z42" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z43" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z44" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 5) и 6) пункта 7 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1), 2) и 3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции решения Павлодарского городского маслихата Павлодарской области от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z171" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z172" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z179" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции решения Павлодарского городского маслихата Павлодарской области от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции решения Павлодарского городского маслихата Павлодарской области от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 325/42 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkStart w:name="z180" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z181" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z182" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>