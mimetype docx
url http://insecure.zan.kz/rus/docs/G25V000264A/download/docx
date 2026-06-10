--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="35c9677" w14:textId="35c9677">
+    <w:p w14:paraId="8295040" w14:textId="8295040">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>Об утверждении Положения государственного учреждения "Управление координации занятости и социальных программ Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Восточно-Казахстанского областного акимата от 20 октября 2025 года № 264</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,242 +155,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административно процедурно-процессуального кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 39 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Восточно-Казахстанский областной акимат ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Положение государственного учреждения "Управление координации занятости и социальных программ Восточно-Казахстанской области" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственному учреждению "Управление координации занятости и социальных программ Восточно-Казахстанской области" (Мусинова А.А.) обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение пяти рабочих дней со дня подписания настоящего постановления направление его копии в электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" для опубликования в Эталонном контрольном банке нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принятие мер, вытекающих из настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Отменить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восточно-Казахстанского областного акимата от 11 января 2023 года № 6 "Об утверждении положения государственного учреждения "Управление координации занятости и социальных программ Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на первого заместителя акима области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -491,68 +454,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Сактаганов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -618,3709 +563,3634 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Восточно-Казахстанского областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от " 20 " октября 2025 года № 264</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение государственного учреждения "Управление координации занятости и социальных программ Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Управление координации занятости и социальных программ Восточно-Казахстанской области" (далее-Управление) является государственным органом, осуществляющим руководство в сфере координации занятости и социальной защиты населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Управление осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление является юридическим лицом в организационно-правовой форме государственного учреждения. Имеет печать с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Управления утверждаются в соответствии законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: 070002, Республика Казахстан Восточно-Казахстанская область, город Усть-Каменогорск, улица Киевская, 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование государственного органа - государственное учреждение "Управление координации занятости и социальных программ Восточно-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления осуществляется из местного бюджета, в соответствии законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...251 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение продуктивной занятости, содействие предпринимательской инициативе, сокращение безработицы, содействие в создании рабочих мест;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) координация оказания социальной помощи социально уязвимым слоям населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) координация работы по реабилитации лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реализация государственной политики в сфере предоставления специальных социальных услуг, в области социальной защиты населения, в пределах компетенции определенной законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реализация государственной полититки в области миграции населения в пределах компетенции, определенной законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Управление вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном порядке от областных, городских и районных исполнительных органов, подведомственных организаций документы, заключения, справочные и иные материалы, необходимые для осуществления функциональных обязанностей Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять методическое руководство за деятельностью региональных отделов занятости и социальных программ, и других государственных учреждений, организаций по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       готовить информационные материалы, по вопросам, входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать участие в работе комиссии по приемке в эксплуатацию объектов жилищно-гражданского и коммунального назначения социальной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Управление обязано:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать своевременное и целевое освоение бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать соблюдение законности выполнения возложенных функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать соблюдение сотрудниками Управления норм этики административных государственных служащих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные обязанности предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает реализацию государственной политики в сфере социальной защиты путем: анализа, прогнозирования спроса и предложения рабочей силы в области и информирования уполномоченного государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает утверждения и реализацию региональных карт занятости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводит мероприятия, обеспечивающие содействие занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проводит мониторинг организаций с рисками высвобождения и сокращения рабочих мест;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивает поддержку создания рабочих мест через развитие предпринимательской инициативы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет мониторинг оказания социальной помощи безработным, лицам, ищущим работу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) устанавливает квоты рабочих мест для лиц с инвалидностью в размере от двух до четырех процентов от численности рабочих мест без учета рабочих мест на тяжелых работах, работах с вредными, опасными условиями труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждает положения о районных (городских) и региональных комиссиях по вопросам занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляет мониторинг создания рабочих мест в рамках национальных проектов, планов развития области, региональной карты занятости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) утверждает перечень населенных пунктов для добровольного переселения лиц для повышения мобильности рабочей силы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) обеспечивает меры по созданию и деятельности субъектов, предоставляющих специальные социальные услуги, находящихся в их ведении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) обеспечивает проведение анализа, прогнозирования потребности населения в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) способствует созданию государственных учреждений и предприятий, осуществляющих реабилитацию лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) предоставляет дополнительные меры социальной помощи лицам с инвалидностью, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) организует профессиональное обучение (переобучение) лиц с инвалидностью в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организует подготовку, переподготовку и повышение квалификации специалистов по реабилитации лиц с инвалидностью, в том числе специалистов жестового языка, специалистов по чтению и письму рельефно-точечным шрифтом Брайля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) обеспечивает санаторно-курортное лечение лиц с инвалидностью и детей с инвалидностью в соответствии с индивидуальной программой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обеспечивает лиц с инвалидностью техническими вспомогательными (компенсаторными) средствами и (или) специальными средствами передвижения в соответствии с индивидуальной программой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) организует мониторинг зарегистрированных поставщиков на портале, а также товаров и услуг на соответствие Классификатору, услуг по перевозке лиц с инвалидностью на инватакси;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) организует совместно с общественными объединениями лиц с инвалидностью проведение культурных, просветительских и иных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) координирует оказание благотворительной и социальной помощи лицам с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) обеспечивает деятельность регионального координационного совета в области социальной защиты лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) координирует работу по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, всесторонней поддержкой в пределах компетенции государственных органов в порядке, определяемом уполномоченным государственным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) взаимодействует с центром трудовой мобильности в целях обеспечения содействия занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) координирует деятельность субъектов, предоставляющих специальные социальные услуги, находящихся в ведении управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) координирует предоставления субъектами, предоставляющими специальные социальные услуги, гарантированного объема специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) координирует организацию кадрового обеспечения субъектов, предоставляющих специальные социальные услуги, профессиональной подготовки, переподготовки и повышения квалификации социальных работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) осуществляет государственные закупки, а также размещение государственного социального заказа по предоставлению специальных социальных услуг и услуг по оценке и определению потребности в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) принимает меры по развитию системы предоставления специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) взаимодействует с физическими, юридическими лицами и государственными органами по вопросам предоставления специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) обеспечивает услугами индивидуального помощника для лиц с инвалидностью первой группы, имеющих затруднение в передвижении, специалиста жестового языка для лиц с инвалидностью по слуху в соответствии с индивидуальной программой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) по согласованию с местным представительным органом определяет перечень должностей специалистов в области здравоохранения, социального обеспечения, образования, культуры, спорта, ветеринарии, лесного хозяйства и особо охраняемых природных территорий, являющихся гражданскими служащими и работающих в сельской местности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) координирует регистрацию отраслевых и региональных соглашений, заключенных на городском, районном уровне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) заключает областные соглашения с региональными объединениями (ассоциациями, союзами) работодателей и региональными объединениями работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) устанавливает квоту для трудоустройства категорий населения, определенных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) обеспечивает реализацию иностранцами и лицами без гражданства, выявленными и идентифицированными в качестве жертв торговли людьми на территории Республики Казахстан, права на гарантированный объем бесплатной медицинской помощи по перечню и в объеме, которые определяются уполномоченным органом в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) исполняет иные полномочия в сфере оказания социальной и иной помощи лицам, освобожденным из учреждений уголовно-исполнительной системы, а также состоящим на учете службы пробации, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) координирует оказание социальной помощи социально уязвимым слоям населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) образует консультативно-совещательные органы по содействию деятельности учреждений и органов, исполняющих уголовные наказания и иные меры уголовно-правового воздействия, а также организации социальной и иной помощи лицам, отбывшим уголовные наказания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) в пределах своей компетенции обеспечивает реализацию государственной политики в сфере занятости населения путем проведения мероприятий, обеспечивающих содействие занятости населения, а также осуществление других мер содействия занятости, финансируемых за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) устанавливает квоты рабочих мест для лиц, состоящих на учете службы пробации, а также лиц, освобожденных из учреждений уголовно-исполнительной системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42) обеспечивает предоставление специальных социальных услуг лицам, освобожденным из учреждений уголовно-исполнительной системы, состоящим на учете службы пробации, признанным лицами, находящимися в трудной жизненной ситуации, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан о специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) координирует предоставление жилищных сертификатов за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44) создает организации по оказанию помощи в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О профилактике бытового насилия";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) обеспечивает сотрудничество с неправительственными организациями, физическими и юридическими лицами по социально-экономической поддержке лиц (семей), находящихся в трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) проводит информационно-разъяснительную работу в средствах массовой информации по реализации государственной семейной политики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) организует меры по выявлению и организации оказания поддержки лицам (семьям), находящимся в трудной жизненной ситуации, обеспечению занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) разрабатывает и утверждает территориальные программы и планы мероприятий по социально-экономической поддержке лиц (семей), находящихся в трудной жизненной ситуации, и иной помощи в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) разрабатывает и утверждает индикаторы эффективности раннего выявления и организации оказания поддержки лицам (семьям), находящимся в трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z98" w:id="80"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) участвует в разработке и реализации основных направлений оказания всесторонней поддержки лицам (семьям), находящимся в трудной жизненной ситуации, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) создает и (или) организует деятельность центров поддержки семьи в районах и районах в городах при местных исполнительных органах по вопросам социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) координирует работу по организации мобильных групп по раннему выявлению и организации оказания поддержки лицам (семьям), находящимся в трудной жизненной ситуации, при участии субъектов по раннему выявлению и организации оказания поддержки (органов образования, здравоохранения, внутренних дел) под координацией местного исполнительного органа по вопросам социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) координирует деятельность районных отделов социальной защиты населения по обеспечению взаимодействия субъектов по раннему выявлению и организации оказания поддержки (органов образования, здравоохранения, внутренних дел) по социально-экономической поддержке лиц (семей), находящихся в трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) координирует оценку эффективности деятельности субъектов по раннему выявлению и организации оказания поддержки (органов образования, здравоохранения, внутренних дел) лицам (семьям), находящимся в трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) координирует работу по выявлению и ведению учета, осуществления сбора, проведения анализа причин, системного мониторинга статистических данных лиц (семей), находящихся в трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) координирует работу по правилам оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан на основе типовых правил, утверждаемых Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) координирует работу по оказанию жилищной помощи за счет средств местного бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) координирует работу по назначению адресной социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) координирует работу по вопросам оказания дополнительных социальных выплат из средств местного бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) координирует работу по возмещению затрат на обучение на дому детей с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61) рассматривает поступившую петицию по сфере социальной защиты в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно-процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) осуществляет функций по профилактике и оказанию комплексных услуг лицам (семьям), оказавшимся в трудной жизненной ситуации, пострадавшим от бытового насилия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63) обеспечивает социальную защиту мигрантов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="92"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) определяет порядок присвоения или продления статуса кандаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z113" w:id="93"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) утверждает типовое положение Комиссии по включению в региональную квоту приема кандасов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z114" w:id="94"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) рассматривает жалобы на отказ в присвоении или продлении статуса кандаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) определяет порядок деятельности центров адаптации и интеграции кандасов, центров временного размещения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68) контролирует в пределах компетенции соблюдение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан о миграции населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) осуществляет межведомственную координацию в области миграции населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) разрабатывает систему мер в области регулирования и мониторинга миграционных процессов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) разрабатывает типовые правила регулирования миграционных процессов в области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) реализует в пределах своей компетенции государственную политику в области миграции населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) принимает заявление с приложением необходимых документов от этнических казахов на присвоение или продление статуса кандаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) принимает заявление с приложением необходимых документов от этнических казахов на включение в региональную квоту приема кандасов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) принимает решение о присвоении или продлении статуса кандаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) принимает решение о включении в региональную квоту приема кандасов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) принимает решение о включении в региональную квоту приема переселенцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) выдает удостоверение кандаса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) создает и организует деятельность центров адаптации и интеграции кандасов, центров временного размещения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) в пределах квоты, распределенной уполномоченным органом по вопросам миграции населения, выдает или продлевает работодателям разрешения на привлечение иностранной рабочей силы для осуществления трудовой деятельности в пределах своей территории и (или) других административно-территориальных единиц либо в рамках внутрикорпоративного перевода вне квоты, а также приостанавливает и отзывает указанные разрешения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) оказывает кандасам, относящимся к целевым группам населения, содействие в трудоустройстве, профессиональной подготовке, переподготовке и повышении квалификации в соответствии с законодательством Республики Казахстан о занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82) координирует работу по выдаче, продлению и отзыву разрешений трудовым иммигрантам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) реализует в пределах своей компетенции государственную политику по вопросам беженцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) выдает свидетельство лица, ищущего убежище;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) создает комиссию по осуществлению процедуры присвоения, продления, лишения и прекращения статуса беженца;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) осуществляет услугу по присвоению, продлению, прекращению и лишению статуса беженцев; выдает удостоверение беженца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z135" w:id="114"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z178" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) обеспечивает применение цифровых технологий для повышения эффективности работы управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z179" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) соблюдает меры информационной безопасности и выполняет требования технической документации по информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z180" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) способствует формированию благоприятного инвестиционного климата и привлечению инвестиций для социально-экономического развития региона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлением Восточно - Казахстанского областного акимата от 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Управлением осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель Управления назначается на должность и освобождается от должности акимом области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в соответствии с законодательством назначает на должности и освобождает от должностей работников Управления и директоров подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в установленном законодательством порядке поощряет и налагает дисциплинарные взыскания на сотрудников Управления и директоров подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подписывает акты Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z143" w:id="122"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z143" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утверждает положения об отделах Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z144" w:id="123"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z144" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) представляет интересы Управления в государственных органах, иных организациях, без доверенности действует от имени Управления, выдает доверенности на представление интересов Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z145" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечивает равный доступ мужчин и женщин к государственной службе в соответствии с их опытом работы, способностями и профессиональной подготовкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z146" w:id="125"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z146" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z147" w:id="126"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z147" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обладает правом первой подписи на всех финасовых документах Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляет иные полномочия в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Руководитель Управления определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z151" w:id="130"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z152" w:id="131"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="132"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z154" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Управлением, относится к коммунальной собственности Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z155" w:id="133"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z156" w:id="134"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Управления осуществляются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="135"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень организаций, находящихся в ведении Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z159" w:id="136"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и его ведомств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z160" w:id="137"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Усть-Каменогорский детский центр оказания специальных социальных услуг" управления координации занятости и социальных программ Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z161" w:id="138"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коммунальное государственное учреждение "Бозанбайский центр оказания специальных социальных услуг" управления координации занятости и социальных программ Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z162" w:id="139"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коммунальное государственное учреждение "Зимовьевский центр оказания специальных социальных услуг" управления координации занятости и социальных программ Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z163" w:id="140"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коммунальное государственное учреждение "Риддерский центр оказания специальных социальных услуг" управления координации занятости и социальных программ Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z164" w:id="141"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коммунальное государственное учреждение "Зевакинский центр оказания специальных социальных услуг" управления координации занятости и социальных программ Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коммунальное государственное учреждение "Первомайский центр оказания специальных социальных услуг" управления координации занятости и социальных программ Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коммунальное государственное учреждение "Самарский центр оказания специальных социальных услуг" управления координации занятости и социальных программ Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z167" w:id="144"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Коммунальное государственное учреждение "Серебрянский центр оказания специальных социальных услуг" управления координации занятости и социальных программ Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z168" w:id="145"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z168" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Коммунальное государственное учреждение "Тарбагатайский центр оказания специальных социальных услуг" управления координации занятости и социальных программ Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z169" w:id="146"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Коммунальное государственное учреждение "Усть-Каменогорский центр оказания специальных социальных услуг" управления координации занятости и социальных программ Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z170" w:id="147"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z170" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Коммунальное государственное учреждение "Санаторий "Уба" управления координации занятости и социальных программ Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z171" w:id="148"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z171" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Коммунальное государственное учреждение "Реабилитационный центр для инвалидов в поселке Грехово района Алтай" управления координации занятости и социальных программ Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z172" w:id="149"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z172" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Коммунальное государственное учреждение "Центр трудовой мобильности Восточно-Казахстанской области" управления координации занятости и социальных программ Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z173" w:id="150"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z173" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Коммунальное государственное учреждение "Центр поддержки семьи "Жанұя" управления координации занятости и социальных программ Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z174" w:id="151"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z174" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Коммунальное государственное учреждение "Центр активного долголетия" управления координации занятости и социальных программ Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4646,31 +4516,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>