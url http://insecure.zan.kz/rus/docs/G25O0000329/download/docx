--- v0 (2025-11-10)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1c129b5" w14:textId="1c129b5">
+    <w:p w14:paraId="953dee1" w14:textId="953dee1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,272 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил деятельности жилищных комиссий органов гражданской защиты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 15 августа 2025 года № 329</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 15 августа 2025 года № 329.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 77 Закона Республики Казахстан "О жилищных отношениях" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> деятельности жилищных комиссий органов гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту кадровой и воспитательной работы Министерства по чрезвычайным ситуациям Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направление электронной копии настоящего приказа на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на официальном интернет-ресурсе Министерства по чрезвычайным ситуациям Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -374,51 +335,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр генерал-майор</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр генерал-майор</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -443,68 +414,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ч. Аринов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -596,977 +549,1018 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 августа 2025 года № 329</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила деятельности жилищных комиссий органов гражданской защиты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила деятельности жилищных комиссий органов гражданской защиты</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила деятельности жилищных комиссий органов гражданской защиты разработаны в соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 77 Закона Республики Казахстан "О жилищных отношениях" и определяют порядок деятельности жилищных комиссий органов гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жилищные комиссии органов гражданской защиты (далее – жилищная комиссия) являются коллегиальными органами, создаваемыми при уполномоченном органе в сфере гражданской защиты (далее – МЧС), территориальных органах в столице, областях, городах республиканского значения, государственных учреждениях, находящихся в ведении МЧС (далее – государственные учреждения), уполномоченными на вынесение решений по жилищным вопросам сотрудников, военнослужащих и работников органов гражданской защиты и членов их семей, действующими на постоянной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Состав жилищной комиссии утверждается приказом первого руководителя государственных учреждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жилищная комиссия формируется из нечетного количества не менее пяти человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жилищная комиссия состоит из председателя жилищной комиссии, членов и секретаря жилищной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав жилищной комиссии входят:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель жилищной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководитель (представитель) юридической службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководитель (представитель) финансовой службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководитель (представитель) кадровой службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представители государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае временного отсутствия председателя и членов жилищной комиссии, допускается их замена другими сотрудниками соответствующих подразделений по принципу взаимозаменяемости согласно должностным инструкциям и распределению обязанностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Председателем жилищной комиссии является:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в МЧС – руководитель аппарата МЧС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в территориальных органах – первый заместитель начальника территориального органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в государственных учреждениях, находящихся в ведении МЧС – первый руководитель государственного учреждения (для воинских частей – заместитель командира воинской части по тылу, для специального учебного заведения МЧС – заместитель начальника специального учебного заведения МЧС по строевой, воспитательной и кадровой работе).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Правом голоса обладают все члены жилищной комиссии, кроме секретаря жилищной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Секретарь жилищной комиссии назначается из числа сотрудников или военнослужащих либо работников подразделения государственного учреждения, обеспечивающего подготовку материалов на заседание жилищной комиссии и не имеет право голоса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и функции жилищной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Основной задачей жилищной комиссии является принятие законного решения о предоставлении, приватизации либо обмене жилища из жилищного фонда государственного учреждения сотрудникам, военнослужащим и работникам органов гражданской защиты и членам их семей, а также исчисления размера, назначения, перерасчета, осуществления, прекращения, приостановления и возобновления жилищных выплат сотрудникам и военнослужащим органов гражданской защиты, и осуществления денежной компенсации военнослужащим органов гражданской защиты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Функциями жилищной комиссии являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение своевременного рассмотрения обращений сотрудников, военнослужащих и работников органов гражданской защиты (далее – претенденты) и членов их семей, обратившихся на признание их нуждающимися в жилище, предоставление жилища из жилищного фонда государственного учреждения, а также приватизации либо обмена служебного жилища, состоящего на балансе государственного учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение своевременного рассмотрения обращений сотрудников и военнослужащих органов гражданской защиты по исчислению размера, назначения, перерасчета, осуществления, прекращения, приостановления и возобновления жилищных выплат и осуществлению денежной компенсации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проверка и рассмотрение представленных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) принятие решения об удовлетворении обращений либо вынесение мотивированного отказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) рассмотрение вопроса заключения договора найма (поднайма) жилища;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) получение информации у государственных органов и иных организаций о претендентах и их недвижимом имуществе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) хранение и ведение дел (материалов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) иные вопросы, установленные жилищным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок деятельности жилищной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жилищная комиссия заседает по мере необходимости, но не реже одного раза в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Решение жилищной комиссии подписывается членами жилищной комиссии, имеющими право голоса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены жилищной комиссии, имеющие право голоса, отвечают за полноту и достоверность сведений, отраженных в решении жилищной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение принимается по каждому претенденту отдельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Секретарем жилищной комиссии ведется протокол заседания жилищной комиссии (далее – протокол) в произвольной форме. Протокол подписывается всеми членами жилищной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Члены жилищной комиссии, имеющие право голоса, могут письменно изложить свое особое мнение и приложить его к протоколу, о чем в последнем делается отметка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Решения жилищной комиссии принимаются большинством голосов путем голосования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Решение жилищной комиссии правомочно, если оно принято двумя третями из числа присутствующих членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае равенства голосов принятым считается решение, за которое проголосовал председатель жилищной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жилищная комиссия прекращает свою деятельность при ликвидации либо реорганизации государственного учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>