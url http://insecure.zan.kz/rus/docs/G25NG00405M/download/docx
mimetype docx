--- v0 (2026-03-12)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="504303c" w14:textId="504303c">
+    <w:p w14:paraId="bfbd434" w14:textId="bfbd434">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете Москалевского сельского округа Аулиекольского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 405</w:t>
+        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 405.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -302,290 +302,332 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 41 672,0 тысячи тенге, в том числе по:</w:t>
+      1) доходы – 40 136,0 тысяч теңге, в том числе по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 3 808,0 тысяч тенге;</w:t>
+      налоговым поступлениям – 3 930,7 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговым поступлениям – 35,0 тысяч тенге;</w:t>
+      неналоговым поступлениям – 35,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям от продажи основного капитала – 157,0 тысяч тенге;</w:t>
+      поступлениям от продажи основного капитала – 157,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 37 672,0 тысячи тенге;</w:t>
+      поступлениям трансфертов – 36 013,3 тысячи теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 41 672,0 тысячи тенге;</w:t>
+      2) затраты – 40 181,8 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
+      3) чистое бюджетное кредитование – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 45,8 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 45,8 тысяч теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Москалевского сельского округа предусмотрен объем субвенций, передаваемых из районного бюджета на 2026 год в сумме 31 822,0 тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z18" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,213 +1000,332 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Москалевского сельского округа Аулиекольского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z25" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, тысяч тенге</w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1175,84 +1336,84 @@
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1262,5197 +1423,5283 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-41672,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40136,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-3808,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3930,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1977,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1977,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1531,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1653,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1505,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-300,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...170 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-35,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-25,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...170 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-10,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-157,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...170 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...170 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-37672,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+157,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-37672,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36013,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-37672,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36013,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36013,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...110 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6462,4534 +6709,5684 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...88 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...152 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...212 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...195 lines deleted...]
-41672,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-36622,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40181,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-36622,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35008,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-36622,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35008,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-36622,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35008,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-3450,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35008,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...169 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...169 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-2250,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-750,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-450,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-1600,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...169 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...169 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...169 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...195 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...195 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...195 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета, в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ІІІ. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV.Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-45,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI.Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11229,213 +12626,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Москалевского сельского округа Аулиекольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11479,51 +12875,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11533,51 +12929,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11598,84 +12994,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11718,51 +13113,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11791,202 +13186,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12007,51 +13401,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12061,140 +13487,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42271,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12219,51 +13612,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12273,140 +13698,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3998,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12431,51 +13823,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12485,140 +13909,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2085,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12639,198 +14030,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2085,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12855,51 +14245,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12909,140 +14331,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1613,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13063,198 +14452,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13275,198 +14663,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13487,198 +14874,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1587,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13703,51 +15089,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13757,140 +15175,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13911,198 +15296,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14127,51 +15511,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14181,140 +15597,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14339,51 +15722,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14393,140 +15808,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14547,198 +15929,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14763,51 +16144,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14817,140 +16230,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14971,198 +16351,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15187,51 +16566,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15241,140 +16652,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15399,51 +16777,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15453,140 +16863,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15607,198 +16984,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15823,51 +17199,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15877,140 +17285,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 380810</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16035,51 +17410,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16089,140 +17496,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38081,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16243,235 +17617,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38081,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16503,51 +17876,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16591,51 +17964,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16712,83 +18085,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16865,147 +18238,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17053,195 +18426,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17272,183 +18645,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17483,183 +18856,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17690,187 +19063,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17901,187 +19274,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18112,187 +19485,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18327,183 +19700,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18534,187 +19907,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18745,187 +20118,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18956,187 +20329,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19167,187 +20540,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19378,187 +20751,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19593,183 +20966,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19800,187 +21173,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20011,187 +21384,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20222,187 +21595,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20433,183 +21806,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ІІІ. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20640,183 +22013,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20847,183 +22220,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21054,183 +22427,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21500,213 +22873,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Москалевского сельского округа Аулиекольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21750,51 +23122,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21804,51 +23176,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21869,84 +23241,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21989,51 +23360,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22062,202 +23433,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22278,51 +23648,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22332,140 +23734,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42271,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22490,51 +23859,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22544,140 +23945,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4186,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22702,51 +24070,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22756,140 +24156,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2190,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22910,198 +24277,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2190,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23126,51 +24492,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23180,140 +24578,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1696,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23334,198 +24699,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23546,198 +24910,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23758,198 +25121,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1670,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23974,51 +25336,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24028,140 +25422,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24182,198 +25543,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24398,51 +25758,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24452,140 +25844,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24610,51 +25969,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24664,140 +26055,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24818,198 +26176,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25034,51 +26391,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25088,140 +26477,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25242,198 +26598,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25458,51 +26813,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25512,140 +26899,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25670,51 +27024,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25724,140 +27110,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25878,198 +27231,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26094,51 +27446,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26148,140 +27532,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37893,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26306,51 +27657,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26360,140 +27743,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37893,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26514,235 +27864,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37893,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -26774,51 +28123,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26862,51 +28211,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26983,83 +28332,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27136,147 +28485,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27324,195 +28673,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27543,183 +28892,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27754,183 +29103,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27961,187 +29310,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28172,187 +29521,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28383,187 +29732,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28598,183 +29947,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28805,187 +30154,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29016,187 +30365,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29227,187 +30576,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29438,187 +30787,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29649,187 +30998,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29864,183 +31213,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30071,187 +31420,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30282,187 +31631,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30493,187 +31842,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30704,183 +32053,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30911,183 +32260,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31118,183 +32467,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31356,55 +32705,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -31730,31 +33079,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>