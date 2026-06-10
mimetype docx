--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="54339a0" w14:textId="54339a0">
+    <w:p w14:paraId="87fbae3" w14:textId="87fbae3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -586,150 +586,198 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Утверждено</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>постановлением акимата</w:t>
+              <w:t>постановлением акимата Осакаровского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Осакаровского района</w:t>
-[...25 lines deleted...]
-              <w:t>№ 14/01</w:t>
+              <w:t>от 10 февраля 2025 года №14/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Положение – в редакции постановления акимата Осакаровского района Карагандинской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел занятости и социальных программ Осакаровского района" (в дальнейшем - Отдел) является государственным органом Республики Казахстан, осуществляющим руководство в области занятости, социального партнерства и социальной защиты населения, оказания специальных социальных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Отдел имеет подведомственные организации: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммунальное государственное учреждение "Центр поддержки семьи" отдела занятости и социальных программ Осакаровского района;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Отдел имеет ведомство: коммунальное государственное учреждение "Центр поддержки семьи" отдела занятости и социальных программ Осакаровского района.</w:t>
+      2) коммунальное государственное учреждение "Отделение социальной помощи на дому" отдела занятости и социальных программ Осакаровского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Отдел осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -805,1940 +853,1952 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отдел имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Отдел по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела.</w:t>
+      7. Отдел по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Отдела утверждаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Местонахождение Отдела: Республика Казахстан, 101000, Карагандинская область, Осакаровский район, поселок Осакаровка, улица Күншуақ, 2.</w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, 101000, Карагандинская область, Осакаровский район, поселок Осакаровка, улица Күншуақ, 2.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Полное наименование государственного органа на государственном языке – "Осакаров ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі, на русском языке - государственное учреждение "Отдел занятости и социальных программ Осакаровского района".</w:t>
+      10. Настоящее положение является учредительным документом Отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Настоящее Положение является учредительным документом Отдела.</w:t>
+      11. Финансирование деятельности Отдела осуществляется республиканского и местного бюджетов в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Финансирование деятельности Отдела осуществляется республиканского и местных бюджетов в соответствии с законодательством Республики Казахстан.</w:t>
+      12. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела.</w:t>
+      Если Отделу законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Если Отделу законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Задачи:</w:t>
+      1) соблюдение норм законодательства Республики Казахстан в сфере оказания государственных услуг, повышение качества оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) соблюдение норм законодательства Республики Казахстан в сфере оказания государственных услуг, повышение качества оказания государственных услуг;</w:t>
+      2) разработка основных направлений социальной политики и осуществление мониторинга по вопросам занятости и оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) разработка основных направлений социальной политики и осуществление мониторинга по вопросам занятости и оказания социальной помощи;</w:t>
+      3) реализация государственной политики по вопросам занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики по вопросам занятости;</w:t>
+      4) обеспечение контроля за рациональным и целевым использованием бюджетных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) обеспечение контроля за рациональным и целевым использованием бюджетных средств;</w:t>
+      5) осуществление иных задач, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) осуществление иных задач, предусмотренных законодательством Республики Казахстан.</w:t>
+      14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Полномочия:</w:t>
+      1) права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) права:</w:t>
+      запрашивать от претендентов на социальную помощь в соответствии с законодательством Республики Казахстан требуемые документы, а также осуществлять проверку достоверности представленных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      запрашивать от претендентов на социальную помощь в соответствии с законодательством Республики Казахстан требуемые документы, а также осуществлять проверку достоверности представленных документов;</w:t>
+      запрашивать и на безвозмездной основе получать от государственных и иных органов информацию по вопросам, входящим в компетенцию Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      запрашивать и на безвозмездной основе получать от государственных и иных органов информацию по вопросам, входящим в компетенцию Отдела;</w:t>
+      проводить в установленном порядке семинары и совещания по вопросам, входящих в компетенцию Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      проводить в установленном порядке семинары и совещания по вопросам, входящих в компетенцию Отдела;</w:t>
+      заверять копии представленных документов, используемых для внутреннего пользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заверять копии представленных документов, используемых для внутреннего пользования;</w:t>
+      обеспечивать повышение квалификации сотрудников Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      обеспечивать повышение квалификации сотрудников Отдела;</w:t>
+      обращаться с запросом в соответствующие государственные органы за дополнительной информацией, необходимой для оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      обращаться с запросом в соответствующие государственные органы за дополнительной информацией, необходимой для оказания государственных услуг;</w:t>
+      создавать комиссии, предусмотренные действующим законодательством и нормативными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      создавать комиссии, предусмотренные действующим законодательством и нормативными актами Республики Казахстан;</w:t>
+      осуществлять иные права и обязанности, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществлять иные права и обязанности, предусмотренные действующими законодательными актами;</w:t>
+      2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обязанности:</w:t>
+      обеспечивать своевременное оказание государственных услуг согласно правилам оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      обеспечивать своевременное оказание государственных услуг согласно правилам оказания государственных услуг;</w:t>
+      предоставлять соответствующие информации в вышестоящий орган по вопросам, отнесенным к компетенции Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      предоставлять соответствующие информации в вышестоящий орган по вопросам, отнесенным к компетенции Отдела;</w:t>
+      вносить в акимат района для утверждения соответствующим маслихатом бюджетные программы, администратором которых выступает Отдел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вносить в акимат района для утверждения соответствующим маслихатом бюджетные программы, администратором которых выступает Отдел;</w:t>
+      принимать участие в работе сессий маслихата района при утверждении (уточнении) местного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      принимать участие в работе сессий маслихата района при утверждении (уточнении) местного бюджета;</w:t>
+      вносить на рассмотрение акима района предложения по решению вопросов, относящихся к компетенции Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вносить на рассмотрение акима района предложения по решению вопросов, относящихся к компетенции Отдела;</w:t>
+      получать от государственных органов информационные, методические, нормативные материалы, статистические данные, необходимые для выполнения возложенных на Отдел функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      получать от государственных органов информационные, методические, нормативные материалы, статистические данные, необходимые для выполнения возложенных на Отдел функций;</w:t>
+      предоставлять соответствующие информации неправительственным структурам, проводящим общественный мониторинг, в установленном законодательством порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      предоставлять соответствующие информации неправительственным структурам, проводящим общественный мониторинг, в установленном законодательством порядке;</w:t>
+        <w:t xml:space="preserve">
+      рассматривать обращения физических и юридических лиц; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      рассматривать обращения физических и юридических лиц;</w:t>
+      выполнять иные обязанности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      выполнять иные обязанности в соответствии с законодательством Республики Казахстан.</w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Функции:</w:t>
+      1) координирует деятельность подведомственных государственных учреждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) принимает меры по обеспечению граждан, нуждающихся в социальной помощи, в соответствии с действующим законодательством;</w:t>
+        <w:t xml:space="preserve">
+      2) оказывает социальную помощь отдельным категориям нуждающихся граждан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) оказывает социальную помощь отдельным категориям нуждающихся граждан;</w:t>
+      3) организует работу по назначению и выплате пособий, адресной социальной и жилищной помощи, а также других социальных выплат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) организует работу по назначению и выплате пособий, адресной социальной и жилищной помощи, а также других социальных выплат;</w:t>
+      4) определяет контингент лиц, нуждающихся в социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) определяет контингент лиц, нуждающихся в социальной помощи;</w:t>
+      5) проводит анализ, прогнозирование спроса и предложения рабочей силы в районе и информирует местный исполнительный орган района, области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) проводит анализ, прогнозирование спроса и предложения рабочей силы в районе и информирует местный исполнительный орган области;</w:t>
+      6) вносит в местные исполнительные органы района, области предложения по мерам содействия занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) вносит в местные исполнительные органы области предложения по мерам содействия занятости населения;</w:t>
+      7) реализует региональную карту занятости и активных мер содействия занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) реализует региональную карту занятости и активных мер содействия занятости населения;</w:t>
+      8) осуществляет мониторинг создания рабочих мест в рамках национальных проектов, планов развития района, региональной карты занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществляет мониторинг создания рабочих мест в рамках национальных проектов, планов развития области, региональной карты занятости;</w:t>
+      9) оказывает поддержку создания рабочих мест района через развитие предпринимательской инициативы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) оказывает поддержку создания рабочих мест района через развитие предпринимательской инициативы;</w:t>
+      10) вносит в местные исполнительные органы области предложения по определению населенных пунктов для добровольного переселения лиц в целях повышения мобильности рабочей силы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) вносит в местные исполнительные органы области предложения по определению населенных пунктов для добровольного переселения лиц в целях повышения мобильности рабочей силы;</w:t>
+      11) осуществляет мониторинг организаций с рисками высвобождения и сокращения рабочих мест;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществляет мониторинг организаций с рисками высвобождения и сокращения рабочих мест;</w:t>
+      12) взаимодействует с центром трудовой мобильности в целях обеспечения содействия занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) взаимодействует с центром трудовой мобильности в целях обеспечения содействия занятости населения;</w:t>
+      13) информирует население по вопросам занятости и о предоставляемых видах социальной помощи гражданам в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) информирует население по вопросам занятости и о предоставляемых видах социальной помощи гражданам в соответствии с действующим законодательством;</w:t>
+      14) осуществляет государственные закупки, а также размещение государственного социального заказа по предоставлению специальных социальных услуг людям пожилого возраста, многодетным и малообеспеченным семьям, по оказанию услуг инватакси лицам с инвалидностью и других услуг в рамках государственного социального заказа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) проводит анализ потребностей населения в специальных социальных услугах и оказывает специальные социальные услуги;</w:t>
+      15) взаимодействует с физическими, юридическими лицами и государственными органами по вопросам предоставления специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) осуществляет государственные закупки, а также размещение государственного социального заказа по предоставлению специальных социальных услуг людям пожилого возраста, многодетным и малообеспеченным семьям, по оказанию услуг инватакси лицам с инвалидностью и других услуг в рамках государственного социального заказа;</w:t>
+      16) обеспечивает санаторно-курортное лечение лицам с инвалидностью и детям с инвалидностью в соответствии с индивидуальной программой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) взаимодействует с физическими, юридическими лицами и государственными органами по вопросам предоставления специальных социальных услуг;</w:t>
+      17) обеспечивает лицам с инвалидностью техническими вспомогательными (компенсаторными) средствами и (или) специальными средствами передвижения в соответствии с индивидуальной программой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) обеспечивает санаторно-курортное лечение лицам с инвалидностью и детям с инвалидностью в соответствии с индивидуальной программой;</w:t>
+      18) обеспечивает услугами индивидуального помощника для лиц с инвалидностью первой группы, имеющих затруднение в передвижении, специалиста жестового языка для лиц с инвалидностью по слуху в соответствии с индивидуальной программой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) обеспечивает лицам с инвалидностью техническими вспомогательными (компенсаторными) средствами и (или) специальными средствами передвижения в соответствии с индивидуальной программой;</w:t>
+      19) предоставляет дополнительные меры социальной помощи лицам с инвалидностью, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) обеспечивает услугами индивидуального помощника для лиц с инвалидностью первой группы, имеющих затруднение в передвижении, специалиста жестового языка для лиц с инвалидностью по слуху в соответствии с индивидуальной программой;</w:t>
+      20) оказывает возмещение затрат на обучение на дому детям с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) предоставляет дополнительные меры социальной помощи лицам с инвалидностью, предусмотренных законодательством Республики Казахстан;</w:t>
+      21) координирует работу по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, всесторонней поддержкой в пределах компетенции Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) оказывает возмещение затрат на обучение на дому детям с инвалидностью;</w:t>
+      22) оказывает социальную помощь по надбавке на уход одиноким лицам с инвалидностью 1, 2 группы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) координирует работу по охвату лиц (семей), оказавшихся в трудной жизненной ситуации, всесторонней поддержкой в пределах компетенции Отдела;</w:t>
+      23) оказывает государственные услуги согласно нормативным правовым актам Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) оказывает социальную помощь по надбавке на уход одиноким лицам с инвалидностью 1, 2 группы;</w:t>
+      24) обеспечивает координацию работы создаваемых при Отделе комиссий, советов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) оказывает государственные услуги согласно нормативно-правовым актам Республики Казахстан;</w:t>
+      25) разрабатывает проекты нормативных правовых актов по вопросам входящих в компетенцию Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) обеспечивает координацию работы создаваемых при отделе комиссий, советов;</w:t>
+      26) осуществляет функции органа опеки и попечительства в отношении недееспособных совершеннолетних лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) разрабатывает проекты нормативно-правовых актов по вопросам входящих в компетенцию Отдела;</w:t>
+      27) взаимодействует с вышестоящим органом по вопросам занятости и социальной защиты населения, с аппаратом акима и маслихатом района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) осуществляет функции органа опеки и попечительства в отношении недееспособных совершеннолетних лиц;</w:t>
+      28) обеспечивает кадровую, организационную, правовую работу, введения делопроизводства и документационного обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) взаимодействует с вышестоящим органом по вопросам занятости и социальной защиты населения, с аппаратом акима и маслихатом района;</w:t>
+      29) ведет учет и отчетность по кассовым и банковским операциям, ведомственной, финансовой, статистической отчетности планово- экономической деятельности Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) обеспечивает кадровую, организационную, правовую работу, введения делопроизводства и документационного обеспечения;</w:t>
+      30) осуществляет иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      30) ведет учет и отчетность по кассовым и банковским операциям, ведомственной, финансовой, статистической отчетности планово- экономической деятельности отдела;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) осуществляет иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
+      16. Руководство Отделом осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Отдела назначается на должность и освобождается от должности акимом района в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      17. Руководство Отделом осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих полномочий.</w:t>
+        <w:t xml:space="preserve">
+      18. Руководитель Отдела имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Первый руководитель Отдела назначается на должность и освобождается от должности акимом района в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      19. Полномочия руководителя Отдела:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Первый руководитель Отдела имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      1) определяет обязанности и полномочия, а также функции подразделений Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Полномочия первого руководителя Отдела:</w:t>
+      2) назначает на должности и освобождает от должностей работников Отдела, руководителей подведомственных организаций в соответствии с действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) определяет обязанности и полномочия, а также функции подразделений Отдела;</w:t>
+      3) налагает дисциплинарные взыскания на работников Отдела и руководителей подведомственных организаций в установленном законодательством порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) назначает на должности и освобождает от должностей работников Отдела, руководителя коммунального государственного учреждения "Центр поддержки семьи" отдела занятости и социальных программ Осакаровского района в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      4) в пределах компетенции издает приказы по Отделу, подписывает служебные документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) налагает дисциплинарные взыскания на работников Отдела в установленном законодательством порядке;</w:t>
+      5) принимает решения о поощрении и оказании материальной помощи работникам Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) в пределах компетенции издает приказы по Отделу, подписывает служебные документации;</w:t>
+      6) представляет в государственных органах и иных организациях интересы Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принимает решения о поощрении и оказании материальной помощи работникам Отдела;</w:t>
+      7) отчитывается о своей работе и деятельности Отдела перед акимом и акиматом района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) представляет в государственных органах и иных организациях интересы Отдела;</w:t>
+      8) распоряжается средствами и имуществом Отдела в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) отчитывается о своей работе и деятельности Отдела перед акимом и акиматом района;</w:t>
+      9) в пределах своих полномочий обязан противодействовать коррупции, и несет персональную ответственность за нарушение его подчиненными требований антикоррупционного законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) распоряжается средствами и имуществом Отдела в пределах своей компетенции;</w:t>
+      10) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) в пределах своих полномочий обязан противодействовать коррупции, и несет персональную ответственность за нарушение его подчиненными требований антикоррупционного законодательства Республики Казахстан;</w:t>
+      Исполнение полномочий руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      20. Руководитель определяет полномочия своего заместителя в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Исполнение полномочий первого руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      21. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      22. Имущество, закрепленное за Отделом, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      23. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      23. Имущество, закрепленное за Отделом, относится к коммунальной собственности.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      24. Реорганизация и упразднение Отдела осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении Отдела:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Реорганизация и упразднение Отдела осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+      коммунальное государственное учреждение "Центр поддержки семьи" отдела занятости и социальных программ Осакаровского района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Перечень организаций, находящихся в ведении Отдела:</w:t>
+      коммунальное государственное учреждение "Отделение социальной помощи на дому" отдела занятости и социальных программ Осакаровского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3064,31 +3124,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>