--- v0 (2025-11-08)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7eb1d98" w14:textId="7eb1d98">
+    <w:p w14:paraId="f3ffb63" w14:textId="f3ffb63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении мест для массового отдыха, туризма и спорта на водных объектах и водохозяйственных сооружениях области Абай</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата области Абай от 20 августа 2025 года № 145</w:t>
+        <w:t>Постановление акимата области Абай от 20 августа 2025 года № 145.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1264,50 +1264,88 @@
               </w:rPr>
               <w:t>№ _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места для массового отдыха, туризма и спорта на водных объектах и водохозяйственных сооружениях области Абай</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции постановления акимата области Абай от 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1440,82 +1478,82 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место расположения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Абайский район</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аягозский район
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1548,233 +1586,219 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-озеро Оспанколь</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z18" w:id="11"/>
+река Аягоз</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пляж - используемый для массового</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
-[...99 lines deleted...]
- </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отдыха граждан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(47.94747, 80.41599)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Аягоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Аягозский район</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бескарагайский район
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1792,248 +1816,198 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="13"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро "Шошкалы"</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="14"/>
-[...98 lines deleted...]
-город Аягоз</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пляж - используемый для массового отдыха граждан, в границах, обозначенных ограждением зоны плавания (буи, канаты) (51.28049,78.69898)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карабасский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бескарагайский район</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бородулихинский район
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2051,158 +2025,264 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="15"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...68 lines deleted...]
-Карабасский сельский округ</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шульбинское водохранилище</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+База отдыха "Жанай",</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+База отдыха "Нурсултан"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50 24 17.21, 81 04 23.84)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.402883 81.081762)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерновский сельский округ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 65 км от районного центра</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+села Бородулиха</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2220,929 +2300,789 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="16"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерновские озера</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="17"/>
-[...98 lines deleted...]
-село Канонерка</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+База отдыха компании "Адал"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.49281, 81.10660)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерновский сельский округ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+расположен в глубине ленточного реликтового бора в 35 км от районного центра села Бородулиха</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бородулихинский район</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Большое</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пляж - используемый для массового</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отдыха граждан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.754106 80.929241)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Бородулиха</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...241 lines deleted...]
-села Бородулиха</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+правый берег реки Иртыш Шульбинского водохранилища</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+База отдыха "Востокцветмет"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.303430 81.580781)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерновский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...167 lines deleted...]
-расположен в глубине ленточного реликтового бора в 35 км от районного центра села Бородулиха</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+приток реки Уба к реке Иртыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Детский лагерь "Солнечный"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.181289, 81.345157)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Уба-Форпост</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красноярский сельский округ Бородулихинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...160 lines deleted...]
-Подборный сельский округ, в 40 км от города Семей. На территории государственного лесного природного резервата "Семей Орманы"</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район Мақаншы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3160,206 +3100,192 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="26"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озеро Алаколь</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z39" w:id="27"/>
-[...98 lines deleted...]
-село Бородулиха</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пляж - используемый для массового отдыха граждан, в границах, обозначенных ограждением зоны плавания (буи, канаты)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(46.072873, 82.032487)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(46.068630, 82.033774)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кабанбайский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3392,143 +3318,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-правый берег реки Иртыш Шульбинского водохранилища</w:t>
-[...91 lines deleted...]
-село Бородулиха</w:t>
+озеро Алаколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Детский лагер "Дарабоз"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(46.08302, 82.028410)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кабанбайский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3561,205 +3485,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-приток реки Уба к реке Иртыш</w:t>
-[...111 lines deleted...]
-Бородулихинский район</w:t>
+озеро Алаколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пляж - используемый для массового отдыха граждан, в границах, обозначенных ограждением зоны плавания (буи, канаты)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(46.08753, 82.02685)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(46.09144, 82.02442)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кабанбайский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жарминский район</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Семей
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3777,70 +3697,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="31"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Иртыш</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3848,107 +3766,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оздоровительный центр "Жарма Арасан" (49.26444, 81.74206)</w:t>
-[...55 lines deleted...]
-в 12 км северо-восточнее села Калбатау</w:t>
+Коммунальный пляж "Заря" в границах, обозначенных ограждением зоны плавания (буи, канаты)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.383777, 80.254869)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Левобережная часть бывшего</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+понтонного моста</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3981,422 +3933,404 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чарское водохранилище</w:t>
-[...111 lines deleted...]
-в 18 км юго-восточнее села Калбатау</w:t>
+река Иртыш</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммунальный пляж "Пристань" в границах, обозначенных ограждением зоны плавания (буи, канаты)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.425027, 80.218422)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район Пристань</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-район Мақаншы</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дамба</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пляж - используемый для массового</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отдыха граждан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.439419, 80.214012)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микрорайон Затон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...123 lines deleted...]
-              <w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Курчатов
 </w:t>
-            </w:r>
-[...62 lines deleted...]
-Кабанбайский сельский округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4429,394 +4363,386 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-озеро Алаколь</w:t>
-[...91 lines deleted...]
-Кабанбайский сельский округ</w:t>
+река Иртыш</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской пляж № 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.750946, 78.557102)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В районе СОШ № 2, СОШ № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-город Семей</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Иртыш</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской пляж № 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.721729, 78.649879)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В районе дачного массива</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...180 lines deleted...]
-район Мелькомбината</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокпектинский район
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4834,1281 +4760,210 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="41"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+река Кокпекты</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...169 lines deleted...]
-          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пляж - используемый для массового</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
-[...965 lines deleted...]
-Кокпектинский район</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отдыха граждан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(48.76267, 82.378569)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Кокпекты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6140,55 +4995,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>