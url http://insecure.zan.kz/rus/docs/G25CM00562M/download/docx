--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b228284" w14:textId="b228284">
+    <w:p w14:paraId="7bf1046" w14:textId="7bf1046">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об утверждении бюджета Актогайского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Шалкарского районного маслихата Актюбинской области от 24 декабря 2025 года № 562</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +163,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Бюджетного кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Шалкарский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Актогайского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -235,341 +259,438 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 45 212 тысяч тенге, в том числе:</w:t>
+      1) доходы – 44661,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления - 4 343 тысяч тенге;</w:t>
+      налоговые поступления – 5818,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов - 40 640 тысяч тенге;</w:t>
+      не налоговые поступления -12,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты - 45 212 тысяч тенге;</w:t>
+      поступления от продажи основного капитала -108,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование - 0 тысяч тенге, в том числе:</w:t>
+      поступления трансфертов –38722,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты - 0 тысяч тенге;</w:t>
+      2) затраты – 46908,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов - 0 тысяч тенге;</w:t>
+      3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0 тысяч тенге, в том числе:</w:t>
+      бюджетные кредиты – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов – 0 тысяч тенге;</w:t>
+      погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление от продажи финансовых активов – 0 тысяч тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0 тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета - 0 тысяч тенге;</w:t>
+      приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета - 0 тысяч тенге, в том числе:</w:t>
+      поступления от продажи финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов – 0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -2247,2 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов –0 тысяч тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 2247,2 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тысяч тенге.</w:t>
+      поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      погашение займов – 0 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств – 2247,2 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Шалкарского районного маслихата Актюбинской области от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 647</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Установить, что в доход бюджета сельского округа зачисляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по налоговым поступлениям:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -814,90 +935,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продажа земли, в том числе поступления от продажи земельных участков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продажа нематериальных активов, в том числе плата за продажу права аренды земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О республиканском бюджете на 2026-2028 годы" с 1 января 2026 года установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) минимальный размер заработной платы - 85 000 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -908,148 +1029,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель -4 325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) величина прожиточного минимума для исчисления размеров базовых социальных выплат – 50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Учесть в бюджете сельского округа на 2026 год поступление целевые текущие трансферты из районного бюджета в сумме, 38722,0 тысяч тенге. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Учесть в бюджете Актогайского сельского округа на 2026 год целевые текущие трансферты из районного бюджета в сумме 40 640 тысяч тенге.</w:t>
+      Распределение суммы целевого текущего трансферта определяется на основании решения акима Актогайского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Распределение суммы текущего целевого трансферта определяется на основании решения акима Актогайского сельского округа.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции решения Шалкарского районного маслихата Актюбинской области от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 647</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Утвердить перечень местных бюджетных программ, не подлежащих секвестру в процессе исполнения бюджета Актогайского сельского округа на 2026 год, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1294,50 +1493,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2025 года № 562</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Актогайского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Шалкарского районного маслихата Актюбинской области от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 647</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -1393,51 +1630,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, тысяч тенге</w:t>
+сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1869,51 +2106,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45212,0</w:t>
+44661,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2047,51 +2284,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4343,0</w:t>
+5818,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2225,51 +2462,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92,0</w:t>
+239,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2403,51 +2640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92,0</w:t>
+239,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2581,51 +2818,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1651,0</w:t>
+2685,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2864,124 +3101,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Земельный налог</w:t>
-[...35 lines deleted...]
-151,0</w:t>
+Налог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2553,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3042,124 +3279,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Налог на транспортные средства</w:t>
-[...35 lines deleted...]
-1453,0</w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3293,51 +3530,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2600,0</w:t>
+2893,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3471,51 +3708,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2600,0</w:t>
+2893,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3613,87 +3850,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неналоговые поступления</w:t>
-[...35 lines deleted...]
-121,0</w:t>
+Не налоговые поступление</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3791,87 +4028,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Другие неналоговые поступления</w:t>
-[...35 lines deleted...]
-121,0</w:t>
+Другие не налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3969,87 +4206,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Другие неналоговые поступления</w:t>
-[...35 lines deleted...]
-121,0</w:t>
+Другие не налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4503,51 +4740,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли</w:t>
+Продажи земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4580,51 +4817,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4717,51 +4954,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40640,0</w:t>
+38722,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4895,51 +5132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40640,0</w:t>
+38722,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5073,51 +5310,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40640,0</w:t>
+38722,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5151,51 +5388,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45212,0</w:t>
+46908,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5360,51 +5597,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42172,0</w:t>
+42265,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5569,51 +5806,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42172,0</w:t>
+42265,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5778,51 +6015,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42172,0</w:t>
+42265,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5951,87 +6188,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
-[...35 lines deleted...]
-42767,0</w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка,сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41297,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6196,51 +6433,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-405,0</w:t>
+968,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6369,51 +6606,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Здравохранение</w:t>
+Здравоохранение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7241,51 +7478,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2007,0</w:t>
+3607,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7450,51 +7687,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2007,0</w:t>
+3607,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7659,51 +7896,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2007,0</w:t>
+3607,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7868,51 +8105,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1411,0</w:t>
+3011,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9154,224 +9391,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
- 0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9391,50 +9632,882 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Дефицит (профицит)бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2247,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9532,51 +10605,647 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 0,0</w:t>
+2247,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2247,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2247,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2247,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25535,55 +27204,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>