--- v0 (2026-03-10)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="074c102" w14:textId="074c102">
+    <w:p w14:paraId="ffc72f1" w14:textId="ffc72f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об утверждении бюджета Богетсайского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Хромтауского районного маслихата Актюбинской области от 24 декабря 2025 года № 427</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -156,51 +163,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного Кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Хромтауский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Богетсайского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -235,379 +259,494 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 59 776 тысяч тенге, в том числе:</w:t>
+      1) доходы 63 885 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 17 800 тысяч тенге;</w:t>
+      налоговым поступлениям 17 800 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления – 0 тенге;</w:t>
+      неналоговым поступлениям 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 41 976 тысяч тенге;</w:t>
+      поступления от продажы основного капитала 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 59 776 тысяч тенге;</w:t>
+      специальные поступления 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0 тенге, в том числе:</w:t>
+      поступлениям трансфертов 46 085 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты – 0 тенге;</w:t>
+      2) затраты 65 885 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов – 0 тенге;</w:t>
+      3) чистое бюджетное кредитование 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0 тенге, в том числе:</w:t>
+      бюджетные кредиты 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов – 0 тенге;</w:t>
+      погашение бюджетных кредитов 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства – 0 тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами: 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      приобретение финансовых активов 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0 тенге, в том числе:</w:t>
+      поступления от продажи финансовых активов государства 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета -2 000 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение займов – 0 тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      7) финансирование дефицита (использование профицита) бюджета 2 000 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поступление займов 0 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      погашение займов 0 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      используемые остатки бюджетных средств 2 000 тысяч тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 481</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О республиканском бюджете на 2026-2028 годы" установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) минимальный размер заработной платы – 85 000 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -618,110 +757,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель – 4 325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размер прожиточного минимума – 50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть в бюджете Богетсайского сельского округа на 2026 год объем субвенции с районного бюджета в сумме 29 136 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в бюджете Богетсайского сельского округа на 2026 год поступление целевых текущих трансфертов из районного бюджета в сумме 12 840 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -966,50 +1105,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 24 декабря 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Богетсайского сельского округа на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 481</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1064,51 +1241,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма (тысяч тенге)</w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1723,51 +1900,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59 776</w:t>
+63 885</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3534,51 +3711,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3670,51 +3847,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41 976</w:t>
+46 085</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3847,51 +4024,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41 976</w:t>
+46 085</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4024,51 +4201,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41 976</w:t>
+46 085</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -4134,51 +4311,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-cумма (тысяч тенге)</w:t>
+Сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4423,52 +4600,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Программа</w:t>
+              <w:t xml:space="preserve">
+Программа </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4548,52 +4725,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование</w:t>
+              <w:t xml:space="preserve">
+Наименование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -4988,51 +5165,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59 776</w:t>
+65 885</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5197,51 +5374,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 936</w:t>
+44 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5406,51 +5583,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 936</w:t>
+44 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5615,51 +5792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 936</w:t>
+44 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5824,51 +6001,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 936</w:t>
+44 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6033,51 +6210,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 000</w:t>
+9 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6242,51 +6419,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 000</w:t>
+9 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6451,51 +6628,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 000</w:t>
+9 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6869,51 +7046,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000</w:t>
+4 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7706,50 +7883,1087 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки средств бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свободные остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21917,31 +23131,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>