--- v1 (2026-06-03)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ffc72f1" w14:textId="ffc72f1">
+    <w:p w14:paraId="c40dff8" w14:textId="c40dff8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,60 +100,53 @@
         </w:rPr>
         <w:t>Об утверждении бюджета Богетсайского сельского округа на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Хромтауского районного маслихата Актюбинской области от 24 декабря 2025 года № 427</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -163,68 +156,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного Кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Хромтауский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Богетсайского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -259,102 +235,103 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы 63 885 тысяч тенге;</w:t>
+      1) доходы 70 355 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям 17 800 тысяч тенге;</w:t>
+      налоговые поступления 22 470 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговым поступлениям 0 тенге;</w:t>
+      неналоговые поступления 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажы основного капитала 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -364,69 +341,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов 46 085 тысяч тенге;</w:t>
+      поступления трансфертов 47 885 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты 65 885 тысяч тенге;</w:t>
+      2) затраты 73 055 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -454,51 +431,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами: 0 тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -508,87 +485,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета -2 000 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета -2 700 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ненефтяной дефицит (профицит) бюджета 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета 2 000 тысяч тенге;</w:t>
+      7) финансирование дефицита (использование профицита) бюджета 2 700 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -598,155 +575,155 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств 2 000 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств 2 700 тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 27.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 481</w:t>
+        <w:t>№ 498</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О республиканском бюджете на 2026-2028 годы" установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) минимальный размер заработной платы – 85 000 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -757,110 +734,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель – 4 325 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размер прожиточного минимума – 50 851 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учесть в бюджете Богетсайского сельского округа на 2026 год объем субвенции с районного бюджета в сумме 29 136 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в бюджете Богетсайского сельского округа на 2026 год поступление целевых текущих трансфертов из районного бюджета в сумме 12 840 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1122,61 +1099,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Богетсайского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 27.04.2026 </w:t>
+      Сноска. Приложение 1 - в редакции решения Хромтауского районного маслихата Актюбинской области от 08.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 481</w:t>
+        <w:t>№ 498</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1241,51 +1218,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма (тысяч тенге)</w:t>
+сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1529,51 +1506,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
+наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -1900,51 +1877,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63 885</w:t>
+70 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2077,51 +2054,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 800</w:t>
+22 470</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3493,51 +3470,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 100</w:t>
+5 770</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3670,51 +3647,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 100</w:t>
+5 770</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3847,51 +3824,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 085</w:t>
+47 885</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4024,51 +4001,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 085</w:t>
+47 885</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4201,62 +4178,76 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46 085</w:t>
+47 885</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -4311,51 +4302,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма (тысяч тенге)</w:t>
+сумма (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4600,52 +4591,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Программа </w:t>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4725,52 +4716,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование </w:t>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -5165,51 +5156,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 885</w:t>
+73 055</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5374,51 +5365,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 045</w:t>
+48 880</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5583,51 +5574,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 045</w:t>
+48 880</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5792,51 +5783,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 045</w:t>
+48 880</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6001,51 +5992,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44 045</w:t>
+48 880</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6210,51 +6201,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 000</w:t>
+11 335</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6419,51 +6410,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 000</w:t>
+11 335</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6628,51 +6619,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9 000</w:t>
+11 335</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6837,51 +6828,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 000</w:t>
+7 335</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8087,51 +8078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--2 000</w:t>
+-2 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8292,51 +8283,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000</w:t>
+2 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8501,51 +8492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000</w:t>
+2 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8674,87 +8665,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Остатки средств бюджета</w:t>
-[...35 lines deleted...]
-2 000</w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 2 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8919,51 +8910,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 000</w:t>
+2 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22757,55 +22748,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>