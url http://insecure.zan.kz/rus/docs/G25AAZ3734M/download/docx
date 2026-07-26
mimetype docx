--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7212cb7" w14:textId="7212cb7">
+    <w:p w14:paraId="0b5e4f9" w14:textId="0b5e4f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О дополнительном предоставлении гарантированного объема бесплатной медицинской помощи, в том числе лекарственных средств, специализированных лечебных продуктов, медицинских изделий, отдельным категориям граждан Республики Казахстан, зарегистрированным в городе Астане при амбулаторном лечении бесплатно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата города Астаны от 26 декабря 2025 года № 373/48</w:t>
+        <w:t>Решение маслихата города Астаны от 26 декабря 2025 года № 373/48.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -607,50 +607,88 @@
               </w:rPr>
               <w:t>№ 373/48-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень дополнительно предоставленного гарантированного объема бесплатной медицинской помощи, в том числе лекарственных средств, специализированных лечебных продуктов, медицинских изделий, предоставляемых отдельным категориям граждан Республики Казахстан, зарегистрированным в городе Астане, при амбулаторном лечении бесплатно</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение с изменениями, внесенными решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5425,158 +5463,162 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глекапревир и пибрентасвир, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рак щитовидной железы T3N0M0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5599,332 +5641,238 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ленватиниб, капсула</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...193 lines deleted...]
-Даролутамид, таблетка, покрытая пленочной оболочкой</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селперкатиниб, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16)</w:t>
-[...35 lines deleted...]
-Рак почки</w:t>
+15)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рак предстательной железы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5937,291 +5885,329 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Взрослые, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Кабозатиниб, капсула</w:t>
+          <w:bookmarkStart w:name="z15" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Даролутамид, таблетка, покрытая пленочной оболочкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17)</w:t>
+16)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рак молочной железы</w:t>
+Рак почки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Все категории граждан, состоящие на диспансерном учете</w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В активной фазе  с неполным ответом на традиционную терапию</w:t>
-[...35 lines deleted...]
-Рибоциклиб, таблетка, покрытая пленочной оболочкой</w:t>
+В активной фазе с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кабозантиниб, капсула</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6270,144 +6256,240 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алпелисиб, капсула</w:t>
+Ленватиниб, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Абемациклиб, таблетка</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рак молочной железы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рибоциклиб, таблетка, покрытая пленочной оболочкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6456,799 +6538,615 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Олапариб, капсула, таблетка</w:t>
+Алпелисиб, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...65 lines deleted...]
-Трастузумаб+дерукстекан</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абемациклиб, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-5</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олапариб, капсула, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Олапариб, капсула, таблетка</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метостатическая HER2 3+ стадия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трастузумаб+дерукстекан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19)</w:t>
-[...143 lines deleted...]
-Панкреатин, таблетка, капсула</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20)</w:t>
-[...35 lines deleted...]
-Ихтиоз</w:t>
+18)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рак яичников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7276,164 +7174,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Все стадии и степени тяжести</w:t>
-[...35 lines deleted...]
-Бепантен (декспантенол), мазь, крем</w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олапариб, капсула, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21)</w:t>
-[...35 lines deleted...]
-Острый миелобластный лейкоз, М3 клеточный вариант</w:t>
+19)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целиакия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7446,199 +7344,179 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z16" w:id="10"/>
-[...70 lines deleted...]
-Третиноин, капсула</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе с наличием антител к тканевой трансглютаминаз, подтвержденный гистологически или генетически</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Панкреатин, таблетка, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22)</w:t>
-[...35 lines deleted...]
-Атопический дерматит</w:t>
+20)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ихтиоз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7666,243 +7544,240 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В активной фазе  с неполным ответом на традиционную терапию</w:t>
-[...35 lines deleted...]
-Дупилумаб, раствор для инъекций</w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бепантен (декспантенол), мазь, крем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...124 lines deleted...]
-          <w:bookmarkStart w:name="z17" w:id="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Острый миелобластный лейкоз, М3 клеточный вариант</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z16" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В активной фазе</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с неполным ответом на традиционную терапию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7910,754 +7785,773 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лакосамид, таблетка, покрытая пленочной оболочкой</w:t>
+Третиноин, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...26 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атопический дерматит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Этосуксимид, сироп, капли</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дупилумаб, раствор для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Руфинамид, таблетка</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эпилепсия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z17" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лакосамид, таблетка, покрытая пленочной оболочкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...65 lines deleted...]
-Интерферон гамма, лиофилизат для приготовления раствора для инъекций</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Этосуксимид, сироп, капли</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Ромиплостим, порошок для приготовления раствора для инъекций</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руфинамид, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...73 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первичный иммунодефицит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8679,1640 +8573,1644 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ритуксимаб, концентрат для приготовления раствора для инфузий</w:t>
+Интерферон гамма, лиофилизат для приготовления раствора для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Сатрализумаб, раствор для подкожного введения</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Идиопатическая тромбоцитопе-ническая пурпура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие противопоказаний к проведению спленэктомии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ромиплостим, порошок для приготовления раствора для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...172 lines deleted...]
-5</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заболевания спектра оптиконевро-миелита</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ритуксимаб, концентрат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Ритуксимаб, концентрат для приготовления раствора для инфузий</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатрализумаб, раствор для подкожного введения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...176 lines deleted...]
-Кладрибин, таблетка</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Сипонимод, таблетка, покрытая пленочной оболочкой</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системная склеродермия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ритуксимаб, концентрат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Офатумумаб, раствор для подкожного введения</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рассеянный склероз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кладрибин, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...176 lines deleted...]
-Ботулинический токсин, лиофилизат для приготовления раствора для инъекций</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сипонимод, таблетка, покрытая пленочной оболочкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...106 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Офатумумаб, раствор для подкожного введения</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31)</w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+29)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спастическая кривошея</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Взрослые, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...64 lines deleted...]
-Алглюкозидаза альфа, порошок для приготовления концентрата для инфузий</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботулинический токсин, лиофилизат для приготовления раствора для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32)</w:t>
-[...145 lines deleted...]
-          </w:p>
+30)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спастический церебральный паралич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33)</w:t>
-[...35 lines deleted...]
-Хроническая воспалительная демиелинизи-рующая полинейропатия</w:t>
+31)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болезнь Помпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10340,1100 +10238,1100 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В активной фазе  с неполным ответом на традиционную терапию</w:t>
-[...35 lines deleted...]
-Иммуноглобулин, раствор для инфузий</w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алглюкозидаза альфа, порошок для приготовления концентрата для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...172 lines deleted...]
-Рилузол, таблетка</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наследственный ангионевроти-ческий отек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ингибитор С1-эстеразы человеческий, лиофилизат для приготовления раствора для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Омализумаб, порошок для приготовления раствора для инъекций в комплекте с растворителем</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ланаделумаб, раствор для подкожного введения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Тезепелумаб, раствор для подкожного введения</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хроническая воспалительная демиелинизи-рующая полинейропатия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иммуноглобулин, раствор для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...176 lines deleted...]
-Иксазомиб, капсула</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Боковой амиотрофический склероз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рилузол, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Помалидомид, капсула</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бронхиальная астма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омализумаб, порошок для приготовления раствора для инъекций в комплекте с растворителем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-5</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тезепелумаб, раствор для подкожного введения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37)</w:t>
+36)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рак легкого</w:t>
+Множественная миелома</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11499,51 +11397,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бригатиниб, таблетка</w:t>
+Иксазомиб, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11592,426 +11490,518 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атезолизумаб, концентрат для приготовления раствора для инфузий</w:t>
+Помалидомид, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Амивантамаб, порошок для приготовления раствора для инфузий</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Алектениб, капсула</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рак легкого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бригатиниб, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Гидрокортизон, таблетка</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атезолизумаб, концентрат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12060,51 +12050,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гидрокортизон, лиофилизат для приготовления раствора для инъекций</w:t>
+Амивантамаб, порошок для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12153,522 +12143,426 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Флудрокортизон, таблетка</w:t>
+Алектениб, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Этанерцепт, раствор для подкожного введения/порошок, лиофилизированный для приготовления раствора для инъекций</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селперкатиниб, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Секукинумаб, раствор для подкожного введения</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врожденная дисфункция коры надпочечников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гидрокортизон, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...177 lines deleted...]
-Фанди (фактор свертывания крови VIII с фактором Виллебранда), лиофилизат для приготовления раствора для инфузий</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гидрокортизон, лиофилизат для приготовления раствора для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12717,170 +12611,174 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вилате (фактор свертывания крови VIII с фактором Виллебранда) лиофилизат для приготовления раствора для инфузий</w:t>
+Флудрокортизон, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...106 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Псориатрический артрит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12902,355 +12800,267 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гемин, аргинат гема, концентрат для приготовления раствора для инфузий</w:t>
+Этанерцепт, раствор для подкожного введения/порошок, лиофилизированный для приготовления раствора для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-5</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Секукинумаб, раствор для подкожного введения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...70 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болезнь Виллебранда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13272,271 +13082,223 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нувик (фактор свертывания крови VIII, рекомбинантный), порошок для приготовления раствора для внутривенного введения</w:t>
+Фанди (фактор свертывания крови VIII с фактором Виллебранда), лиофилизат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...175 lines deleted...]
-Белимумаб, лиофилизат для приготовления раствора для инфузий</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вилате (фактор свертывания крови VIII с фактором Виллебранда) лиофилизат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Порфирия</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13562,385 +13324,385 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-В активной фазе с неполным ответом на традиционную терапию</w:t>
-[...35 lines deleted...]
-Анифролумаб, концентрат для приготовления раствора для инфузий</w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гемин, аргинат гема, концентрат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44)</w:t>
-[...143 lines deleted...]
-Азатиоприн, таблетка</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45)</w:t>
-[...71 lines deleted...]
-Взрослые, состоящие на диспансерном учете</w:t>
+42)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наследственные дефициты факторов свертывания крови</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13968,1826 +13730,1800 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салофальк (месалазин), суппозитория</w:t>
+Нувик (фактор свертывания крови VIII, рекомбинантный), порошок для приготовления раствора для внутривенного введения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...70 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системная красная волчанка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...64 lines deleted...]
-Цинакальцет, таблетка покрытая пленочной оболочкой</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белимумаб, лиофилизат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Фолиевая кислота, таблетка</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анифролумаб, концентрат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...224 lines deleted...]
-Дроспиренон и этинилэстрадиол, таблетка, драже</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аутоимунный гепатит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азатиоприн, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Левоноргестрел и этинилэстрадиол, таблетка, драже</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болезнь Крона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае индивидуальной непереносимости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салофальк (месалазин), суппозитория</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Левоноргестрел, таблетка, драже</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хроническая почечная недостаточность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенты с высоким уровнем паратгормона, находящиеся на перитонеальном диализе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цинакальцет, таблетка покрытая пленочной оболочкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-5</w:t>
+47)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прегравидарная подготовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фолиевая кислота, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...172 lines deleted...]
-Экулизумаб, концентрат для приготовления раствора для инфузий</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контрацепция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z18" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Женщины с тяжелыми экстрагенитальными заболеваниями,</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>женщины с абсолютными противопоказаниями к беременности,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+социально уязвимая группа риска из всех женщин фертильного возраста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дроспиренон и этинилэстрадиол, таблетка, драже</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...176 lines deleted...]
-Ведолизумаб, порошок для приготовления концентрата для приготовления раствора для инфузий</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Левоноргестрел и этинилэстрадиол, таблетка, драже</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...106 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Левоноргестрел, таблетка, драже</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52)</w:t>
-[...143 lines deleted...]
-Селуметиниб, капсулы</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...110 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атипичный гемолитико-уремический синдром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15809,1471 +15545,1313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Метилпреднизолон, таблетка</w:t>
+Экулизумаб, концентрат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Преднизолон, таблетка</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Язвенный колит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе  с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведолизумаб, порошок для приготовления концентрата для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...83 lines deleted...]
-          </w:p>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болезнь Крона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Микофеноловая кислота, капсула, таблетка</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрофиброма-тоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селуметиниб, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Ритуксимаб, концентрат для приготовления раствора для инфузий</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Миастения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В активной фазе с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метилпреднизолон, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Анти-Д иммуноглобулин, раствор для инъекций</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Преднизолон, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Соматропин, раствор для инъекций</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Азатиоприн, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Канакинумаб, раствор для инъекций</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микофеноловая кислота, капсула, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Венетоклакс, таблетки, покрытые пленочной оболочкой</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ритуксимаб, концентрат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-5</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Равулизумаб, концентрат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...110 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Изосерологиче-ская несовместимость крови матери и плода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17295,350 +16873,534 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мидостаурин, капсула</w:t>
+Анти-Д иммуноглобулин, раствор для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Блинатумумаб, порошок для приготовления концентрата для приготовления раствора</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Синдром Прадера – Вилли*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соматропин, раствор для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Венетоклакс, таблетка</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болезнь Стилла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Канакинумаб, раствор для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59)</w:t>
-[...71 lines deleted...]
-Все категории граждан, состоящие на диспансерном учете</w:t>
+57)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хронический лимфолейкоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17666,816 +17428,724 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Авелумаб, концентрат для приготовления раствора для инфузий</w:t>
+Венетоклакс, таблетки, покрытые пленочной оболочкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...176 lines deleted...]
-Ниволумаб, концентрат для приготовления раствора для инфузий</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Ипилимумаб, концентрат для приготовления раствора для инфузий</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Острый миелобластный лейкоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мидостаурин, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Буросумаб, раствор для инъекций</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Блинатумумаб, порошок для приготовления концентрата для приготовления раствора</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Лорлатиниб, таблетки</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Венетоклакс, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63)</w:t>
-[...71 lines deleted...]
-Дети, состоящие на диспансерном учете</w:t>
+59)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карцинома Меркеля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18503,62 +18173,899 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рисдиплам, порошок для приготовления раствора для приема внутрь</w:t>
+Авелумаб, концентрат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гепатоцеллю-лярная карцинома</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ниволумаб, концентрат для приготовления раствора для инфузий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ипилимумаб, концентрат для приготовления раствора для инфузий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Х-сцепленный гипофосфатемический рахит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести, имеющие генетическое подтверждение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буросумаб, раствор для инъекций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Переферический рак легкого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лорлатиниб, таблетки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спинальная мышечная атрофия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рисдиплам, порошок для приготовления раствора для приема внутрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18689,50 +19196,438 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Темодал, (темозоламид), капсулы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акромегалия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+В активной фазе </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с неполным ответом на традиционную терапию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пегвисомант, лиофилизат для приготовления раствора для подкожного введения </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прогрессирующая оссифицирующая фибродиспла-зия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети, состоящие на диспансерном учете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паловаротен, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -24417,55 +25312,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>