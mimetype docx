--- v1 (2025-12-27)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b38c28" w14:textId="5b38c28">
+    <w:p w14:paraId="763a755" w14:textId="763a755">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -575,61 +575,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Бурабайского районного маслихата Акмолинской области от 29.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Бурабайского районного маслихата Акмолинской области от 05.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8С-36/11</w:t>
+        <w:t>№ 8С-38/8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -762,62 +762,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -825,51 +826,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Председатель Бурабайского районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1032,224 +1033,214 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Успеноюрьевского сельского округа на 2025 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Бурабайского районного маслихата Акмолинской области от 29.10.2025 </w:t>
+      Сноска. Приложение 1 - в редакции решения Бурабайского районного маслихата Акмолинской области от 05.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8С-36/11</w:t>
+        <w:t>№ 8С-38/8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1172"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="3480"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...39 lines deleted...]
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1259,132 +1250,116 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...78 lines deleted...]
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1394,171 +1369,147 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...119 lines deleted...]
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1568,8881 +1519,3584 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...119 lines deleted...]
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 223481,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...79 lines deleted...]
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19785,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...39 lines deleted...]
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8699,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8699,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...39 lines deleted...]
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10790,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 274,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9553,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 936,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...39 lines deleted...]
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 296,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 296,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...79 lines deleted...]
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...79 lines deleted...]
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 708,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...39 lines deleted...]
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 708,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 698,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...79 lines deleted...]
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 202986,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...40 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...39 lines deleted...]
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 202986,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...80 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3480" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 202986,8</w:t>
-            </w:r>
-[...4962 lines deleted...]
-4019,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10470,50 +5124,4590 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма тысяч тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+227501,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40500.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40500.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39697.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+803,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21323.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21323.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12612.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+721,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7990.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165677.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165677.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22694.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+142983,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи финансовых активов государства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4019,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+VI. Финансирование дефицита (использование профицита) бюджета </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4019,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -10644,178 +9838,172 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1177"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4764"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10831,124 +10019,110 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10964,168 +10138,147 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11135,3254 +10288,3023 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51896,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16863,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6549,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6549,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9896,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 280,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8764,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 808,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 418,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 418,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35033,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35033,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города районного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14408,178 +13330,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1349"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3518"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14595,124 +13511,110 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14728,168 +13630,147 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14899,3851 +13780,3522 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51896,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6147,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6147,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4845,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1302,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7030,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7030,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7030,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 VI. Финансирование дефицита (использование профицита) бюджета </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18975,178 +17527,172 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1177"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4764"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19162,124 +17708,110 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19295,168 +17827,147 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19466,3254 +17977,3023 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52466,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17328,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6776,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6776,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10134,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 280,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9002,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 808,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 418,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 418,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1826" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35138,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35138,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1177" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1177" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3356" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города районного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4764" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22739,178 +21019,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1349"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3518"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22926,124 +21200,110 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23059,168 +21319,147 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23230,3851 +21469,3522 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52466,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6446,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6446,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5063,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1383,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7301,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7301,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7301,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1349" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 VI. Финансирование дефицита (использование профицита) бюджета </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3518" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27268,563 +25178,557 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты бюджету Успеноюрьевского сельского округа из вышестоящих бюджетов на 2025 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6157"/>
-        <w:gridCol w:w="6143"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6157" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6143" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6157" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6143" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6157" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Целевые текущие трансферты нижестоящим бюджетам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6143" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6157" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6143" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6157" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 За счет трансфертов районного (города районного значения) бюджета:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6143" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6157" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стимулирующие надбавки к должностным окладам работников организаций, финансируемых из районного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6143" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1684,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6157" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На обслуживание модуля "Бухгалтерский учет" программы Парус-Каз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6143" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>