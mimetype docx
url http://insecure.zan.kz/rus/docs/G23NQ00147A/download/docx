--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e396873" w14:textId="e396873">
+    <w:p w14:paraId="c6412c7" w14:textId="c6412c7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,439 +85,548 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в постановление акимата Сарыкольского района от 26 мая 2023 года № 106 "Об утверждении Методики оценки деятельности административных государственных служащих корпуса "Б" государственных учреждений местных исполнительных органов Сарыкольского района"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Сарыкольского района Костанайской области от 10 июля 2023 года № 147</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...9 lines deleted...]
-      Акимат Сарыкольского района ПОСТАНОВЛЯЕТ:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Сарыкольского района Костанайской области от 10 июля 2023 года № 147. Утратило силу постановлением акимата Сарыкольского района Костанайской области от 9 февраля 2026 года № 15</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратило силу постановлением акимата Сарыкольского района Костанайской области от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Акимат Сарыкольского района ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акимата Сарыкольского района № 106 "Об утверждении Методики оценки деятельности административных государственных служащих корпуса "Б" государственных учреждений местных исполнительных органов Сарыкольского района" от 26 мая 2023 года (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 182286) следующее изменение:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Методику</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценки деятельности административных государственных служащих корпуса "Б" государственных учреждений местных исполнительных органов Сарыкольского района", утвержденную указанным постановлением, изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Государственному учреждению "Аппарат акима Сарыкольского района" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) в течение пяти рабочих дней со дня подписания настоящего постановления направление его копии в электронном виде на казахском и русском языках в филиал республиканского государственного предприятия на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан по Костанайской области для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего постановления на интернет-ресурсе акимата Сарыкольского района после его официального опубликования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима Сарыкольского района.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Установить, что подпункт 12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, абзац второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>глава 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Методики оценки деятельности административных государственных служащих корпуса "Б" государственных учреждений местных исполнительных органов Сарыкольского района", а также </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Методики оценки деятельности административных государственных служащих корпуса "Б" государственных учреждений местных исполнительных органов Сарыкольского района" действуют до 31 августа 2023 года.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...296 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -610,50 +721,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Шымырбеков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1278,4278 +1410,5140 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 106</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:bookmarkStart w:name="z24" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика оценки деятельности административных государственных служащих корпуса "Б" государственных учреждений местных исполнительных органов Сарыкольского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z25" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...1260 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок оценки руководителя структурного подразделения/государственного органа по достижению КЦИ</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящая Методика оценки деятельности административных государственных служащих корпуса "Б" государственных учреждений местных исполнительных органов Сарыкольского района (далее – Методика) разработана в соответствии с пунктом 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной службе Республики Казахстан" (далее – Закон) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Методикой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценки деятельности административных государственных служащих корпуса "Б", утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам государственной службы и противодействию коррупции от 16 января 2018 года № 13 "О некоторых вопросах оценки деятельности административных государственных служащих" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 16299) (далее – Методика) и определяет порядок оценки деятельности административных государственных служащих корпуса "Б" государственных учреждений местных исполнительных органов Сарыкольского района.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Методика оценки деятельности административных государственных служащих корпуса "Б" государственных учреждений местных исполнительных органов Сарыкольского района утверждается акимом Сарыкольского района на основе Методики с учетом специфики деятельности государственных учреждений местных исполнительных органов Сарыкольского района.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Основные используемые понятия в настоящей Методике:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) вышестоящий руководитель – лицо, по отношению к которому непосредственный руководитель оцениваемого служащего находится в прямом подчинении;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) непосредственный руководитель – вышестоящее по государственной должности лицо, по отношению к которому государственный служащий находится в прямом подчинении в соответствии с его должностной инструкцией;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) оценивающее лицо – непосредственный руководитель и/или вышестоящий руководитель в зависимости от специфики деятельности государственного органа, а также круг лиц из рабочего окружения оцениваемого лица при оценке методом 360;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) руководитель структурного подразделения/государственного органа – административный государственный служащий корпуса "Б" категорий Е-1, Е-2, E-R-1;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) служащий корпуса "Б" – лицо, занимающее административную государственную должность корпуса "Б", за исключением руководителя структурного подразделения/государственного органа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) оцениваемое лицо – руководитель структурного подразделения/государственного органа или служащий корпуса "Б";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) ключевые целевые индикаторы (далее – КЦИ) – показатели, устанавливаемые для руководителя структурного подразделения/государственного органа, направленные на достижение документов системы государственного планирования и на повышение эффективности деятельности государственного органа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) метод ранжирования – метод оценки, при котором оценка деятельности служащих корпуса "Б" определяется с учетом степени их соответствия параметрам оценки – качество выполнения функциональных обязанностей, соблюдение сроков выполнения задач, инициативность и самостоятельность, соблюдение трудовой дисциплины, объем и сложность выполняемой работы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) метод 360 – метод оценки, направленный на выявление наличия у оцениваемого лица требуемых компетенций путем опроса круга лиц из рабочего окружения оцениваемого лица;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) калибровочные сессии – периодические встречи оценивающих лиц для обсуждения, возможной корректировки и утверждения результатов оценки деятельности оцениваемых лиц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) оцениваемый период – период оценки результатов работы государственного служащего.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) индивидуальный план работы – документ, предусматривающий КЦИ служащего корпуса "Б" на оцениваемый период, и составляемый совместно с непосредственным руководителем и утверждаемый вышестоящим руководителем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Оценка деятельности административных государственных служащих корпуса "Б" (далее – оценка) проводится для определения эффективности и качества их работы посредством интегрированной информационной системы "Е-қызмет" (далее – информационная система). При этом в случае отсутствия технической возможности оценка проводится на бумажных носителях.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оценка осуществляется на основании результатов достижения КЦИ, методами ранжирования и 360 в зависимости от категории должности оцениваемого лица.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Оценка по достижению КЦИ и методу ранжирования проводится по итогам квартала – не позднее десятого числа месяца, следующего за отчетным кварталом, по методу 360 проводится по итогам года – не позднее десятого числа месяца, следующего за отчетным годом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Итоговая оценка по КЦИ и ранжированию складывается из средней оценки служащего корпуса "Б" за отчетные кварталы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Оценка не проводится в случаях, если срок пребывания оцениваемого служащего на конкретной должности в оцениваемом периоде составляет менее одного месяца. Если в период проведения оценки оцениваемый служащий находится в трудовом или социальном отпуске, периоде временной нетрудоспособности, командировке, стажировке, переподготовке или повышении квалификации, оценка служащего по достижению КЦИ проводится в течение пяти рабочих дней после выхода на работу, оценка по методу ранжирования и/или 360 проводится без его участия в установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сроки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При этом оценка служащих находящихся в социальных отпусках, периоде временной нетрудоспособности за период работы с 1 июля 2021 года по 31 декабря 2022 года осуществляется в порядке установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей Методики.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Оценка служащих, уволенных из государственного органа до окончания оцениваемого периода, проводится без их участия в установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сроки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Результаты оценки выставляются по следующей градации:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Выполняет функциональные обязанности эффективно",</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Выполняет функциональные обязанности надлежащим образом",</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Выполняет функциональные обязанности удовлетворительно",</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Выполняет функциональные обязанности не удовлетворительно" (неудовлетворительная оценка).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Результату "Выполняет функциональные обязанности эффективно" соответствует диапазон оценок от 4 до 5 баллов, "Выполняет функциональные обязанности надлежащим образом" от 3 до 3,99 баллов, "Выполняет функциональные обязанности удовлетворительно" от 2 до 2,99 баллов, "Выполняет функциональные обязанности не удовлетворительно" от 0 до 1,99 баллов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Результаты достижения КЦИ и результаты оценки по методу ранжирования являются основанием для принятия решений по выплате бонусов, поощрению, обучению, ротации, повышению, понижению в государственной должности либо увольнению.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Результаты оценки по методу 360 являются основанием для принятия решений по обучению служащего.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Организационное сопровождение оценки обеспечивается службой управления персоналом, в том числе посредством информационной системы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При этом службой управления персоналом в информационной системе создается график оценки служащих, который утверждается должностным лицом, имеющим право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Служба управления персоналом обеспечивает ознакомление оцениваемого служащего с результатами оценки в течение двух рабочих дней со дня ее завершения. Ознакомление служащих, указанных в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей Методики, осуществляется посредством направления заказного письма с уведомлением о его вручении и/или телефонограммы и/или телеграммы и/или текстового сообщения по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. В случае несогласия с результатами оценки служащий обращается с соответствующим заявлением в произвольной форме о проведении калибровочной сессии к должностному лицу, имеющему право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б" в течение пяти рабочих дней со дня ознакомления с результатами оценки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Решение калибровочной сессии может быть обжаловано государственным служащим в соответствии с установленным порядком </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административного процедурно-процессуального кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Документы, связанные с оценкой, хранятся в службе управления персоналом в течение трех лет со дня завершения оценки, а также при наличии технической возможности в информационной системе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Результаты оценки являются строго конфиденциальной информацией и не подлежат разглашению третьим лицам, за исключением случаев, когда государственный орган обязан раскрыть данную информацию в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О доступе к информации".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Разногласия, связанные с процедурой оценки, рассматриваются службой управления персоналом при содействии всех заинтересованных лиц и сторон.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Оценивающее лицо обеспечивает:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) доведение до сведения оцениваемых лиц стратегических целей государственного органа/структурного подразделения, общих результатов работы государственного органа/структурного подразделения за оцениваемый период;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) своевременную постановку, согласование и утверждение КЦИ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) проведение в течение оцениваемого периода регулярного мониторинга степени выполнения КЦИ и предоставление им итоговой оценки деятельности и конструктивной обратной связи; проведение в течение оцениваемого периода регулярного мониторинга степени выполнения функциональных обязанностей оцениваемыми лицами и предоставление им итоговой оценки деятельности работника и конструктивной обратной связи;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) участие в калибровочных сессиях и в решении спорных вопросов по оценке оцениваемых лиц, в случае их возникновения в процессе оценки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Оцениваемое лицо обеспечивает:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) проведение регулярного мониторинга степени выполнения им КЦИ/поставленных задач;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) проведение своевременной самооценки в рамках оценки его деятельности по методу 360;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) участие во встречах с руководителем по обсуждению результатов оценки деятельности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Руководители службы управления персоналом обеспечивают:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) организацию и сопровождение процесса оценки деятельности, включая подготовку коммуникационных сообщений, консультирование участников процесса оценки;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) проведение своевременного анализа и согласование КЦИ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) при необходимости, участие во встречах руководителя и работника, помощь в разрешении спорных вопросов путем консультирования по вопросам процесса оценки деятельности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) проведение калибровочной сессии, включая подготовку информации по каждому работнику в рамках подготовки к калибровочным сессиям;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) полноту и своевременность заполнения необходимых документов в рамках оценки деятельности за отчетный период, введение необходимых учетных записей, отправку соответствующих уведомлений работникам в рамках проведения оценки деятельности работников.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Результаты оценки могут быть известны только оцениваемому лицу, оценивающему лицу, руководителю службы управления персоналом (кадровой службы) и участникам калибровочных сессий.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...480 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:bookmarkStart w:name="z80" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок оценки служащих корпуса "Б" методом ранжирования</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок оценки руководителя структурного подразделения/государственного органа по достижению КЦИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...260 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Порядок оценки по методу 360</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Оценка деятельности руководителя структурного подразделения/государственного органа осуществляется на основе оценки достижения КЦИ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. КЦИ устанавливается оценивающим лицом по согласованию со структурным подразделением, координирующего вопрос стратегического планирования (при наличии), а также со службой управления персоналом в индивидуальном плане работы руководителя структурного подразделения/государственного органа, составляемого в течение десяти рабочих дней после начала оцениваемого периода по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовой Методике.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При назначении служащего на должность после начала оцениваемого периода КЦИ устанавливаются в течение десяти рабочих дней со дня его назначения на должность.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При этом в течение пяти рабочих дней со дня установления (утверждения) КЦИ служба управления персоналом обеспечивает (при наличии технической возможности) размещение индивидуального плана работы в информационной системе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае, если срок с даты назначения служащего до окончания оцениваемого периода составляет менее трех месяцев, КЦИ указанному служащему не устанавливаются.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оценка достижения КЦИ руководителя структурного подразделения/государственного органа осуществляется оценивающим лицом в сроки, установленные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При этом служба управления персоналом по согласованию со структурным подразделением, координирующим вопрос стратегического планирования (при наличии) в целях обеспечения достоверности сведений проводят предварительный расчет фактических значений КЦИ и посредством информационной системы (при наличии технической возможности) направляет его оценивающему лицу в срок не позднее пяти рабочих дней до наступления последнего дня оценки согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей Методики.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. КЦИ устанавливаются в количестве от трех до пяти и должны отражать ожидаемые конкретные результаты деятельности оцениваемого лица до конца оцениваемого периода.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25. КЦИ должны иметь количественные и качественные индикаторы измеримости достижения целей и быть:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) конкретными (точно определяется результат с указанием ожидаемого положительного изменения, который необходимо достичь);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) измеримыми (определяются конкретные критерии для измерения достижения КЦИ);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) достижимыми (КЦИ определяются с учетом имеющихся ресурсов, полномочий и ограничений);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) ограниченными во времени (определяется срок достижения КЦИ в течение оцениваемого периода);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) ориентированными на реализацию документов системы государственного планирования, в том числе национальных проектов, стратегических целей государственного органа, либо на повышение эффективности деятельности государственного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26. Внесение изменений в КЦИ осуществляется в случае изменения функций и структуры государственного органа, непосредственно влияющего на достижение КЦИ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27. Информационная система, либо в случае ее отсутствия служба управления персоналом, уведомляет руководителя структурного подразделения/государственного органа о проведении в отношении него оценки не позднее пятого числа месяца, следующего за отчетным кварталом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28. Оценочный лист направляется для рассмотрения оценивающему лицу посредством информационной системы, либо в случае ее отсутствия службой управления персоналом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">По итогам рассмотрения представленных материалов оценивающим лицом выставляются оценки (от 0 до 5-ти) в соответствующей графе оценочного листа по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовой Методике.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При выставлении оценок оценивающее лицо использует таблицу определения допустимой оценки в зависимости от процента реализации ключевого целевого индикатора по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовой Методике.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...720 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:bookmarkStart w:name="z100" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Порядок проведения калибровочных сессий и предоставления обратной связи</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок оценки служащих корпуса "Б" методом ранжирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...320 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="144"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Порядок оценки деятельности административных государственных служащих корпуса "Б" за период работы с 1 июля 2021 года по 31 декабря 2022 года, находящихся в социальных отпусках, периоде временной нетрудоспособности</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29. Оценка служащих корпуса "Б" осуществляется по методу ранжирования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30. Оценка служащих корпуса "Б" по методу ранжирования осуществляется руководителем структурного подразделения/государственного органа по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовой Методике посредством информационной системы, функционирующей в государственном органе (при наличии технической возможности). При этом в случае отсутствия технической возможности оценка проводится на бумажных носителях.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31. Информационная система, либо в случае ее отсутствия служба управления персоналом уведомляет служащего корпуса "Б" о проведении в отношении него оценки не позднее десятого числа месяца, следующего за отчетным кварталом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32. Оценивающему лицу оценочный лист направляется информационной системой, либо в случае ее отсутствия службой управления персоналом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оценивающим лицом выставляются оценки (от 0 до 5-ти) в соответствующей графе оценочного листа по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовой Методике.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае если количество служащих корпуса "Б" структурного подразделения превышает пятьдесят человек, оценка осуществляется также лицами, определяемыми оценивающим лицом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33. Оценка служащих корпуса "Б" с учетом уровня достигнутых ими результатов при выполнении функциональных обязанностей, а также объема и сложности выполняемой работы в оцениваемом периоде определяется по следующим параметрам:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>качество выполнения функциональных обязанностей;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>соблюдение сроков выполнения задач;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>самостоятельность и инициативность;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>трудовая дисциплина.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...220 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="155"/>
+    <w:bookmarkStart w:name="z112" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Порядок оценки достижения КЦИ</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок оценки по методу 360</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-[...320 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="171"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Рассмотрение результатов оценки Комиссией и обжалование результатов оценки</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34. Оценка по методу 360 проводится один раз в год анонимно в информационной системе. При этом в случае отсутствия технической возможности оценка проводится на бумажных носителях.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Руководители структурных подразделений (государственного органа) проходят оценку методом 360 по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовой Методике, служащие корпуса "Б" по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовой Методике.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35. Методом 360 оцениваются следующие компетенции в зависимости от категории оцениваемых лиц:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для руководителей структурных подразделений:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>управление деятельностью;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выстраивание эффективных коммуникаций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>следование этическим нормам и принципам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>управление изменениями;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ориентация на результат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>самостоятельность и навыки принятия решений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>управление командой;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лидерские качества;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сотрудничество;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оперативность;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>саморазвитие;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инициативность;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для служащих корпуса "Б":</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выстраивание эффективных коммуникаций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>следование этическим нормам и принципам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>управление изменениями;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ориентация на результат;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>самостоятельность и навыки принятия решений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сотрудничество;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оперативность;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>саморазвитие.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36. Количество участвующих в опросе лиц должно быть не менее трех и не более семи человек, индивидуально определяемых информационной системой, либо в случае ее отсутствия службой управления персоналом, для каждого оцениваемого лица.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В оценке служащего методом 360 также предусмотрена его самооценка. При этом в итоговых результатах самооценка служащего не учитывается.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В круг опрашиваемых лиц включаются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) непосредственный руководитель;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) служащий корпуса "Б", находящийся в прямом подчинении оцениваемого лица;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) лица, находящиеся с оцениваемым лицом на одном уровне по должности и тесно взаимодействующие с ним.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37. Служба управления персоналом администрирует процесс оценки по методу 360, формирует индивидуальные отчеты и организует предоставление обратной связи по результатам оценки 360 по формам согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовой Методики. При формировании тематики семинаров повышения квалификации и дисциплин курсов переподготовки службой управления персоналом должны быть учтены результаты оценки метода 360, в том числе наименее выраженные компетенции служащего.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...439 lines deleted...]
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z145" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок проведения калибровочных сессий и предоставления обратной связи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38. С целью согласования и соблюдения единого подхода к процессу оценки государственные органы проводят калибровочные сессии в порядке, предусмотренном в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей Методики.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39. Должностное лицо, имеющее право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б" принимает решение о проведении калибровочной сессии и утверждает ее состав в течение трех рабочих дней со дня поступления обращения служащего.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40. Калибровочная сессия проводится в течение десяти рабочих дней со дня обращения служащего в порядке, предусмотренном в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей Методики.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41. Служба управления персоналом организовывает деятельность калибровочной сессии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>42. На калибровочной сессии оценивающее лицо кратко описывает работу оцениваемого лица и аргументирует свою оценку.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Участники калибровочной сессии могут поддержать оценку оценивающего лица либо привести аргументы для корректировки оценки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Корректировка оценки осуществляется как в сторону повышения, так и в сторону понижения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Итоговая оценка принимается большинством голосов участников калибровочной сессии и оформляется соответствующим протоколом. Служба управления персоналом обеспечивает размещение протокола в информационной системе (при наличии технической возможности) в течение трех рабочих дней со дня его подписания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>43. По результатам калибровочной сессии оценивающее лицо проводит встречи с оцениваемым служащим и предоставляет обратную связь о результатах итоговой оценки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Во время встречи обсуждаются следующие вопросы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обзор достижений за оцениваемый период;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обзор развития навыков и компетенций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обзор потенциала и обсуждение карьерных устремлений работника.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оценивающее лицо обеспечивает атмосферу открытого и дружелюбного диалога во время встречи.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Порядок оценки деятельности административных государственных служащих корпуса "Б" за период работы с 1 июля 2021 года по 31 декабря 2022 года, находящихся в социальных отпусках, периоде временной нетрудоспособности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44. КЦИ определяются непосредственным руководителем в индивидуальном плане работы административного государственного служащего корпуса "Б", составляемого в течение 10 рабочих дней после начала оцениваемого периода, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовой Методике.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45. Индивидуальный план работы, с соответствующими КЦИ, утверждается вышестоящим руководителем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46. В случае если непосредственным руководителем служащего корпуса "Б" является первый руководитель государственного органа (местного исполнительного органа), индивидуальный план работы утверждается данным должностным лицом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47. КЦИ являются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) конкретными (точно определяется результат с указанием ожидаемого положительного изменения, который необходимо достичь);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) измеримыми (определяются конкретные критерии для измерения достижения КЦИ);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) достижимыми (КЦИ определяются с учетом имеющихся ресурсов, полномочий и ограничений);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) ограниченными во времени (определяется срок достижения КЦИ в течение оцениваемого периода);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) ориентированы на реализацию стратегических целей государственного органа, соглашения служащего корпуса "А".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48. Количество КЦИ составляет 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок оценки достижения КЦИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49. Для проведения оценки непосредственный руководитель служащего корпуса "Б" заполняет лист оценки по КЦИ по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовой Методике, и подписывает его.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>50. Оценка реализации индивидуального плана работы осуществляется по итогам года, на который составлялся индивидуальный план работы, на основе оценки достижения КЦИ в следующем порядке:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при достижении всех КЦИ ставится оценка "Выполняет функциональные обязанности эффективно".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при достижении 4 из 5 КЦИ ставится оценка "Выполняет функциональные обязанности надлежащим образом".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при достижении 3 из 5 КЦИ ставится оценка "Выполняет функциональные обязанности удовлетворительно".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>при достижении менее 3 из 5 КЦИ ставится оценка "Выполняет функциональные обязанности не удовлетворительно".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Достижение КЦИ предусматривает полное исполнение предусмотренных индивидуальным планом показателей.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51. После заполнения оценочного листа непосредственным руководителем, он вносится на рассмотрение вышестоящему руководителю.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>52. В случае если непосредственным руководителем служащего корпуса "Б" является первый руководитель государственного органа, оценочный лист вносится на его рассмотрение.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>53. По итогам рассмотрения оценочного листа служащего корпуса "Б" вышестоящим руководителем принимается одно из следующих решений:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) согласиться с оценкой;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) направить на доработку.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>54. Оценочный лист направляется на доработку в случае недостаточности либо недостоверности подтверждающих достижения КЦИ фактов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>55. Повторное внесение оценочного листа на рассмотрение вышестоящего руководителя осуществляется не позднее 2 рабочих дней со дня направления на доработку.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>56. После подписания вышестоящим руководителем оценочного листа служба управления персоналом не позднее 2 рабочих дней выносит его на рассмотрение Комиссии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Рассмотрение результатов оценки Комиссией и обжалование результатов оценки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>57. Служба управления персоналом формирует график проведения оценки по согласованию с председателем Комиссии и обеспечивает уведомление лиц, осуществляющих оценку, о ее проведении за три рабочих дня.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>58. Заседание Комиссии считается правомочным, если на нем присутствовали не менее двух третей ее состава.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>59. Замена отсутствующего члена или председателя Комиссии осуществляется по решению уполномоченного лица путем внесения изменения в приказ о создании Комиссии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>60. Решение Комиссии принимается открытым голосованием.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>61. Результаты голосования определяются большинством голосов членов Комиссии. При равенстве голосов голос председателя Комиссии является решающим.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>62. Секретарем Комиссии является сотрудник службы управления персоналом. Секретарь Комиссии не принимает участие в голосовании.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>63. Служба управления персоналом обеспечивает проведение заседания Комиссии в соответствии со сроками, согласованными с председателем Комиссии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>64. Служба управления персоналом предоставляет на заседание Комиссии следующие документы:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) заполненные оценочные листы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) проект протокола заседания Комиссии по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовой Методике (Далее – протокол).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>65. Комиссия рассматривает результаты оценки и принимает одно из следующих решений:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) утвердить результаты оценки;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) пересмотреть результаты оценки.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>66. В случае принятия решения о пересмотре результатов оценки Комиссия корректирует оценку и указывает ее в графе "Корректировка Комиссией результатов оценки (в случае наличия)" протокола.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>67. Результаты оценки утверждаются уполномоченным лицом и фиксируются в протоколе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>68. Служба управления персоналом ознакамливает служащего корпуса "Б" с результатами оценки в течение двух рабочих дней со дня ее завершения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>69. Ознакомление служащего корпуса "Б" с результатами оценки осуществляется посредством направления заказного письма с уведомлением о его вручении и/или телефонограммы и/или телеграммы и/или текстового сообщения по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>70. Обжалование решения Комиссии служащим корпуса "Б" в уполномоченном органе по делам государственной службы или его территориальном департаменте осуществляется в течение десяти рабочих дней со дня вынесения решения. По итогам рассмотрения жалобы уполномоченным органом по делам государственной службы принимается одно из следующих решений:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) рекомендует государственному органу отменить решение Комиссии и пересмотреть результаты оценки служащего корпуса "Б";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) оставить без пересмотра результаты оценки служащего корпуса "Б".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>71. Служащим корпуса "Б" допускается обжалование результатов оценки в судебном порядке.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5879,35 +6873,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>