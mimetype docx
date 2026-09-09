--- v0 (2025-11-09)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3648721" w14:textId="3648721">
+    <w:p w14:paraId="dd09dbc" w14:textId="dd09dbc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения государственного учреждения "Управление физической культуры и спорта Западно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Западно-Казахстанской области от 29 декабря 2022 года № 287</w:t>
+        <w:t>Постановление акимата Западно-Казахстанской области от 29 декабря 2022 года № 287.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -491,2629 +491,3028 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t xml:space="preserve">Приложение к </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к постановлению акимата</w:t>
+              <w:t xml:space="preserve">постановлению акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Западно-Казахстанской области</w:t>
+              <w:t xml:space="preserve">Западно-Казахстанской </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№___от " " _________2022 года</w:t>
+              <w:t xml:space="preserve">области №___ от "    " </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_____________ 2026 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z129" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение о государственном учреждении</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Управление физической культуры и спорта Западно-Казахстанской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции постановления акимата Западно-Казахстанской области от 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Управление физической культуры  и спорта Западно-Казахстанской области"</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...15 lines deleted...]
-      1. Государственное учреждение "Управление физической культуры и спорта Западно-Казахстанской области" (далее - Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сфере физической культуры и спорта.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Управление физической культуры и спорта Западно-Казахстанской области" (далее - Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сфере туристской деятельности, физической культуры и спорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Управление не имеет ведомств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Управление осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление является юридическим лицом в организационно-правовой форме, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Управление физической культуры и спорта Западно-Казахстанской области" утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      9. Местонахождение юридического лица: Республика Казахстан, Западно-Казахстанская область, город Уральск, проспект Н.Назарбаева, №201.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, Западно-Казахстанская область, город Уральск, проспект Н. Назарбаева, № 201.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если законодательными актами Управлению предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи Управления: реализация государственной политики в сфере туристской деятельности, физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочии Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Права:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участвовать в подготовке проектов решений, распоряжений, постановлений акимата и (или) акима области по вопросам, относящимся к компетенции Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в установленном законодательством порядке запрашивать и получать от государственных органов, иных организаций сведений, необходимых для осуществления своих функций, а также предоставлять сведения другим государственным органам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует проведение проверок и ревизий финансово-хозяйственной деятельности подведомственных организаций Управления в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносить в акимат области предложения по созданию, реорганизации и ликвидации подведомственных организаций Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует порядок проведения совещаний, участвует в заседаниях акимата области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Управление осуществляет полномочия в соответствии с законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение безопасности жизни и здоровья лиц, занимающихся физической культурой и спортом, а также участников и зрителей физкультурно-оздоровительных и спортивных мероприятий и соблюдение общественного порядка в местах проведения спортивно-массовых мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) развитие национальных, олимпийских, неолимпийских, паралимпийских, не паралимпийских и сурдлимпийских видов спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие физической культуры и массового спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) содействие развитию всех видов спорта с учетом социальной и образовательной функций, а также специфики их структуры, основанной на принципе добровольной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) создание условия для субъектов туристской деятельности в развитии туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) создает инфраструктуру для занятий спортом физических лиц по месту жительства и в местах массового отдыха, в том числе с учетом доступности для маломобильных групп населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет государственный контроль за безопасной эксплуатацией спортивного оборудования, предназначенного для занятий массовым спортом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проводит областные спортивные соревнования республиканского значения совместно с национальными и (или) местными аккредитованными спортивными федерациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) участвует в проведении республиканских и международных спортивных соревнований, проводимых уполномоченным органом в области физической культуры и спорта совместно с национальными аккредитованными спортивными федерациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает подготовку областных сборных команд республиканского значения по видам спорта и их участие в республиканских и международных спортивных соревнованиях по спорту высших достижений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивает развитие массового спорта и национальных видов спорта на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) координирует деятельность физкультурно-спортивных организаций на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) создает детско-юношеские клубы физической подготовки, в том числе клубы адаптивной физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) принимает меры по использованию во внеурочное и вечернее время спортивных сооружений организаций образования в целях обеспечения работы спортивных секций для населения и проведения спортивных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) присваивает спортсменам спортивные разряды, лишает спортсменов спортивных разрядов: "кандидат в мастера спорта Республики Казахстан", спортсмен 1 разряда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) присваивает квалификационные категории, лишает квалификационных категорий: тренер высшего уровня квалификации первой категории, тренер-преподаватель высшего уровня квалификации первой категории, тренер среднего уровня квалификации первой категории, тренер-преподаватель среднего уровня квалификации первой категории, методист высшего уровня квалификации первой категории, методист среднего уровня квалификации первой категории, инструктор-спортсмен высшего уровня квалификации первой категории, спортивный судья первой категории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) по предложениям аккредитованных местных спортивных федераций утверждает единый региональный календарь спортивно-массовых мероприятий и обеспечивает его реализацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) координирует организацию и проведение спортивных мероприятий на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет сбор, анализ и предоставляет уполномоченному органу в области физической культуры и спорта информацию по развитию физической культуры и спорта на территории области по форме и в сроки, установленные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет аккредитацию местных спортивных федераций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) реализует типовые образовательные учебные программы по видам спорта для областных специализированных школ-интернатов-колледжей олимпийского резерва и областных школ-интернатов для одаренных в спорте детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) согласовывает типовые учебные планы областных специализированных школ-интернатов-колледжей олимпийского резерва и областных школ-интернатов для одаренных в спорте детей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) по предложениям местных аккредитованных спортивных федераций формирует и утверждает списки областных сборных команд по видам спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) утверждает индивидуальные планы подготовки спортсменов национальных команд Республики Казахстан, а также спортсменов области по видам спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) обеспечивает реализацию регионального перечня приоритетных видов спорта в разрезе регионов, утвержденного уполномоченным органом в области физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Настоящее </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+      21) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О физической культуре и спорте" обеспечивает жилищем чемпионов и призеров Олимпийских, Паралимпийских и Сурдлимпийских игр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) За аннулирование спортивного результата в случае использования или попытки использования допинга предусматривает расторжение договора пользования жилищем с чемпионом или призером Олимпийских, Паралимпийских и Сурдлимпийских игр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) организует медицинское обеспечение официальных физкультурных и спортивных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) обеспечивает общественный порядок и общественную безопасность при проведении физкультурных и спортивных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) координирует использование физкультурно-оздоровительных и спортивных сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) присваивает "специализированный" статус спортивным школам, отделениям спортивных школ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) согласовывает с национальными аккредитованными спортивными федерациями техническую спецификацию и техническое задание на проектирование спортивных сооружений, предназначенных для проведения соревнований международного и республиканского уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) осуществляет выплату ежемесячного денежного содержания спортсменам, входящим в состав национальных команд Республики Казахстан по видам спорта, их тренерам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) организует работу врачебно-физкультурных диспансеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) утверждает государственный спортивный заказ на финансирование спортивных секций для детей и юношей в пределах объемов бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) обеспечивает размещение государственного спортивного заказа в спортивных секциях для детей и юношей независимо от форм собственности поставщиков услуг государственного спортивного заказа, их ведомственной подчиненности, типов и видов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) обеспечивает исполнение всех этапов и процедур размещения, контроля качества и целевого освоения государственного спортивного заказа в электронном и общедоступном форматах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) устанавливает цены на товары (работы, услуги), реализуемые государственными учреждениями в области физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) в соответствии с правилами проведения ротации проводит ротацию первых руководителей государственных физкультурно-спортивных организаций на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) обеспечивает достижение целевых индикаторов в области физической культуры и спорта на соответствующей административно-территориальной единице;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) реализует государственную политику и осуществляет координацию в области туристской деятельности на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) анализирует рынок туристских услуг и представляет в уполномоченный орган необходимые сведения о развитии туризма на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разрабатывает и внедряет меры по защите областных туристских ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) координирует деятельность по планированию и строительству объектов туристской индустрии на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) оказывает содействие в деятельности детских и молодежных лагерей, объединений туристов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) оказывает субъектам туристской деятельности методическую и консультативную помощь в вопросах, связанных с организацией туристской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) развивает и поддерживает предпринимательство в сфере туристской деятельности как меру увеличения занятости населения на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) предоставляет туристскую информацию, в том числе о туристском потенциале, объектах туризма и лицах, осуществляющих туристскую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) учреждает туристский информационный центр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45) осуществляет лицензирование туроператорской деятельности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) организует профессиональную подготовку гида на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) утверждает по согласованию с уполномоченным органом план мероприятий по развитию туристской отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) ведет государственный реестр туристских маршрутов и троп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) создает инфраструктуру туризма на территории области, принимает меры по строительству и развитию объектов, способных удовлетворить потребности туриста;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) создает условия для субъектов туристской деятельности в развитии туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) финансирует туристские информационные центры путем прямого заключения договора в рамках реализации совместной деятельности в сфере туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) возмещает часть затрат субъектов предпринимательства при строительстве, реконструкции объектов туристской деятельности на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) утверждает перечни санитарно-гигиенических узлов на территории области, по которым возмещается часть затрат при их содержании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) осуществляет меры по строительству, реконструкции, ремонту и содержанию подъездных автомобильных дорог областного и районного значения до мест размещения туристов, находящихся вне населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) возмещает часть затрат субъектов предпринимательства по строительству объектов придорожного сервиса на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) субсидирует часть затрат субъектов предпринимательства на содержание санитарно-гигиенических узлов на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) возмещает субъектам предпринимательства, осуществляющим туристскую деятельность на территории области, часть затрат по приобретению автомобильных транспортных средств вместимостью более восьми мест для сидения, исключая место водителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) субсидирует расходы туроператоров в сфере въездного туризма за каждого иностранного туриста,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) возмещает часть затрат субъектов предпринимательства на приобретение оборудования и техники для горнолыжных курортов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) осуществляет государственный контроль субъектов туристской отрасли (туроператор, турагент, гид, экскурсовод, инструктор по туризму) на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) организует проектирование, строительство и обслуживание инженерной инфраструктуры (дорог, мостов, линий электропередачи и других коммуникаций) к объектам туризма, находящимся на особо охраняемых природных территориях республиканского и местного значения, а также к объектам туризма и до мест размещения туристов, которые находятся вне населенных пунктов, с учетом путей миграции животных без предоставления права землепользования либо права частной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
-[...59 lines deleted...]
-      Права:</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...15 lines deleted...]
-      1) участвовать в подготовке проектов решений, распоряжений, постановлений акимата и (или) акима области по вопросам, относящимся к компетенции Управления;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управлением осуществляется руководителем Управления, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      2) в установленном законодательством порядке запрашивать и получать от государственных органов, иных организаций сведений, необходимых для осуществления своих функций, а также предоставлять сведения другим государственным органам;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Управления назначается на должность и освобождается от должности акимом области в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      3) организует проведение проверок и ревизий финансово-хозяйственной деятельности подведомственных организаций Управления в установленном законодательством Республики Казахстан порядке.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Управления имеет заместителей, назначаемых на должность и освобождаемых от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...15 lines deleted...]
-      4) вносить в акимат области предложения по созданию, реорганизации и ликвидации подведомственных организаций Управления;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Управления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
-[...917 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит деятельностью Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в соответствии с действующим законодательством назначает на должность и освобождает от должности работников Управления, а также руководителей и заместителей подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в соответствии с действующим законодательством определяет обязанности и полномочия работников Управления, руководителей подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утверждает планы работ Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) действует от имени Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в пределах своей компетенции издает приказы, подписывает служебную документацию и дает указания, обязательные для исполнения всеми работниками Управления и руководителями подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в установленном законодательством Республики Казахстан порядке применяет меры поощрения и налагает дисциплинарные взыскания на работников Управления, руководителей подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) утверждает внутренний трудовой распорядок Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) осуществляет контроль за соблюдением в Управлении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной службе Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет личный прием граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) несет персональную ответственность за исполнение антикоррупционного законодательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) осуществляет полномочия, предусмотренные законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный Банк Республики Казахстан от имени Республики Казахстан самостоятельно осуществляет права владения, пользования и распоряжения закрепленным за ним имуществом, находящимся на его балансе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Закрепленное за Управлением имущество относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень организаций, находящихся в ведении Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Коммунальное государственное учреждение "Детско-юношеская спортивная школа Акжаикского района" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Коммунальное государственное учреждение "Детско-юношеская спортивная школа района Бәйтерек" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Коммунальное государственное учреждение "Детско-юношеская спортивная школа Бурлинского района" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Коммунальное государственное учреждение "Детско-юношеская спортивная школа Бокейординского района" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Коммунальное государственное учреждение "Детско-юношеская спортивная школа Жангалинского района" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Коммунальное государственное учреждение "Детско-юношеская спортивная школа Жанибекского района" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z107" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Государственное коммунальное казенное предприятие "Областная детско-юношеская спортивная школа Ассоциации боевых искусств" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z108" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Государственное коммунальное казенное предприятие "Специализированная детско-юношеская школа олимпийского резерва по единоборствам" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z109" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Коммунальное государственное учреждение "Казталовская районная центральная детско-юношеская спортивная школа" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z110" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Коммунальное государственное учреждение "Детско-юношеская спортивная школа Казталовского района" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Коммунальное государственное учреждение "Детско-юношеская спортивная школа Каратобинского района" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Государственное коммунальное казенное предприятие "Областная детско-юношеская спортивная школа по зимним видам спорта" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) Государственное коммунальное казенное предприятие "Областная детско-юношеская спортивная школа по национальным видам спорта" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Государственное коммунальное казенное предприятие "Спортивный клуб для людей с ограниченными возможностями" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Государственное коммунальное казенное предприятие "Областная специализированная детско-юношеская школа олимпийского резерва" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Коммунальное государственное учреждение "Областная специализированная школа-интернат-колледж олимпийского резерва" Управления физической культуры и спорта Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Государственное коммунальное казенное предприятие "Центр подготовки олимпийского резерва" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) Государственное коммунальное казенное предприятие "Областная школа высшего спортивного мастерства" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) Коммунальное государственное учреждение "Детско-юношеская спортивная школа Сырымского района" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) Коммунальное государственное учреждение "Детско-юношеская спортивная школа Таскалинского района" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) Государственное коммунальное казенное предприятие "Детско-юношеская спортивная школа Теректинского района" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Государственное коммунальное казенное предприятие "Областная специализированная детско-юношеская школа олимпийского резерва по теннису" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) Коммунальное государственное учреждение "Детско-юношеская спортивная школа Чингирлауского района" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Государственное коммунальное казенное предприятие "Специализированная детско-юношеская школа олимпийского резерва № 1" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Коммунальное государственное учреждение "Детско-юношеская спортивная школа № 2" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) Государственное коммунальное казенное предприятие "Областная детско-юношеская спортивная школа № 3" Управления физической культуры и спорта акимата Западно-Казахстанской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Государственное коммунальное казенное предприятие "Спортивный клуб "Жайық Арена" Управления физической культуры и спорта акимата Западно-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3439,31 +3838,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>