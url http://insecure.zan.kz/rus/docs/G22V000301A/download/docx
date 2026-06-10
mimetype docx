--- v0 (2025-12-22)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b24d8f3" w14:textId="b24d8f3">
+    <w:p w14:paraId="b49dd43" w14:textId="b49dd43">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2737,450 +2737,590 @@
         <w:t>
       30) обеспечивает исполнение всех этапов и процедур размещения, контроля качества и целевого освоения государственного спортивного заказа в электронном и общедоступном форматах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z168" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) участвует в реализации государственной политики в сфере цифровой трансформации в области физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z169" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) взаимодействует с уполномоченными органами в сфере информационной безопасности и цифрового развития по вопросам защиты информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z170" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) участвует в реализации государственной инвестиционной политики в сфере физической культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z171" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) выявляет причины и условия, способствующие совершению правонарушений, и принимает меры по их устранению в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z172" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) совместно с иными государственными органами и общественными организациями координирует работу по вовлечению лиц, склонных к совершению правонарушений, включая молодежь, состоящую на учете в правоохранительных органах, в занятие физической культурой и спортом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенным постановлением Восточно - Казахстанского областного акимата от 15.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлениями Восточно - Казахстанского областного акимата от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус и полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Руководство Управлением осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Первый руководитель Управления назначается на должность и освобождается от должности акимом Восточно-Казахстанской области в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Управления имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18.Полномочия руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без доверенности действует от имени Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет интересы Управления в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) открывает банковские счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) издает приказы и дает указания обязательные для всех работников Управления, учреждений и организаций физической культуры Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) принимает на работу и увольняет с работы лиц и иных работников Управления, в соответствии с законодательством Республики Казахстан, а также руководителей организаций, находящихся в ведении Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников Управления и иных работников, назначаемых руководителем Управления, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) принимает необходимые меры по противодействию коррупции, несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z95" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечивает равный доступ мужчин и женщин к государственной службе в соответствии с их опытом, способностями и профессиональной подготовкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z96" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим положением, акиматом и акимом Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3199,446 +3339,446 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z99" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z100" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Управления формируется за счет имущества, переданного ему собственности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Имущество, закрепленное за Управлением, относится к коммунальной собственности Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z105" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Реорганизация и управление Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z106" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень организаций, находящихся в ведении Управления и его ведомств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z107" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная детско-юношеская школа Олимпийского резерва по зимним видам спорта" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z108" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная школа-интернат-колледж олимпийского резерва для одаренных детей в спорте" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z109" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коммунальное государственное учреждение "Центр подготовки олимпийского резерва Восточно-Казахстанской области" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z110" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная детско-юношеская спортивная техническая школа" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z111" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная детско-юношеская школа Олимпийского резерва по единоборствам имени Кажымукана" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коммунальное государственное учреждение "Восточно-Казахстанская областная школа высшего спортивного мастерства по летним видам спорта" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z113" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная детско-юношеская спортивная школа олимпийского резерва по тяжҰлой атлетике" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z114" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Коммунальное государственное учреждение "Восточно-Казахстанская областная школа высшего спортивного мастерства по зимним видам спорта" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z115" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная детско-юношеская школа Олимпийского резерва по легкой атлетике" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z116" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Коммунальное государственное учреждение "Врачебно-физкультурный диспансер" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z117" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Коммунальное государственное учреждение "Спортивный клуб для лиц с инвалидностью" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3657,70 +3797,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Коммунальное государственное учреждение "Восточно-Казахстанская областная комплексная специализированная детско-юношеская спортивная школа олимпийского резерва" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3739,210 +3879,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная детско-юношеская спортивная школа Олимпийского резерва по водным видам спорта" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная детско-юношеская школа олимпийского резерва по хоккею с шайбой" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Коммунальное государственное учреждение "Детско-юношеская спортивная школа города Алтай" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z122" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Коммунальное государственное учреждение "Детско-юношеская спортивная школа поселка Новая-Бухтарма района Алтай" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z123" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Коммунальное государственное учреждение "Детско-юношеская спортивная школа города Серебрянска района Алтай" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Коммунальное государственное учреждение "Детско-юношеская спортивная школа Глубоковского района" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z125" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Коммунальное государственное учреждение "Детско-юношеская спортивная школа Зайсанского района" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z126" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Коммунальное государственное учреждение "Детско-юношеская спортивная школа района Үлкен Нарын" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3961,90 +4101,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Коммунальное государственное учреждение "Многопрофильная детско-юношеская спортивная школа Курчумского района" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Коммунальное государственное учреждение "Центр развития физической культуры Восточно-Казахстанской области" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4063,170 +4203,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дняего первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Коммунальное государственное учреждение "Детско-юношеская спортивная школа района Самар" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z130" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Коммунальное государственное учреждение "Детско–юношеская спортивная школа города Риддера" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z131" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Коммунальное государственное учреждение "Детско–юношеская национальная конно–спортивная школа Тарбагатайского района" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z132" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Коммунальное государственное учреждение "Детско-юношеская спортивная школа имени Бакытхана Сайханова Тарбагатайского района" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z133" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Коммунальное государственное учреждение "Детско-юношеская спортивная школа Уланского района" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z134" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Коммунальное государственное учреждение "Детско-юношеская спортивная школа по национальным видам конного спорта" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4245,90 +4385,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Коммунальное государственное учреждение "Детско-юношеская спортивная школа по национальным и неолимпийским видам спорта города Усть-Каменогорска" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z136" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Коммунальное государственное учреждение "Восточно-Казахстанская областная школа высшего спортивного мастерства по неолимпийским и национальным видам спорта" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4347,150 +4487,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дняего первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Коммунальное государственное учреждение "Детско-юношеская спортивная школа по игровым видам спорта города Усть-Каменогорска" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z138" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Коммунальное государственное учреждение "Детско-юношеская спортивная школа Шемонаихинского района" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z139" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная детско-юношеская спортивная школа олимпийского резерва по волейболу" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z140" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная детско-юношеская спортивная школа олимпийского резерва по настольному теннису" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Коммунальное государственное учреждение "Восточно-Казахстанская областная специализированная детско-юношеская спортивная школа олимпийского резерва по дзюдо" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4509,70 +4649,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дняего первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="134"/>
+    <w:bookmarkStart w:name="z156" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Коммунальное государственное учреждение "Детско-юношеская спортивная школа Катон-Карагайского района" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4591,70 +4731,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="135"/>
+    <w:bookmarkStart w:name="z157" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Коммунальное государственное учреждение "Детско-юношеская спортивная школа района Марқакөл" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4673,70 +4813,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="136"/>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Коммунальное государственное учреждение "Областная специализированная школа-интернат-колледж олимпийского резерва города Риддер" управления физической культуры и спорта Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4877,260 +5017,260 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 декабря 2022 года № 301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура  государственного учреждения "Управление физической культуры и спорта Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 в редакции постановления Восточно - Казахстанского областного акимата от 15.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="138"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель управления </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z164" w:id="139"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заместитель руководителя управления </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z165" w:id="140"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел спорта высших достижений и спортивного резерва</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z166" w:id="141"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z166" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел массового спорта и спортивной инфраструктуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z167" w:id="142"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z167" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Административно-финансовый отдел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5456,31 +5596,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>