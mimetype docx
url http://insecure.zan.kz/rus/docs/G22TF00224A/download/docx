--- v0 (2025-10-01)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f9393c3" w14:textId="f9393c3">
+    <w:p w14:paraId="1d302c2" w14:textId="1d302c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил предоставления коммунальных услуг в Индерском районе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Индерского района Атырауской области от 12 декабря 2022 года № 224</w:t>
+        <w:t>Постановление акимата Индерского района Атырауской области от 12 декабря 2022 года № 224.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -471,81 +471,3709 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к постановлению</w:t>
+              <w:t xml:space="preserve">Приложение к постановлению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>акимата Индерского района</w:t>
+              <w:t xml:space="preserve">акимата Индерского района </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "12" декабря 2022 года № 224</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z135" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила предоставления коммунальных услуг в Индерском районе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции постановления акимата Индерского района Атырауской области от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z133" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила предоставления коммунальных услуг в Индерском районе (далее — Правила) разработаны в соответствии с подпунктом 16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 29 апреля 2020 года № 249 "Об утверждении перечня коммунальных услуг и типовых правил предоставления коммунальных услуг" и устанавливают порядок предоставления и оплаты коммунальных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z132" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единый платежный документ — документ, сформированный в электронном виде, предназначенный для осуществления оплаты коммунальных и дополнительных услуг и реализуемый на основании и (или) с использованием платежа и (или) перевода денежных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) биллинг — аппаратно-программный комплекс, предназначенный для автоматического выполнения операций по учету услуг, предоставляемых абонентам, а также их тарификации и выставления счетов на оплату;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) единый расчетный центр (далее — ЕРЦ) — юридические лица, осуществляющие формирование единого платежного документа и обеспечивающие взаимодействие между поставщиками коммунальных услуг и потребителями коммунальных услуг на основе информационных систем, соответствующие требованиям и порядку функционирования, определяемым уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) газоснабжение — деятельность в сфере производства, транспортировки (перевозки), хранения и реализации товарного, сжиженного нефтяного газа и (или) сжиженного природного газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прибор учета — техническое устройство, предназначенное для коммерческого учета индивидуального и (или) общедомового потребления коммунальных услуг, допущенное к применению в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) поставщик — юридическое или физическое лицо независимо от формы собственности, оказывающее коммунальные услуги потребителям в соответствии с заключенным договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) теплоснабжение — деятельность по производству, передаче, распределению и реализации тепловой энергии и (или) теплоносителя потребителям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) коммунальные отходы — отходы потребления, образующиеся в населенных пунктах, в том числе в результате жизнедеятельности человека, а также производственные отходы, близкие к ним по составу и характеру образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) коммунальные услуги — услуги, предоставляемые потребителю и включающие водоснабжение, водоотведение, газоснабжение, электроснабжение, теплоснабжение, вывоз мусора, обслуживание лифтов, направленные на обеспечение безопасных и комфортных условий проживания (пребывания);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) объект кондоминиума — единый имущественный комплекс, состоящий из квартир, нежилых помещений, машино-мест, кладовых, находящихся в индивидуальной (раздельной) собственности, и общего имущества, принадлежащего собственникам квартир, нежилых помещений, машино-мест, кладовых на праве общей долевой собственности, включая неделимый земельный участок, на котором расположен многоквартирный жилой дом, и (или) придомовой земельный участок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) общее имущество объекта кондоминиума — части объекта кондоминиума, за исключением квартир, нежилых помещений, машино-мест и кладовых, включая фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и площадки, лифты, крыши, чердаки, технические этажи, подвалы, внутридомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок, на котором расположен многоквартирный жилой дом, и (или) придомовой земельный участок, элементы благоустройства и иное имущество общего пользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-1) финансовые организации — банки, деятельность которых регулируется </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О банках и банковской деятельности в Республике Казахстан", а также платежные организации, осуществляющие деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О платежных организациях и платежных системах", являющиеся финансовыми партнерами ЕРЦ и принимающие платежи от потребителей на основании единого платежного документа с использованием собственных платежных инструментов (кассы, интернет-банкинг, мобильные приложения, терминалы и иные средства) с последующим перечислением полученных денежных средств на расчетные счета поставщиков услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2) дополнительные услуги — услуги, не являющиеся коммунальными, но непосредственно связанные с содержанием, обслуживанием и эксплуатацией жилищного фонда, включая индивидуальные жилые дома, и направленные на обеспечение комфортного и безопасного проживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лифт — стационарный периодически действующий грузоподъемный механизм, предназначенный для подъема и спуска людей и (или) грузов в кабине, перемещающейся по жестким прямолинейным направляющим с углом наклона не более 15 градусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обслуживание лифтов — сервисная деятельность по поддержанию работоспособности и безопасности лифта в соответствии с нормативно-технической документацией (правилами завода-изготовителя, стандартами, инструкциями), национальными стандартами и нормами действующего законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) субъект сервисного обслуживания — физическое или юридическое лицо, оказывающее услуги по содержанию общего имущества объекта кондоминиума на основании заключенного договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) водоснабжение — совокупность мероприятий, обеспечивающих забор, хранение, подготовку, подачу и распределение водных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) водоотведение — совокупность мероприятий, обеспечивающих сбор, транспортировку, отведение, очистку сточных вод и их сброс через системы водоотведения в водные объекты, накопители сточных вод либо на рельеф местности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) заказчик — физическое или юридическое лицо, осуществляющее деятельность в соответствии с законодательством Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности. В зависимости от целей деятельности заказчиком могут выступать заказчик-инвестор проекта (программы), заказчик (собственник), застройщик либо их уполномоченные лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) транзитный счет — специальный банковский счет, открываемый в банке второго уровня или организации, осуществляющей отдельные виды банковских операций, предназначенный для аккумулирования денежных средств, поступающих от потребителей коммунальных услуг на основании единого платежного документа, с последующим автоматизированным распределением указанных средств на расчетные счета соответствующих поставщиков услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) платежный документ — документ, на основании которого осуществляется оплата за предоставленные поставщиком услуги (товары, работы), включая электронный счет-фактуру, счет, уведомление, квитанцию, в том числе в составе единого платежного документа, уведомление-счет, требование, исковое требование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) твердые бытовые отходы — коммунальные отходы в твердом состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) объект информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства — электронные информационные ресурсы и информационные системы в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1) информационная система централизованного сбора и хранения информации в сфере жилищных отношений и жилищно-коммунального хозяйства (далее — ИС централизованного сбора) — государственная информационная система, обеспечивающая консолидацию информации из объектов информатизации ЖКХ для анализа жилищного фонда и жилищно-коммунального хозяйства, а также для осуществления государственного регулирования в данной сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-2) технический оператор в сфере жилищных отношений и жилищно-коммунального хозяйства — юридическое лицо, сто процентов уставного капитала которого принадлежит государству, определенное Правительством Республики Казахстан в качестве технического оператора в рамках национального проекта по модернизации энергетического и коммунального секторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) бытовое потребление — потребление коммунальных услуг для бытовых нужд потребителей, не связанное с использованием их в предпринимательской деятельности и последующей реализацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) потребитель — физическое или юридическое лицо, использующее либо намеревающееся использовать коммунальные и иные дополнительные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) уполномоченный орган — центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) внутридомовые инженерные системы — системы холодного и горячего водоснабжения, водоотведения, теплоснабжения, газоснабжения, электроснабжения, дымоудаления, пожарной сигнализации, внутреннего противопожарного водопровода, грузовые и пассажирские лифты (подъемники), системы вывоза мусора, кондиционирования, вентиляции, регулирования и вакуумирования тепла, слаботочные инженерные системы, расположенные внутри или за пределами квартир, нежилых помещений, машино-мест, кладовых и обслуживающие два и более таких объектов в многоквартирном жилом доме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) электроснабжение — деятельность по производству, передаче и реализации электрической энергии потребителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок и условия предоставления коммунальных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Предоставление коммунальных услуг осуществляется на основании договора, заключенного между поставщиком и потребителем и (или) иным лицом, уполномоченным в установленном законом порядке на заключение договора по каждому виду услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок оплаты коммунальных услуг, расходуемых на содержание общего имущества объекта кондоминиума, определяется решением собрания собственников имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. После ввода в эксплуатацию многоквартирного жилого дома (комплекса) заказчик по предварительному согласованию с собственниками жилых и нежилых помещений подготавливает проекты договоров для их последующего заключения (подписания) между собственниками жилых и нежилых помещений и поставщиками коммунальных услуг (по каждому виду услуг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По коммунальным услугам, предоставляемым через присоединенные сети, индивидуальные и (или) публичные договоры между потребителем и поставщиком коммунальных услуг заключаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объединения собственников имущества либо субъекты управления объектом кондоминиума заключают с поставщиками коммунальных услуг (по каждому виду услуг) договоры о сотрудничестве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объединения собственников имущества либо субъекты управления объектом кондоминиума вправе заключать договоры с субъектами сервисного обслуживания на содержание общего имущества объекта кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При непосредственном совместном управлении договоры о сотрудничестве заключаются между организациями, оказывающими коммунальные услуги по содержанию общего имущества объекта кондоминиума, и всеми собственниками квартир и нежилых помещений либо большинством собственников квартир и нежилых помещений. При этом все либо большинство собственников квартир и нежилых помещений выступают одной стороной договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено соглашением сторон, договор между поставщиком и потребителем о предоставлении коммунальных услуг не должен противоречить действующему законодательству и считается заключенным на неопределенный срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Коммунальные услуги предоставляются в соответствии с требованиями, установленными национальными и государственными стандартами, санитарно-эпидемиологическими требованиями, техническими регламентами, и регулируются нормативными правовыми актами в соответствующих отраслях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Потребительские свойства и режим предоставления услуг:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) газоснабжение — в полном объеме, в соответствии с техническими требованиями, установленными законодательством Республики Казахстан, и условиями договоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) теплоснабжение — в соответствии с санитарными нормами, определяющими температуру воздуха в квартирах и нежилых помещениях, а также температурным графиком — круглосуточно в течение отопительного периода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)обслуживание лифтов — в соответствии с требованиями промышленной безопасности лифтов и национальным стандартом СТ РК 3305-2018 "Лифты, эскалаторы, траволаторы и подъемники для лиц с ограниченными возможностями. Требования к поставке, монтажу и эксплуатации" — круглосуточно в течение года либо на основании договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) водоотведение — обеспечение полного отвода сточных вод в системы водоотведения — круглосуточно в течение года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) холодное и горячее водоснабжение — в соответствии с качеством подаваемой воды, установленным законодательством Республики Казахстан, санитарными правилами и государственными стандартами — круглосуточно в течение года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сбор и вывоз твердых бытовых отходов (вывоз мусора) — в соответствии с санитарно-эпидемиологическими требованиями, по графику, установленному местным исполнительным органом, либо в соответствии с заключенными договорами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электроснабжение — в соответствии с качеством электрической энергии, установленным законодательством Республики Казахстан, — круглосуточно в течение года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок регулирования процесса пользования и предоставления коммунальных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Председатель объединения собственников имущества или субъекты управления объектом кондоминиума вправе заключить договор с субъектом сервисного обслуживания для обеспечения надлежащего технического состояния внутридомовых инженерных систем и оборудования, а также приборов учета, являющихся общим имуществом объекта кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае, если по договору энергоснабжения абонентом (потребителем) является гражданин, использующий энергию для бытовых нужд, обязанность по обеспечению надлежащего технического состояния и безопасности энергетических сетей, а также приборов учета потребления энергии, если иное не предусмотрено законодательством, возлагается на энергоснабжающую организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Председатель объединения собственников имущества, субъекты управления объектом кондоминиума или все собственники квартир и нежилых помещений, а также субъект сервисного обслуживания, обеспечивающий содержание общего имущества объекта кондоминиума на основании заключенного договора, обязаны обеспечить поставщику и его представителям беспрепятственный доступ к коммунальным инженерным системам, приборам учета, местам размещения и хранения коммунальных отходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Потребитель обеспечивает надлежащее техническое состояние водопроводных и канализационных труб, электрических проводов и оборудования, бытовых газовых баллонов, газопроводов и газотехнического оборудования, приборов учета, расположенных в доме, квартире и нежилых помещениях, соблюдение сроков периодической проверки приборов учета, их эксплуатации и технической безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В пределах границ населенного пункта государственный контроль за соблюдением требований безопасности эксплуатации газопотребляющих систем и газового оборудования, бытовых баллонов и систем газоснабжения осуществляют местные исполнительные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1. Местные исполнительные органы осуществляют мониторинг расчетов за коммунальные услуги посредством сбора, обработки и анализа информации, предоставляемой ЕРЦ и поставщиками услуг, направленный на обеспечение прозрачности расчетов, контроль соблюдения тарифов, выявление ошибок, предотвращение злоупотреблений и защиту прав потребителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Потребитель обязан иметь приборы учета в соответствии с требованиями действующего законодательства Республики Казахстан и обеспечивать поставщику или его представителям доступ для снятия показаний приборов учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. За исключением случаев приемки и ввода в эксплуатацию объектов строительства либо самостоятельной установки потребителем, поставщик в соответствии с договором с потребителем приобретает и устанавливает прибор учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Председатель объединения собственников имущества, субъекты управления объектом кондоминиума или все собственники квартир и нежилых помещений организуют подготовку объекта кондоминиума к отопительному сезону в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>правилами подготовки и проведения отопительного сезона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, утвержденными местными представительными органами на основании подпункта 4-1) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Председатель объединения собственников имущества или субъекты управления объектом кондоминиума принимают от потребителей сообщения о ненадлежащем или прерывистом предоставлении коммунальных услуг, совместно с поставщиком организуют проверку таких фактов и составляют соответствующие акты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Границы эксплуатационной ответственности сторон определяются договором между поставщиком и потребителем по каждому виду коммунальных услуг:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      •по водоснабжению и (или) водоотведению — место раздела элементов системы водоснабжения и (или) водоотведения, установленное по соглашению сторон (обязательства сторон по эксплуатации). При отсутствии соглашения граница ответственности определяется по границе балансовой принадлежности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы эксплуатационной ответственности в кондоминиуме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      •водоснабжение — по разделительному фланцу первой задвижки на вводе водопровода в здание;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      •водоотведение — по колодцу в месте подключения к сетям водоотведения населенного пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      •теплоснабжение — по первому разделительному фланцу входных задвижек узла управления со стороны источника тепловой энергии либо по сварному шву;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      •электроснабжение — для электроустановок напряжением до 1000 В:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. при воздушном ответвлении — в месте присоединения питающей линии к проходному или концевому изолятору на опоре;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. при кабельном вводе — по болтовым соединениям на концах питающего кабеля при вводе в здание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае неисполнения или ненадлежащего исполнения обязательств по договору поставщик или потребитель несут ответственность в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случае наступления обстоятельств непреодолимой силы (стихийные бедствия, которые невозможно предвидеть или предотвратить), военных действий, забастовок и иных обстоятельств неисполнение или ненадлежащее исполнение договора регулируется в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Ответственность за конфиденциальность персональных данных потребителей возлагается в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 21 мая 2013 года "О персональных данных и их защите".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Потребитель:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получает коммунальные услуги установленного качества, безопасные для жизни, здоровья и имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получает информацию о порядке установления тарифов у соответствующих государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) имеет право требовать от поставщика полного возмещения ущерба и морального вреда, причиненных недостатками в предоставлении коммунальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вправе требовать перерасчета платы за услуги и возмещения фактического ущерба при непредоставлении или предоставлении услуг ненадлежащего качества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) использует энергию и воду в объеме, необходимом для потребления, не превышая разрешенной мощности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вправе сменить энергоснабжающую организацию через объекты информатизации в сфере ЖКХ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивает доступ представителям поставщика для ликвидации аварий, проверки приборов учета и снятия показаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет раздельное накопление коммунальных отходов по видам в соответствующих контейнерах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) получает электронную версию единого платежного документа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) при необходимости обеспечивает получение бумажного платежного документа через ЕРЦ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Поставщик:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) контролирует объем потребления и начислений за коммунальные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ежемесячно предоставляет ЕРЦ информацию для формирования единого платежного документа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информирует потребителей о тарифах, условиях оплаты, режиме предоставления услуг, адресах и телефонах диспетчерских и аварийно-диспетчерских служб;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает централизованный сбор, анализ и хранение информации о платежных документах и объемах оказанных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заключает индивидуальные и (или) публичные договоры по каждому виду коммунальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)предоставляет услуги в соответствии с национальными и государственными стандартами, санитарными нормами, техническими регламентами и нормативными актами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в течение трех календарных дней устраняет снижение качества услуг и принимает меры для перерасчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) не ограничивает потребителя и не отказывает в услугах по причинам, не предусмотренным законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) не взимает дополнительную плату за избыточное потребление;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) несет ответственность за достоверность и правильность данных, предоставляемых в ЕРЦ, включая тарифы, объемы, условия договоров, данные приборов учета, нормы потребления, выявляет и устраняет ошибки, включая арифметические, неверные даты и тарифы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок расчета и оплаты коммунальных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Потребитель производит оплату за коммунальные услуги по единому платежному документу по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Прием платежей за коммунальные услуги осуществляется через собственные кассы поставщиков и (или) банки второго уровня, платежные организации, а также через кассы оператора почтовой связи, осуществляющего почтовые переводы денежных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. ЕРЦ аккумулирует денежные средства, поступившие на основе Единого платежного документа, исключительно на специальных транзитных счетах финансовых организаций. Перечисление средств поставщикам осуществляется в течение трех рабочих дней после обработки ЕРЦ данных о фактически поступивших от потребителей оплатах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2. Банки второго уровня или организации, осуществляющие отдельные виды банковских операций, обеспечивают сохранность денежных средств на транзитном счете до их распределения на расчетные счета поставщиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-3. В случае несвоевременного перечисления денежных средств с специального транзитного счета поставщикам, начисление и уплата пени определяется условиями договоров на оказание расчетно-кассовых услуг, заключаемых между ЕРЦ и финансовыми организациями, в том числе банками второго уровня и организациями, осуществляющими отдельные виды банковских операций, в которых открыт транзитный счет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Сроки оплаты за коммунальные услуги определяются договором между потребителем и поставщиком, при этом оплата производится не позднее двадцать пятого числа месяца, следующего за расчетным, если иное не предусмотрено соглашением сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Снятие показаний приборов учета производится с 20 по 30 число ежемесячно поставщиком или его представителем при предъявлении служебного удостоверения, либо через устройства дистанционной передачи данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Передача показаний приборов учета потребителем осуществляется самостоятельно в соответствии с условиями заключенного договора, а также через личный кабинет потребителя объекта информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, мобильное приложение или интернет страницы объекта информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства в соответствии с правилами формирования, обработки, а также централизованного сбора и хранения информации в электронной форме, в том числе функционирования объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, утверждаемого уполномоченным органом в соответствии с подпунком 10-24) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Объем потребленных услуг по электроснабжению, теплоснабжению, водоснабжению и водоотведению потребленных, на содержание общего имущества объекта кондоминиума, определяется на основании показаний общедомовых приборов учета, а при их временном отсутствии – по установленной мощности либо по нормам потребления, утверждаемым местным исполнительным органом в соответствии с подпунком 34) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. При установке общедомовых приборов учета не на границе раздела эксплуатационной ответственности сторон, потери на участке сети от границы раздела до места установки приборов учета относятся на договорной основе владельцу, на балансе которого находится указанный участок сети.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Решения по вопросам соразмерности, освобождения и способа оплаты за обслуживание лифтов принимаются на собрании собственников квартир, нежилых помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Вопрос оплаты коммунальных услуг за содержание общего имущества многоквартирного жилого дома через председателя объединения собственников имущества или субъекта управления объектом кондоминиума или напрямую поставщику коммунальных услуг принимается на собрании собственников квартир, нежилых помещений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Все спорные вопросы между поставщиком и потребителем, решаются в установленном законодательством порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4-1. Требования и порядок работы ЕРЦ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-1. Местные исполнительные органы организуют конкурс по отбору ЕРЦ на основании утвержденных критериев, соответствующих требованиям законодательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-2. На территории административно-территориальной единицы местным исполнительным органом может быть определен один или несколько ЕРЦ, которые осуществляют деятельность в пределах области, включая ее города, районы, города районного значения и сельские населенные пункты. ЕРЦ объединяет все начисления от поставщиков в один платежный документ, который выставляется потребителю. Определение ЕРЦ осуществляется на конкурсной основе в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-3. ЕРЦ создаются в форме субъектов предпринимательской деятельности, включая государственные коммунальные предприятия на праве хозяйственного ведения, либо в иной организационно-правовой форме, предусмотренной законодательством и решениями местных исполнительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-4. ЕРЦ обеспечивает обслуживание базы данных абонентов, открывает личные кабинеты для потребителей, формирует и предоставляет отчетность поставщикам, осуществляет ежемесячную передачу информации о плановых начислениях и фактических оплатах, а также через интеграцию с "ИС централизованного сбора" обеспечивает доступ к данным о потребителях, с учетом соблюдения единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, установленных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-5. ЕРЦ осуществляет проверку достоверности сведений о расчетных счетах, представленных поставщиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-6. ЕРЦ использует биллинг либо привлекает внешнюю организацию (биллинговую компанию), обладающую необходимыми программно-техническими средствами и квалифицированными специалистами, обеспечивающими надлежащие выполнение функций с соответствие с установленными требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-7. ЕРЦ несет полную ответственность за соответствие информации, предоставленной Поставщиком и выставленным счетам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-8. Плановые внутренние проверки корректности расчетов проводятся не реже одного раза в квартал, внеплановые - при поступлении обращений от потребителей или уполномоченных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-9. В случае выявления несоответствий ЕРЦ инициирует:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение трех рабочих дней с момента выявления зафиксировать нарушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направить соответствующим структурным подразделениям уведомление с обоснованием выявленных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) инициировать корректировку соответствующего счета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-10. При выявлении ошибок и несоответствий, информация о них, а также результаты проверок подлежат регистрации и документальному оформлению в соответствии с внутренними требованиями, ЕРЦ обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) провести пересмотр внутренней процедуры выставления счетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инициировать пересмотр соответствующих внутренних требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) зафиксировать в случаи выявления ошибок и несоответствий в журнале регистрации и несоответствий с оформлением акта о несоответствии или внутреннего служебного отчета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-11. Результаты всех проверок подлежат документальному оформлению и хранению в течение не менее трех лет с даты проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-12. Требования к ЕРЦ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) регистрация в соответствии с законодательством Республики Казахстан в качестве юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие современных информационных систем для автоматизации процессов учета и расчетов, эксплуатируемых в соответствии с Едиными требованиями в области информационно-коммуникационных технологий и обеспечения информационной безопасности, которое должно быть подтверждено аттестатом соответствия, выдаваемым уполномоченным органом в сфере обеспечения информационной безопасности и (или) сертификатом соответствия, выданным аккредитованной им организацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соблюдение единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, установленных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие заключенных соглашений с не менее чем двумя банками второго уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие механизмов защиты персональных данных потребителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-13. Функции ЕРЦ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение консультационной поддержки потребителей в режиме реального времени через различные каналы связи в соответствии с установленным графиком работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассмотрение жалоб и обращений граждан в срок не более пятнадцати рабочих дней с обязательным уведомлением и правом продления не более чем на пять рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) публикация на официальных сайтах и информационных ресурсах ЕРЦ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) сведений об организационной структуре и составе органов управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) перечня используемых технологических решений и информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) принятие мер по обеспечению безопасности данных и отказоустойчивости системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) общая информация о платежах, числе пользователей и основных показателях эффективности работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) информации о задолженности по коммунальным услугам, отраженной в счете, по запросу местных исполнительных органов и других уполномоченных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-14. Оценка результативности деятельности ЕРЦ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Для оценки результативности деятельности ЕРЦ устанавливаются ориентиры, направленные на достижение высоких стандартов качества и предоставления услуг, соблюдения сроков и точности расчетов, а также удовлетворенности потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оценка результативности может включать, но не ограничиваться, следующими аспектами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) качество обслуживания и время отклика на запросы и жалобы потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) процент корректности и своевременности выставленных счетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) уровень безопасности данных и защиты персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      г) уровень удовлетворенности потребителей качеством предоставляемых услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) своевременность выставления начислений и корректирующих расчетов с учетом полученных данных о потреблении услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) наличие договоров и интеграции с банками второго уровня и платежными организациями для обеспечения жителям различных способов оплаты счете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) местные исполнительные органы осуществляют контроль за достижением установленных ориентиров в рамках договорных отношений с ЕРЦ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результаты мониторинга и исполнения выполнения условий подлежат регулярной отчетности и публикации на официальных ресурсах ЕРЦ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) для каждого направления устанавливаются целевые значения, которые уточняются в соответствии с нормативными правовыми актами, внутренними регламентами ЕРЦ и договорными обязательствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оценка результативности деятельности ЕРЦ проводится на основании данных за один календарный год. В случае достижения установленных ориентиров и положительных результатов оценки, период действия соответствующих договорных отношений может быть продлен на последующие пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок разрешения разногласий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Время прекращения предоставления коммунальных услуг, а также несоответствия их качества требованиям, предусмотренными национальными стандартами, санитарно-эпидемиологическим требованиям и техническим регламентам с отметкой о времени (дате, часе) указывается в журнале диспетчерской службы поставщика с последующей отметкой о времени (дате, часе) возобновления коммунальных услуги надлежащего качества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. При неполучении коммунальных услуг, получении коммунальных услуг ненадлежащего качества или не в полном объеме потребитель извещает об этом поставщика лично (заявкой) или электронно посредством объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства либо устно через структурные подразделения поставщика по взаимодействию с потребителем с обязательным указанием времени, даты ее передачи и фамилии лица, передавшего/принявшего заявку. В извещении указывается: время начала ухудшения качества (отсутствия) коммунальных услуг, характер ухудшения и необходимость присутствия представителя поставщика (если ухудшение качества коммунальных услуг или ее прекращение поставщиком в журнале не зафиксировано).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При личном обращении потребителя на копии заявления в момент регистрации ее поступления проставляются регистрационный номер, дата и время подачи заявки, роспись принявшего ее представителя поставщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поставщик сверяет отметки в журнале об отклонении качества (перерыв) коммунальных услуг от нормы, указанной в заявке (телефонограмме), и при отсутствии разногласий выполняет перерасчет стоимости коммунальных услуг в соответствии с ее фактическим потреблением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. При отказе поставщика удостоверить факт не предоставления коммунальных услуг или предоставления коммунальных услуг низкого качества потребитель вправе составить акт и письменное заявление, где указывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) время начала отказа в коммунальных услугах (отключения) или некачественной ее поставки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) характер ухудшения качества коммунальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) время подачи заявки и ее регистрационный номер (по журналу поставщика);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) время восстановления коммунальных услуг (нормализации ее качества);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) период отсутствия (ухудшения качества) коммунальных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проживании потребителя в многоквартирном жилом доме заявление и акт подписывается потребителем и не менее двух человек, в том числе: членом совета дома, председателем объединения собственников имущества или субъектом управления объектом кондоминиума либо всеми собственниками квартир, нежилых помещений, при непосредственном совместном управлении и направляется поставщику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проживании потребителя в индивидуальном жилом доме заявление и акт подписывается потребителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае не урегулирования спора по согласованию сторон, потребитель обращается в суд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Нарушения, допущенные потребителем при пользовании коммунальными услугами, оформляются двусторонним актом представителей поставщика и потребителя в двух экземплярах, один из которых вручается потребителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт считается действительным и при отказе потребителя от подписи, но при условии оформления его комиссией из не менее трех человек:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представителями поставщика, совета дома и председателем объединения собственников имущества или субъектом управления объектом кондоминиума при проживании потребителя в многоквартирном жилом доме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при участии двух жильцов, проживающих в близлежащих индивидуальных жилых домах с приложением к акту фотофиксации и (или) видеофиксации нарушения, при проживании потребителя в индивидуальном жилом доме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. На основании акта поставщик определяет количество недоучтенной энергии, воды и газа направляет потребителю досудебную претензию с обоснованием суммы доплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае не урегулирования спора по согласованию сторон по истечении тридцати календарных дней поставщик передает иск в суд о взыскании с потребителя предъявленной суммы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Правила предоставления коммунальных услуг, разрабатываются местными исполнительными органами на основе настоящих Правил с учетом природных, климатических, геологических, гидрогеологических и сейсмических факторов населенного пункта и при необходимости дополняются иными положениями, не противоречащими действующему законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Вопросы в сфере предоставления коммунальных услуг не урегулированные настоящими Правилами, регулируются иными законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кроме настоящих Правил поставщики и потребители руководствуются нормативными документами, нормативными правовыми актами в области энергетики, тепло-, водоснабжения, водоотведения, газоснабжения, сбора, вывоза, утилизации, переработки и захоронения твердых бытовых отходов, обслуживания лифтов.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -562,2662 +4190,6218 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждено постановлением</w:t>
+              <w:t xml:space="preserve">Приложение к правилам </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>акимата Индерского района</w:t>
+              <w:t xml:space="preserve">предоставления коммунальных </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "12" декабря 2022 года № 224</w:t>
+              <w:t>услуг в Индерскомрайоне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила предоставления коммунальных услуг в Индерском районе</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+        <w:t xml:space="preserve"> Бірыңғайтөлемқұжаты/Единый платежный документ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абоненттіңдербесшоты/Лицевой счет абонента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абоненттіңаты-жөніәкесініңаты(болғанжағдайда)/Фамилия, имя, отчество (при наличии) абонента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абоненттіңмекен-жайы /Адрес абонента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адамсаны/Количествочеловек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпыаудан/Общаяплощадь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметкөрсетукезеңі/период оказания услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылаушы/Контроллер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеткізушініңбайланыснөмірі/Контактный номер поставщика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2498 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетінқызметтердіңатауы/Наименование услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ай басындағы сальдо/ Сальдо на начало месяца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлем/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оплата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдыңғы көрсеткіш/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предыдущие показания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдық көрсеткіш/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущие показания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылуменжабдықтау/Теплоснабжение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электроснабжение/электрменжабдықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ыстық су жүйесі/Горячее водоснабжение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водоснабжение/Суменжабдықтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субұру/Водоотведение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газбенжабдықтау/газоснабжение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лифтілергеқызметкөрсету/Обслуживание лифтов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрмыстыққаттықалдықтардыжинаужәнеәкету (қоқысәкету)/Сборивывозтвердыхбытовыхотходов (мусороудаление)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы/Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саны/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+количество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құны/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__жылғы үшін есептелді/ Начислено за______ год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өсімақы/ пеня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайта есептеу/ Перерасчет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төленетін сомма/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К оплате</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлеу мерзімі "_______" жыл/Срок оплаты "_______" года</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3543,31 +10727,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>