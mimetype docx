--- v0 (2025-10-05)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="427ada6" w14:textId="427ada6">
+    <w:p w14:paraId="47a044a" w14:textId="47a044a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о коммунальном государственном учреждении "Отдел культуры, развития языков, физической культуры и спорта Успенского района"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Успенского района Павлодарской области от 7 июня 2022 года № 126/6.</w:t>
+        <w:t>Постановление акимата Успенского района Павлодарской области от 7 июня 2022 года № 126/6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -236,144 +236,150 @@
         <w:t>
       1. Утвердить прилагаемое Положение о коммунальном государственном учреждении "Отдел культуры, развития зыков, физической культуры и спорта Успенского района".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коммунальное государственному учреждению "Отдел культуры, развития зыков, физической культуры и спорта Успенского района" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию вышеуказанного Положения в органах юстиции в установленном законодательством порядке;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение двадцати календарных дней со дня подписания настоящего постановления направление его копии в электронном виде на казахском и русском языках в филиал Республиканского государственного предприятия на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан по Павлодарской области для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего постановления на интернет-ресурсе акимата Успенского района после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z4" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Успенского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z5" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -389,51 +395,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Аким района </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аким района </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -593,2371 +609,2570 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 07 июня 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 126/6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение коммунального государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Успенского района"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение - в редакции постановления акимата Успенского района Павлодарской области от 02.08.2024 </w:t>
+      Сноска. Приложение в редакции постановления акимата Успенского района Павлодарской области от 18.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 194/8</w:t>
+        <w:t>№ 46/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Отдел культуры, развития языков, физической культуры и спорта Успенского района" (далее – КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района") является государственным органом Республики Казахстан, осуществляющим руководство в сферах культуры, развития языков, развития физической культуры, туризма и спорта в Успенском районе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" ведомств не имеет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, в соответствии с гражданским законодательством Республики Казахстан, законодательством о государственном имуществе, </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+      4. КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печать с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца в соответствии с гражданским законодательством Республики Казахстан, законодательством о государственном имуществе, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 236 "Об утверждении Правил документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях", счета в органах казначейства в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" по вопросам своей компетенции принимает решения, оформляемые приказами руководителя КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" и другими актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" утверждаются в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 141000 Республика Казахстан, Павлодарская область, Успенский район, село Успенка, улица Милевского, 65.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Режим работы КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района": понедельник-пятница с 9-00 до 18-30 часов, обеденный перерыв с 13-00 до 14-30 часов, выходные дни: суббота-воскресенье.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Полное наименование юридического лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на государственном языке: "Успен ауданының мәдениет, тілдерді дамыту, дене тәрбиесі және спорт бөлімі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на русском языке: коммунальное государственное учреждение "Отдел культуры, развития языков, физической культуры и спорта Успенского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Учредителем КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" является государство в лице акимата Успенского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Настоящее положение является учредительным документом КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Финансирование деятельности КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия коммунального государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Успенского района"</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия коммунального государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Успенского  района"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Цель деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация государственной политики в сфере культуры, развития языков, физической культуры и спорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение проведения единой государственной языковой политики в районе, координации деятельности районных отделов и ведомств, независимо от форм собственности, аппаратов акимов сельских округов по реализации закона "О языках в Республике Казахстан", Государственных программ функционирования и развития языков.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие физической культуры, туризма и спорта, пропаганда здорового образа жизни среди населения района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение эффективного государственного управления в целях реализации государственной политики в сферах физической культуры, туризма и спорта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение соблюдения законодательства Республики Казахстан об охране и использовании объектов историко-культурного наследия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Предмет деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предмет деятельности: осуществление государственной политики в области культуры, развития языков, физической культуры, туризма и спорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координация работы государственных органов и должностных лиц по реализации политики государства в области культуры, развития языков, физической культуры, туризма и спорта, а также актов и поручений Президента Республики Казахстан, акима области, акима района по вопросам, относящимся к компетенции государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) руководство культурно-просветительной работой, организациями и учреждениями, находящимися в подчинении;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оказание методической и практической помощи учреждениям культуры района независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение возрождения, сохранения, развития и распространения историко-культурного наследия, духовных традиций народов, населяющих район;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечение соблюдения законодательства Республики Казахстан об охране и использовании объектов историко-культурного наследия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечение развития массового спорта и национальных видов спорта в Успенском районе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечение эффективного государственного управления в целях реализации государственной политики в сферах физической культуры, туризма и спорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечение исполнения законов Республики Казахстан, актов Президента и Правительства Республики Казахстан, иных нормативных правовых актов, постановлений, решений и распоряжений акима области и района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1) координировать работу исполнительных органов акимата района и организаций по применению действующего законодательства в области культуры, развития языков, физической культуры, туризма и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2) вносить на рассмотрение акимата, акима района и вышестоящие организации предложения по основным направлениям развития, оперативному решению проблем в сфере культуры, развития языков, физической культуры, туризма и спорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3) в установленном законодательством порядке, запрашивать и получать необходимую информацию, документы и материалы от государственных органов, органов местного самоуправления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3) запрашивать и получать необходимую информацию, документы и материалы от государственных органов, органов местного самоуправления в соответсвии с действующим законодательством Республики Казахстан в области культуры, развития языков, физической культуры, туризма и спорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4) оказывать государственные услуги в соответствии со стандартами и регламентами государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.5) проводить совещания, семинары по вопросам, входящим в компетенцию коммунального государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Успенского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.6) осуществлять права и обязанности в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.7) рассматривать в установленном законодательством порядке обращения, заявления, жалобы и предложения населения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.8) обеспечивать проведение государственных и местных общественно-политических, культурных и спортивных мероприятий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.9) осуществлять полномочия в вопросах культуры, языковой политики, физической культуры, туризма и спорта, не противоречащие действующему законодательству Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для выполнения полномочий КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" взаимодействует с другими исполнительными органами района и организациями, находящимися в его ведении.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) соблюдение норм действующего законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) исполнять качественно и в срок акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акимов и акиматов области, района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3) качественно оказывать государственные услуги населению в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-4) вести бухгалтерский учет и финансовую отчетность государственного учреждения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-5) осуществлять контроль за эффективностью использования и сохранностью закрепленного за ним коммунального имущества;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-6) обеспечить гарантированные условия труда и меры социальной защиты работников учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает в установленном законодательством Республики Казахстан порядке рассмотрение обращений физических и юридических лиц, служебной корреспонденции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает доступность и качество оказания государственных услуг в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) работа со средствами массовой информации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реализует государственную политику в сфере культуры, развития языков, физической культуры, туризма и спорта;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организует проведение зрелищных культурно-массовых мероприятий района, смотров, фестивалей и конкурсов, выставок декоративно-прикладного искусства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) разработка и утверждение планов проведения районных конкурсов и фестивалей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) разработка перспективных планов мероприятий развития и сохранения культуры района, с учетом интересов населения согласно действующего законодательства Республики Казахстан в области культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществление сбора и представление в исполнительный орган области административных данных "Отчет по основной деятельности организации культуры" установленной формы согласно действующего законодательства Республики Казахстан в области культуры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организует работу по учету, охране и использованию памятников истории, материальной и духовной культуры местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечение развития и сохранения библиотечного и музейного дела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) обеспечение развития и сохранения клубных учреждений, библиотек, доступности спортсооружений;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) организация и координация культурно-досуговой деятельности в сфере культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) разработка и контроль над реализацией различных районных программ по вопросам развития культуры, языков, туризма и спорта;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) организация работы по учету, охране, использованию памятников истории, материальной и духовной культуры районного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) проводить мероприятия районного уровня, направленные на развитие государственного и других языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) вносить предложения в исполнительные органы области о наименовании и переименовании сел, поселков, сельских округов, а также изменении их транскрипции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) утверждение принципов здорового образа жизни путем пропаганды физической культуры и спорта, привлечения широких слоев населения к систематическим занятиям физическими упражнениями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) обеспечивает подготовку районных сборных команд по видам спорта и их выступления на областных спортивных соревнованиях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) координирует организацию и проведение спортивных мероприятий на территории района;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) обеспечение сохранения и развития инфраструктуры и укрепление материально-технической базы культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) проведение соревнований по различным видам спорта на районном уровне согласно действующего законодательства Республики Казахстан в области физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) обеспечение подготовки районных сборных команд по различным видам спорта и их выступления на областных спортивных соревнованиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) обеспечение развитие массового и национальных видов спорта на территории района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) разработка, утверждение и реализация календарного плана районных спортивно-массовых мероприятий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) присваивает квалификационные категории, лишает квалификационных категорий: спортсмен 2 разряда, спортсмен 3 разряда, спортсмен 1 юношеского разряда, спортсмен 2 юношеского разряда, спортсмен 3 юношеского разряда и квалификационных категорий: тренер высшего уровня квалификации второй категории, тренер среднего уровня квалификации второй категории, методист высшего уровня квалификации второй категории, методист среднего уровня квалификации второй категории, инструктор-спортсмен высшего уровня квалификации второй категории, спортивный судья.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) осуществляет прием и рассмотрение уведомлений о размещении вывески в селе в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) реализует правовые основы функционирования языков, содействует и создает условия для изучения и развития языков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) обеспечивает функционирование государственного языка во всех сферах общественной жизни и проводит языковую политику в районе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) осуществление иных функций, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа, коллегиальных органов (при наличии)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа,  коллегиальных органов (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Руководство КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" задач и осуществление им своих функции в соответствии с законодательством в сфере государственной службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Первый руководитель КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" назначается на должность и освобождается от должности в соответствии с трудовым законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Первый руководитель КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" не имеет заместителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Полномочия первого руководителя КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует работу КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района", осуществляет руководство его деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет на утверждение акимату района Положение о КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) назначает на должности и освобождает от должностей работников КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" и руководителей подведомственных организаций в соответствии с действующим трудовым законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) издает приказы и дает указания по вопросам, входящим в его компетенцию, обязательные для выполнения всеми работниками КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) утверждает должностные инструкции работников;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет в порядке, установленном законодательством Республики Казахстан, поощрения работников КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района", оказание материальной помощи, наложение на них дисциплинарных взысканий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждает перспективные и текущие планы работы КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) представляет КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" во всех государственных органах и иных организациях, независимо от форм собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет в порядке, установленном законодательством Республики Казахстан, поощрение руководителей подведомственных организаций, наложение на них дисциплинарных взысканий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) заключает договора, соглашения в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан в области культуры, развития языков, физической культуры, туризма и спорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Взаимоотношения между КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" и трудовым коллективом определяются в соответствии с Трудовым кодексом Республики Казахстан и коллективным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Имущество, закрепленное за КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" относится к районной коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченным органом по государственному имуществу КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" является государственное учреждение "Отдел финансов Успенского района".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение КГУ "Отдел культуры, развития языков,  физической культуры и спорта Успенского района"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Реорганизация и упразднение КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" осуществляются в соответствии с гражданским законодательством Республики Казахстан, законодательством в сфере государственного имущества, государственной регистрации юридических лиц и учетной регистрации филиалов и представительств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При упразднении (ликвидации) КГУ "Отдел культуры, развития языков, физической культуры и спорта Успенского района" имущество, оставшееся после удовлетворения требования кредиторов, остается в районной коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении коммунального государственного учреждения "Отдел культуры, развития языков, физической культуры и спорта Успенского района":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное казенное коммунальное предприятие "Досуг-центр" отдела культуры, развития языков, физической культуры и спорта Успенского района, акимата Успенского района;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...23 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коммунальное государственное учреждение "Централизованная библиотечная система Успенского района" отдела культуры, развития языков, физической культуры и спорта Успенского района, акимата Успенского района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3283,31 +3498,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>