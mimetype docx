--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5590d62" w14:textId="5590d62">
+    <w:p w14:paraId="ea1240b" w14:textId="ea1240b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения об Управлении снабжения "Ақтау" Пограничной службы Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ заместителя Председателя Комитета национальной безопасности Республики Казахстан – директора Пограничной службы от 16 июля 2022 года № 288-қа</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ заместителя Председателя Комитета национальной безопасности Республики Казахстан – директора Пограничной службы от 16 июля 2022 года № 288-қа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,296 +155,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 17 мая 2022 года № 893 "О некоторых вопросах Комитета национальной безопасности Республики Казахстан" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 10)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 19 Положения о Пограничной службе Комитета национальной безопасности Республики Казахстан, утвержденного Указом Президента Республики Казахстан от 10 декабря 1999 года № 282, а также Правилами по разработке и утверждению положения о структурном подразделении государственного органа утвержденных постановлением Правительства Республики Казахстан от 1 сентября 2021 года № 590, ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> об Управлении снабжения "Ақтау" Пограничной службы Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Начальнику Управления снабжения "Ақтау" Пограничной службы Комитета национальной безопасности Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в территориальных органах Министерства юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение десяти календарных дней со дня государственной регистрации настоящего приказа направление его на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего приказа на официальном интернет-ресурсе Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа оставляю за собой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. С настоящим приказом ознакомить заинтересованных лиц Пограничной службы Комитета национальной безопасности Республики Казахстан, в части касающейся.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -466,93 +395,110 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Заместитель Председателя</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заместитель Председателя</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Комитета национальной безопасности</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан – Директор</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Пограничной службы генерал-майор </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -593,68 +539,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Алдажұманов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -772,2360 +700,2406 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Директора Пограничной службы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 июля 2022 года № 288-па</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>об Управлении снабжения "Ақтау" Пограничной службы Комитета национальной безопасности Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Управление снабжения "Ақтау" Пограничной службы Комитета национальной безопасности Республики Казахстан (далее – Управление) является управлением прямого подчинения Пограничной службе Комитета национальной безопасности Республики Казахстан (далее – Пограничная служба) и тактическим органом военного управления, осуществляющим материально-техническое снабжение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Управление осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление является юридическим лицом в организационно-правовой форме республиканского государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление по вопросам своей компетенции в установленном законодательством Республики Казахстан порядке принимает решения, оформляемые приказами начальника Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Управления утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: Мангистауская область, Мунайлинский район, село Мангистау, промышленная зона № 1, строение № 14, индекс 130006.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Управления – республиканское государственное учреждение "Управление снабжения "Ақтау" Пограничной службы Комитета национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления осуществляется из республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Управления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществлять материально-техническое снабжение Пограничной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выполнять иные задачи, определяемые в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивать и получать в установленном законодательством Республики Казахстан порядке от структурных подразделений, государственных учреждений и организаций Пограничной службы и Комитета национальной безопасности Республики Казахстан (далее – КНБ), их должностных лиц необходимую информацию и материалы для выполнения задач, возложенных на Управление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в установленном порядке выступать в качестве организатора государственных закупок товаров, работ, услуг для нужд Управления и материально-технического обеспечения Пограничной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заключать договора о государственных закупках товаров, работ, услуг, предусмотренных годовым планом государственных закупок, осуществлять контроль их исполнения поставщиками и подрядчиками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) привлекать организации, определяемые Правительством Республики Казахстан, для осуществления хозяйственного обеспечения в сфере энерго-, водо- и теплоснабжения, транспорта, связи (за исключением сетей телекоммуникаций специального назначения), коммуникаций, коммунального и жилищного хозяйства и других систем жизнеобеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проверять у физических лиц документы, удостоверяющие личность, а также осматривать находящиеся при них вещи при входе или выходе (въезде или выезде) на объекты и помещения Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществлять контроль, организовывать проверки состояния работы по обеспечению режима секретности, сохранности государственных секретов, организации и ведения секретного и несекретного делопроизводства, соблюдения сроков рассмотрения обращений физических и юридических лиц в подразделениях Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в установленном порядке владеть и пользоваться имуществом, находящимся в ведении Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проводить претензионно-исковую работу по договорам, заключенным Управлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществлять взаимодействие с государственными органами, а также организациями по вопросам, входящим в компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) запрашивать и получать безвозмездно от уполномоченных органов, организаций и общественных объединений информацию, необходимую для исполнения обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) участвовать по согласованию с руководством Пограничной службы в работе межведомственных комиссий, рабочих групп и совещаний в государственных органах, а также организациях по вопросам, отнесенным к компетенции Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) готовить предложения по вопросам совершенствования финансового, материального и технического обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) определять должностные обязанности личного состава Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) решать в установленном порядке вопросы поощрения, оказания материальной помощи и налагать дисциплинарные взыскания на личный состав Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) использовать линии связи и коммуникаций, размещать и использовать технику и вооружение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) применять вооружение и военную технику, специальные средства, служебных животных и физическую силу в соответствии с Законом Республики Казахстан "О Государственной границе Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) принимать меры по обеспечению собственной безопасности в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) участвовать в мероприятиях по обеспечению информационной безопасности в сфере информатизации объектов информатизации Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) участвовать в пределах своей компетенции в решении задач по обороне Республики Казахстан, а также обеспечению режимов чрезвычайного или военного положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, предусмотренные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) обращаться в суд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществлять иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формировать бюджетный запрос в рамках материально-технического обеспечения территориальных подразделений и подведомственных организаций Пограничной службы, на основании поступивших документов планирования от структурных подразделений республиканского государственного учреждения "Пограничная служба Комитета национальной безопасности Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) составлять индивидуальный план финансирования по обязательствам и платежам, подготавливать изменения и дополнения в индивидуальный план финансирования по обязательствам и платежам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять ведение бухгалтерского учета в Управлении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формировать финансовую отчетность за Управление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивать целевое использование выделенных бюджетных средств, их своевременное и полное освоение по обязательствам и платежам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществлять планирование, анализ, начисление денежного довольствия, заработной платы и других выплат, а также их своевременное перечисление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) составлять годовой план государственных закупок товаров, работ и услуг на очередной финансовый год в рамках выделенных бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществлять прием материальных средств по качеству, количеству и комплектности в соответствии с условиями договоров о государственных закупках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) создавать текущие, длительного хранения и мобилизационные запасы материальных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществлять учет, хранение, своевременное освежение запасов материальных средств, не допускать их порчи, утраты и просрочки сроков годности (хранения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществлять выдачу, отгрузку (отпуск) материальных средств в территориальные подразделения и подведомственные организации Пограничной службы, на основании распоряжений, нарядов, разнарядок и указаний довольствующего органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществлять подвоз материальных средств в территориальные подразделения и подведомственные организации Пограничной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществлять прием, хранение и дальнейшую реализацию металлолома, автомобильной техники и иного неиспользуемого военного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществлять планирование, ведение учета и анализ перевозимых грузов железнодорожным и автомобильным транспортом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) контролировать техническое состояние подъездного пути (тупика) Управления, поддерживать его в постоянной готовности к эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) организовывать сопровождение и сдачу материальных средств, отправляемых железнодорожным и автомобильным транспортом в территориальные подразделения и подведомственные организации Пограничной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) организовывать соблюдение требований мер безопасности при производстве погрузочно-разгрузочных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) обеспечивать постоянную готовность Управления к переводу в различные степени боевой и оперативно-служебной готовности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) организовывать охрану объектов, а также обеспечивать пропускной и внутриобъектовый режимы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) организовывать несение боевой службы и боевого дежурства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) в установленном порядке осуществлять взаимодействие с государственными органами в рамках компетенции Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) вносить организационно-штатные предложения за Управление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществлять кадровую работу Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) организовывать и осуществлять работу по укреплению правопорядка, профилактике правонарушений, обеспечению безопасных условий труда в Управлении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) организовывать социально-правовую работу с кадровым составом Управления и обеспечение социальных и правовых гарантий военнослужащим, членам их семей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) организовывать комплектование Управления военнослужащими и прием на работу лиц гражданского персонала (работников);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) вырабатывать и принимать меры по обеспечению противопожарной защиты объектов Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) организовывать и проводить работу по развитию и расширению сферы употребления государственного языка в Управлении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) осуществлять руководство и обеспечение согласованности действий Управления и его структурных подразделений, оказывать практическую и методическую помощь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) проводить мероприятия по обеспечению повышения качества боевой подготовки Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) осуществлять обеспечение системно-технического обслуживания объектов информационно-коммуникационной инфраструктуры Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) организовывать работу по морально-психологическому обеспечению служебно-боевой деятельности Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) осуществлять перспективное планирование и боевого, технического, тылового, финансового, кадрового, информационного, военно-медицинского (медицинского) и другие виды обеспечения, включая расквартирование Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) осуществлять планирование потребностей в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) обеспечивать целевое использование бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) осуществлять расстановку кадров и присвоение воинских званий, вносить на рассмотрение заместителю Председателя КНБ – Директору Пограничной службы предложения по назначению на воинские должности и присвоению воинских званий согласно номенклатуре;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) организовывать профессиональную подготовку кадров и осуществлять контроль за качеством ее проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) участвовать в мероприятиях по обеспечению информационной безопасности объектов информатизации Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) поддержание боевой и мобилизационной готовности, боеспособности, боевой и мобилизационной подготовки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) обеспечение постоянной готовности Управления к переводу в различные степени боевой и оперативно-служебной готовности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) осуществлять иные функции, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказом заместителя Председателя Комитета национальной безопасности РК – директора Пограничной службы от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51қе-қа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия начальника Управления при организации его деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управлением осуществляется начальником, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Начальник Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Начальник Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия начальника Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет полномочия своего заместителя (заместителей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет полномочия руководителей подразделений, входящих в состав Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утверждает должностные инструкции военнослужащих и лиц гражданского персонала (работников) Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует работу Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в установленном порядке издает приказы (распоряжения) и дает указания, обязательные для исполнения личным составом Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает положения о структурных подразделениях Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представляет Управление во взаимоотношениях с государственными органами Республики Казахстан, а также специальными и правоохранительными службами иностранных государств и международными организациями, подписывать доверенности на представление интересов Управления в судебных и иных государственных органах, заключать договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) вносит предложения заместителю Председателя Комитета национальной безопасности Республики Казахстан – Директору Пограничной службы по созданию, ликвидации, передислокации и реорганизации Управления, а также по его структуре и штатам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) принимает на воинскую службу и увольняет с воинской службы, назначает на должности и освобождает от должностей военнослужащих Управления в пределах своей компетенции в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) решает в установленном порядке вопросы поощрения, оказания материальной помощи и налагает дисциплинарные взыскания на личный состав Управления, а также присваивает воинское звание согласно номенклатуре;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в пределах своих полномочий решает вопросы, связанные с прохождением воинской службы, а также трудовыми отношениями с лицами гражданского персонала (работниками) Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) вносит предложения заместителю Председателя Комитета национальной безопасности Республики Казахстан – Директору Пограничной службы по кандидатурам на присвоение воинских званий в установленном порядке, к награждению личного состава Управления, а также лиц, участвующих в защите Государственной границы, ведомственными наградами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) проводит проверки служебно-боевой, служебной и иной деятельности структурных подразделений Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий начальника Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Начальник Управления определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>об Управлении снабжения "Ақтау" Пограничной службы Комитета национальной безопасности Республики Казахстан</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="5"/>
+        <w:t xml:space="preserve"> Глава 4. Имущество Управления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Управлением, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...2170 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3451,31 +3425,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>