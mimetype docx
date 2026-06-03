--- v2 (2026-03-12)
+++ v3 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f1b67c1" w14:textId="f1b67c1">
+    <w:p w14:paraId="dbe55d0" w14:textId="dbe55d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2992,50 +2992,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расчетно-финансовый центр по поддержке возобновляемых источников энергии в соответствии с Законом Республики Казахстан "О поддержке использования возобновляемых источников энергии";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      единый оператор по распределению внебюджетных денег, направленных на развитие физической культуры и спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       оптовые потребители электрической энергии (промышленные объекты), включенные в перечень потребителей оптового рынка электрической энергии, осуществляющих покупку электрической энергии по инвестиционному тарифу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченные экономические операторы в соответствии с Кодексом Республики Казахстан "О таможенном регулировании в Республике Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3732,51 +3750,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 270-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>