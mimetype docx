--- v3 (2026-06-03)
+++ v4 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbe55d0" w14:textId="dbe55d0">
+    <w:p w14:paraId="58fdcad" w14:textId="58fdcad">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -561,145 +561,67 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аудитор – физическое лицо, аттестованное Квалификационной комиссией по аттестации кандидатов в аудиторы (далее – Квалификационная комиссия), получившее квалификационное свидетельство о присвоении квалификации "аудитор";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...93 lines deleted...]
-      6) аудиторский отчет – письменный официальный документ, являющийся результатом проведенного аудита;</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аудиторский отчет – письменный или электронный официальный документ, являющийся результатом проведенного аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z960" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аудиторская деятельность – предпринимательская деятельность по проведению аудита финансовой отчетности и прочей информации, связанной с финансовой отчетностью, и предоставлению услуг в соответствии с настоящим Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z983" w:id="8"/>
     <w:p>
       <w:pPr>
@@ -1123,51 +1045,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4032,145 +3974,67 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводит аккредитацию и ведет реестр профессиональных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...93 lines deleted...]
-      4) разрабатывает, согласовывает с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации и утверждает нормативный правовой акт об утверждении квалификационных требований при лицензировании аудиторской деятельности и перечня документов, подтверждающих соответствие им;</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разрабатывает, согласовывает с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере цифровизации и утверждает нормативный правовой акт об утверждении квалификационных требований при лицензировании аудиторской деятельности и перечня документов, подтверждающих соответствие им;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осуществляет лицензирование аудиторской деятельности и ведение реестра аудиторских организаций; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z7" w:id="72"/>
     <w:p>
       <w:pPr>
@@ -5386,51 +5250,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 01.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6039,148 +5923,69 @@
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z82" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 10. Профессиональные организации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...79 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Аккредитация профессиональной организации подтверждается свидетельством об аккредитации по форме, утвержденной уполномоченным органом по согласованию с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации. Свидетельство об аккредитации действительно на всей территории Республики Казахстан. </w:t>
+      1. Аккредитация профессиональной организации подтверждается свидетельством об аккредитации по форме, утвержденной уполномоченным органом по согласованию с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере цифровизации. Свидетельство об аккредитации действительно на всей территории Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z168" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Профессиональные организации являются некоммерческими организациями и действуют на основании устава, принимаемого на общем собрании их членов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z169" w:id="98"/>
     <w:p>
       <w:pPr>
@@ -6386,51 +6191,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z83" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8019,148 +7844,62 @@
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z69" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Лица, прошедшие аттестацию, получают квалификационное свидетельство о присвоении квалификации "аудитор" и личную печать аудитора (далее - личная печать) с указанием номера квалификационного свидетельства, фамилии, собственного имени, а также, по желанию, - отчества. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      Решение о присвоении квалификации "аудитор" публикуется на казахском и русском языках в средствах массовой информации, определяемых Квалификационной комиссией.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о присвоении квалификации "аудитор" публикуется на казахском и русском языках на интернет-ресурсе профессионального совета, уполномоченного органа, а также размещается в депозитарии финансовой отчетности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Лица, не прошедшие экзамен по аттестации, допускаются к его повторному прохождению по истечении трех месяцев с момента принятия решения Квалификационной комиссией. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8244,51 +7983,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z992" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9731,148 +9490,62 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лишение квалификационного свидетельства "аудитор" осуществляется в порядке, установленном Кодексом Республики Казахстан об административных правонарушениях. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      Решение о лишении квалификационного свидетельства "аудитор" уполномоченным органом направляется профессиональным организациям и публикуется на казахском и русском языках в средствах массовой информации.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о лишении квалификационного свидетельства "аудитор" уполномоченным органом направляется профессиональным организациям и публикуется на казахском и русском языках на его интернет-ресурсе, а также размещается в депозитарии финансовой отчетности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, которые были лишены квалификационного свидетельства "аудитор", к повторной аттестации допускаются не ранее чем через три года. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -9914,71 +9587,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); с изменением, внесенным Законом РК от 03.07.2020 </w:t>
+        <w:t xml:space="preserve">); с изменениями, внесенными законами РК от 03.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 358-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении одного года со дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z88" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10687,485 +10380,361 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аудиторский отчет содержит независимое мнение аудитора - исполнителя и аудиторской организации о финансовой отчетности и прочей информации, связанной с финансовой отчетностью, аудируемого субъекта в соответствии с требованиями законодательства Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...181 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аудиторский отчет, составленный в письменном виде, подписывается аудитором – исполнителем с указанием номера и даты выдачи квалификационного свидетельства, заверяется его личной печатью, утверждается подписью руководителя аудиторской организации, заверяется печатью аудиторской организации и подлежит регистрации в депозитарии финансовой отчетности в течение трех рабочих дней со дня составления аудиторского отчета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1087" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудиторский отчет в электронном виде формируется в депозитарии финансовой отчетности. При этом регистрация электронного аудиторского отчета в депозитарии финансовой отчетности не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В аудиторском отчете также указываются номер и дата выдачи лицензии аудиторской организации. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За ненадлежащее использование и хранение личной печати аудитор несет ответственность в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="182"/>
+    <w:bookmarkStart w:name="z142" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В случае несоответствия аудиторского отчета законодательству Республики Казахстан или фактическим данным такой отчет признается недействительным по решению суда. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными Законом РК от 20.02.2009 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 18 с изменениями, внесенными законами РК от 20.02.2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 138-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="183"/>
+    <w:bookmarkStart w:name="z127" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 18-1. Особенности проведения аудита финансовой организации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 18-1 исключена Законом РК от 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="184"/>
+    <w:bookmarkStart w:name="z52" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 18-2. Аудиторское заключение по налогам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z146" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z146" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Аудиторское заключение по налогам должно соответствовать требованиям, установленным настоящим Законом и иными нормативными правовыми актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z147" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z147" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аудиторское заключение по налогам подписывается аудитором-исполнителем с указанием номера и даты выдачи квалификационного свидетельства, заверяется его личной печатью, утверждается подписью руководителя аудиторской организации и заверяется печатью аудиторской организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11184,126 +10753,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2015).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="187"/>
+    <w:bookmarkStart w:name="z150" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 18-3. Особенности проведения аудита специального назначения субъектов квазигосударственного сектора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z148" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z148" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Порядок проведения аудита специального назначения субъектов квазигосударственного сектора и представления аудиторского заключения по аудиту специального назначения субъектов квазигосударственного сектора определяется Высшей аудиторской палатой Республики Казахстан по согласованию с уполномоченными органами по внутреннему государственному аудиту, по управлению государственным имуществом и центральным уполномоченным органом по государственному планированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудиторское заключение по аудиту специального назначения субъектов квазигосударственного сектора размещается в единой базе данных по государственному аудиту и финансовому контролю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="189"/>
+    <w:bookmarkStart w:name="z149" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аудиторское заключение по аудиту специального назначения субъектов квазигосударственного сектора подписывается аудитором–исполнителем с указанием номера и даты выдачи квалификационного свидетельства, заверяется его личной печатью, утверждается подписью руководителя аудиторской организации и заверяется печатью аудиторской организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11342,408 +10911,408 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="190"/>
+    <w:bookmarkStart w:name="z91" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 19. Контроль качества и его виды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z1047" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1047" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Контроль качества направлен на соблюдение аудиторами и аудиторскими организациями требований стандартов аудита, Кодекса этики и законодательства Республики Казахстан об аудиторской деятельности и осуществляется на основе риск-ориентированного подхода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1048" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1048" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Видами контроля качества являются внутренний и внешний контроль качества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1049" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1049" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Внутренний контроль качества осуществляется аудиторской организацией самостоятельно в соответствии со стандартами аудита и стандартами организаций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z1050" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1050" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внешний контроль качества осуществляется профессиональной организацией в отношении аудиторских организаций, которые не являются объектами внешнего контроля качества профессионального совета, не реже одного раза в три года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z1051" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1051" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внешний контроль качества осуществляется комитетом по контролю качества в отношении объектов внешнего контроля качества профессионального совета не реже одного раза в три года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z1052" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1052" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом для аудиторских организаций, прошедших внешний контроль качества в комитете по контролю качества профессионального совета, прохождение внешнего контроля качества в рабочем органе профессиональной организации не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z1053" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1053" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внеплановый внешний контроль качества проводится: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1054" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1054" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случае получения обращения на действия (бездействие) аудиторов, аудиторских организаций и профессиональных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z1055" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1055" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в случае несогласия с результатами работы аудиторов и (или) аудиторских организаций; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z1056" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1056" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по инициативе объектов внешнего контроля качества профессионального совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z1057" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1057" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по инициативе уполномоченного органа согласно поступившим обращениям, связанным с деятельностью аудиторов, аудиторских организаций и профессиональных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z1058" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1058" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о необходимости проведения внепланового внешнего контроля качества по обращению на действия (бездействие) аудиторов, аудиторских организаций и профессиональных организаций выносится после рассмотрения фактических данных, изложенных в обращении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z1059" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1059" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Расходы по проводимому внеплановому внешнему контролю качества в соответствии с подпунктом 3) пункта 3 настоящей статьи оплачиваются проверяемой аудиторской организацией. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z1060" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1060" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расходы по проводимому внеплановому внешнему контролю качества в соответствии с подпунктами 1), 2) и 4) пункта 3 настоящей статьи оплачиваются физическим или юридическим лицом, направившим обращение. Подача обращения в уполномоченный орган не освобождает лицо, направившее обращение, от оплаты расходов на проведение внешнего контроля качества. При этом в случае подтверждения фактов, изложенных в обращении, оплата расходов производится проверяемой аудиторской организацией, а лицу, направившему обращение, возвращается оплата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z1061" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1061" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Профессиональные организации проводят внешний контроль качества аудиторских организаций в соответствии с порядком, утвержденным комитетом по контролю качества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z1062" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1062" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Аудиторская организация вправе обжаловать результаты внешнего контроля качества в апелляционную комиссию профессионального совета и (или) в суд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z1063" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1063" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Деятельность апелляционной комиссии профессионального совета осуществляется в соответствии с правилами, определяемыми правлением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11782,88 +11351,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="208"/>
+    <w:bookmarkStart w:name="z92" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 20. Права и обязанности аудиторов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z151" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z151" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Аудиторы вправе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получать и проверять необходимую бухгалтерскую и иную финансово-хозяйственную документацию аудируемого субъекта для выполнения условий договора на проведение аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11892,108 +11461,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) получать у должностных лиц аудируемого субъекта разъяснения в устной и письменной формах по возникшим в ходе аудита вопросам; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) обжаловать решение профессиональных организаций в судебном порядке. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="210"/>
+    <w:bookmarkStart w:name="z171" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Аудиторы обязаны: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдать законодательство Республики Казахстан об аудиторской деятельности, стандарты аудита, Кодекс этики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1064" w:id="211"/>
+    <w:bookmarkStart w:name="z1064" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) проходить курсы по повышению квалификации аудиторов в соответствии с требованиями правил повышения квалификации аудиторов и получать сертификат о прохождении курсов по повышению квалификации аудиторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) не разглашать коммерческую тайну, за исключением случаев, предусмотренных законами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12004,90 +11573,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставлять аудируемому субъекту информацию о выявленных нарушениях в ведении бухгалтерского учета, финансовой отчетности и прочей информации, связанной с финансовой отчетностью;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сообщать руководителю аудиторской организации, участником которой он является, сведения в соответствии с законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1069" w:id="212"/>
+    <w:bookmarkStart w:name="z1069" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) сообщать руководителю аудиторской организации, участником которой он является, сведения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О возврате государству незаконно приобретенных активов", включая сведения, составляющие коммерческую тайну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12266,760 +11835,710 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="213"/>
+    <w:bookmarkStart w:name="z93" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 21. Права и обязанности аудиторских организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Аудиторские организации вправе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="214"/>
+    <w:bookmarkStart w:name="z32" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) самостоятельно определять методы проведения аудита; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z33" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z33" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) запрашивать и проверять необходимую бухгалтерскую и иную финансово-хозяйственную документацию для выполнения условий договора на проведение аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z152" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z152" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) при проведении аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора запрашивать сведения в отношении аудируемого субъекта в государственных органах, местных исполнительных органах, банках, филиалах банков-нерезидентов Республики Казахстан и организациях, осуществляющих отдельные виды банковских операций, а также в иных организациях в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z941" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z941" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) запрашивать и проверять необходимую документацию по внутренней политике и процедурам, системе управления рисками и внутреннего контроля, системе управления рисками информационных технологий, системе информационной безопасности, системе корпоративного управления, а также системе внутреннего контроля в сфере противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для выполнения условий договора на проведение аудита иной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z34" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z34" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) привлекать на договорной основе к участию в проведении аудита специалистов различного профиля, за исключением лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z35" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z35" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отказаться от проведения аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации либо выдачи аудиторского отчета или аудиторского заключения в случае нарушения аудируемым субъектом условий договора на проведение аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z36" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z36" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) проверять в полном объеме документацию, связанную с финансово-хозяйственной деятельностью аудируемого субъекта, а также фактическое наличие имущества, учтенного в этой документации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z1067" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1067" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) давать заключения органам прокуратуры, уголовного преследования и суду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z37" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z37" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Аудиторские организации обязаны: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z38" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z38" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдать законодательство Республики Казахстан об аудиторской деятельности, стандарты аудита, Кодекс этики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z39" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z39" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) не препятствовать проведению внешнего контроля качества или проверкам, проводимым уполномоченным органом; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z40" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z40" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в течение одного месяца со дня получения лицензии на осуществление аудиторской деятельности или добровольного выхода из профессиональной организации, или исключения из нее вступить в профессиональную организацию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z41" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z41" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) при лишении аккредитации профессиональной организации, членами которой они являются, в течение трех месяцев вступить в другую профессиональную организацию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z42" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z42" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5) не разглашать коммерческую тайну, за исключением случаев, предусмотренных законами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z43" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z43" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) предоставлять аудируемому субъекту информацию о выявленных нарушениях в ведении бухгалтерского учета, финансовой отчетности и прочей информации, связанной с финансовой отчетностью. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае проведения аудита в государственных учреждениях, государственных предприятиях, юридических лицах с участием государства, аудита специального назначения субъектов квазигосударственного сектора аудиторские организации обязаны также предоставлять аудируемым субъектам информацию о выявленных нарушениях законодательства Республики Казахстан при использовании бюджетных средств, кредитов, связанных грантов, активов государства и субъектов квазигосударственного сектора, государственных и гарантированных государством займов, а также займов, привлекаемых под поручительство государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="229"/>
+    <w:bookmarkStart w:name="z44" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) сообщать уполномоченному органу по регулированию, контролю и надзору финансового рынка и финансовых организаций с уведомлением аудируемых субъектов о выявленных в результате аудита финансовых организаций, организаций, входящих в состав банковского конгломерата, организаций, входящих в страховую группу, для которых проведение аудита является обязательным, нарушениях законодательства Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z20" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z20" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) предоставлять отчетность в уполномоченный орган в соответствии с квалификационными требованиями, предъявляемыми при лицензировании, а также информацию по страхованию своей гражданско-правовой ответственности по форме, утвержденной уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="231"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) проводить актуализацию сведений по аудиторам, осуществляющим свою деятельность в качестве аудитора в составе данной аудиторской организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9) представлять в уполномоченный орган по регулированию, контролю и надзору финансового рынка и финансовых организаций в установленные законодательством Республики Казахстан сроки аудиторское заключение по аудиту иной информации банка, страховой (перестраховочной) организации, филиала банка-нерезидента Республики Казахстан, филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, профессионального участника рынка ценных бумаг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z153" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z153" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) представлять в орган государственных доходов по месту нахождения аудируемого субъекта аудиторское заключение по налогам в порядке, определяемом уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z154" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z154" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-2) представлять в Высшую аудиторскую палату Республики Казахстан аудиторское заключение по аудиту специального назначения субъектов квазигосударственного сектора в порядке, определяемом Высшей аудиторской палатой Республики Казахстан по согласованию с уполномоченными органами по внутреннему государственному аудиту, по управлению государственным имуществом и центральным уполномоченным органом по государственному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z46" w:id="234"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z46" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) сообщать уполномоченному органу по финансовому мониторингу сведения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z979" w:id="235"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z979" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) соблюдать требования, установленные законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z1070" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z1070" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) раскрывать (передавать) уполномоченному органу по возврату активов сведения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О возврате государству незаконно приобретенных активов", включая сведения, составляющие коммерческую тайну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z47" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z47" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Не допускается незаконное вмешательство государственных органов, аудируемых субъектов и любых третьих лиц в деятельность аудиторских организаций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13421,143 +12940,163 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="238"/>
+    <w:bookmarkStart w:name="z94" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 22. Страхование аудиторской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z172" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z172" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Аудиторские организации обязаны заключить договор страхования гражданско-правовой ответственности по обязательствам, возникающим вследствие причинения имущественного вреда при осуществлении аудита. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z48" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z48" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Страхование гражданско-правовой ответственности аудиторских организаций осуществляется в порядке, установленном законодательными актами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z106" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z106" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 23. Ответственность аудиторов и аудиторских организаций </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За нарушение законодательства Республики Казахстан об аудиторской деятельности, а также условий договора аудиторы и аудиторские организации несут ответственность в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -13614,77 +13153,77 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="242"/>
+    <w:bookmarkStart w:name="z96" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 24. Ограничение права на проведение аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Заголовок статьи 24 в редакции Закона РК от 29.12.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13719,244 +13258,244 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 168-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z945" w:id="243"/>
+    <w:bookmarkStart w:name="z945" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запрещается проведение аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации аудиторской организацией:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z946" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z946" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заказчиков, чьим участником, кредитором являются данная аудиторская организация или ее работники, осуществляющие данный аудит, аудит по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудит иной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z980" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z980" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организаций, с которыми за последние три года был заключен договор страхования гражданско-правовой ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z981" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z981" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организаций, которым за последние три года были предоставлены услуги, указанные в подпунктах 2) и (или) 3) (в части бухгалтерского учета и (или) финансовой отчетности) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 3 настоящего Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       исполнители которой состоят в трудовых отношениях или являются близкими родственниками или свойственниками должностных лиц аудируемого субъекта, а также акционера (участника), владеющего десятью и более процентами акций (или долями участия в уставном капитале) аудируемого субъекта; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       исполнители которой имеют личные имущественные интересы в аудируемом субъекте; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z947" w:id="247"/>
+    <w:bookmarkStart w:name="z947" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если у нее имеются денежные обязательства перед аудируемым субъектом или у аудируемого субъекта перед нею, за исключением обязательств по проведению аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в случаях, влекущих возникновение конфликта интересов или создающих угрозу возникновения такого конфликта, за исключением обязательств, возникающих из заключенных публичных договоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="248"/>
+    <w:bookmarkStart w:name="z178" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Запрещается проведение обязательного аудита аудиторской организацией, не соответствующей минимальным требованиям к аудиторским организациям, которые проводят обязательный аудит.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14075,108 +13614,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="249"/>
+    <w:bookmarkStart w:name="z97" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 25. Права и обязанности аудируемого субъекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z155" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z155" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Аудируемый субъект вправе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z948" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z948" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получать от аудиторской организации необходимую информацию о требованиях законодательства Республики Казахстан, касающихся проведения аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) знакомиться с нормативными правовыми актами, на которых основываются замечания и выводы аудиторской организации; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14187,168 +13726,168 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) получать от аудитора, аудиторской организации информацию о выявленных нарушениях в ведении бухгалтерского учета, финансовой отчетности и прочей информации, связанной с финансовой отчетностью; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) отказаться от услуг аудиторской организации в случае нарушения ею условий договора. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="252"/>
+    <w:bookmarkStart w:name="z156" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Аудируемый субъект обязан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z949" w:id="253"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z949" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) создавать условия аудиторской организации для своевременного и качественного проведения аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации, представлять необходимую документацию, в том числе сведения, составляющие коммерческую тайну, давать разъяснения и объяснения в устной или письменной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z950" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z950" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не вмешиваться в деятельность аудиторской организации в целях ограничения круга вопросов, подлежащих аудиту, аудиту по налогам, аудиту специального назначения субъектов квазигосударственного сектора, аудиту иной информации, если иное не предусмотрено договором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) направлять по требованию аудиторской организации письменный запрос от своего имени в адрес третьих лиц для получения необходимой информации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="255"/>
+    <w:bookmarkStart w:name="z157" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аудируемые субъекты в лице государственных учреждений и государственных предприятий, юридических лиц с участием государства в месячный срок после проведенного аудита финансовой отчетности их деятельности, а также аудируемые субъекты квазигосударственного сектора в месячный срок после проведенного аудита специального назначения субъектов квазигосударственного сектора предоставляют в органы государственного аудита и финансового контроля информацию о выявленных нарушениях законодательства Республики Казахстан при использовании бюджетных средств, кредитов, связанных грантов, активов государства и субъектов квазигосударственного сектора, государственных и гарантированных государством займов, а также займов, привлекаемых под поручительство государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z173" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z173" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Выполнение требований аудиторской организации, вытекающих из обязательств по договору, для аудируемого субъекта обязательно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14447,68 +13986,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="257"/>
+    <w:bookmarkStart w:name="z98" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 26. Обязанности аудируемого субъекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья исключена Законом РК от 20.02.2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14523,148 +14062,148 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="258"/>
+    <w:bookmarkStart w:name="z99" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 27. Ответственность аудируемого субъекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z158" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z158" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Аудируемый субъект несет ответственность, установленную законами Республики Казахстан, за полноту и достоверность финансовой отчетности и прочей информации, связанной с финансовой отчетностью, а также иной информации, предоставленной аудиторской организации для проведения аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z174" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z174" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Руководитель юридического лица, уклоняющийся от проведения обязательного аудита либо препятствующий его проведению, либо не обеспечивающий его проведение в соответствии с требованиями законодательства Республики Казахстан, несет ответственность в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z175" w:id="261"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z175" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Проведение аудита, аудита по налогам, аудита специального назначения субъектов квазигосударственного сектора, аудита иной информации не освобождает аудируемого субъекта от ответственности за несоответствие представляемой финансовой отчетности и иных документов требованиям законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14763,162 +14302,162 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2019).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="262"/>
+    <w:bookmarkStart w:name="z100" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 28. Рассмотрение споров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Споры, возникающие между аудиторами, аудиторскими организациями, а также между ними и аудируемыми субъектами, разрешаются в порядке, установленном законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="263"/>
+    <w:bookmarkStart w:name="z101" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 29. Переходные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z176" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z176" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Аудиторы, являющиеся индивидуальными предпринимателями, могут осуществлять аудиторскую деятельность в течение шести месяцев со дня введения в действие настоящего Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z177" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z177" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Лицензии аудиторских организаций, выданные уполномоченным органом, за исключением выданных уполномоченным органом по регулированию и надзору финансового рынка и финансовых организаций, и квалификационные свидетельства "аудитор", выданные до введения в действие настоящего Закона, действительны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z102" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z102" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 30. Порядок введения в действие настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящий Закон вводится в действие со дня его официального опубликования, за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15177,55 +14716,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15551,31 +15090,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>