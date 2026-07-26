--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbe4b04" w14:textId="dbe4b04">
+    <w:p w14:paraId="0ee35ce" w14:textId="0ee35ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11506,182 +11506,821 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 32-1. Медицинское освидетельствование государственных служащих на предмет употребления наркотических средств, психотропных веществ, их аналогов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z322" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственные служащие направляются на прохождение медицинского освидетельствования на предмет употребления наркотических средств, психотропных веществ, их аналогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z323" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основанием для направления государственных служащих на прохождение медицинского освидетельствования на предмет употребления наркотических средств, психотропных веществ, их аналогов является включение занимаемых ими государственных должностей в перечень должностей, подлежащих медицинскому освидетельствованию (далее – перечень должностей), формируемый с учетом следующих критериев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z324" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) характер и специфика выполняемых должностных обязанностей, связанных с повышенным уровнем ответственности и рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z325" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) степень вероятности возникновения угрозы жизни и здоровью иных лиц при ненадлежащем исполнении должностных обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z326" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требования к физическому и психическому состоянию государственных служащих, занимающих соответствующие должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z327" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Перечень должностей формируется с учетом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z328" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) результатов предыдущего медицинского освидетельствования, по которым отсутствовали основания для увольнения, но установлены отдельные признаки, требующие повторной оценки состояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z329" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведений о совершении государственным служащим дорожно-транспортных происшествий, при которых установлен факт употребления наркотических средств, психотропных веществ, их аналогов либо нахождения в состоянии опьянения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z330" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведений, подтвержденных результатами проверки, проведенной по обращению физического или юридического лица, о фактах поведения государственного служащего, указывающих на возможное нахождение его в состоянии опьянения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z331" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведений, размещенных в средствах массовой информации или на интернет-ресурсах, содержащих информацию о поведении государственного служащего с признаками нахождения в состоянии опьянения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z332" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведений, представленных уполномоченными государственными органами, подтверждающих факты употребления государственным служащим наркотических средств, психотропных веществ, их аналогов или нахождения его в состоянии опьянения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z333" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сбор сведений, поступающих из источников, указанных в настоящей статье, осуществляется службой управления персоналом (кадровой службой) государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z334" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень должностей утверждается руководителем государственного органа либо руководителем его аппарата и относится к документам ограниченного распространения с отметкой "Для служебного пользования".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z335" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Направление государственных служащих, не включенных в перечень должностей, на прохождение медицинского освидетельствования осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z336" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по представлению службы управления персоналом (кадровой службой), содержащему сведения о признаках возможного употребления государственным служащим наркотических средств, психотропных веществ, их аналогов, выявленных в соответствии с порядком выявления признаков употребления наркотических средств, психотропных веществ, их аналогов, а также оформления его результатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z337" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае нахождения государственного служащего на рабочем месте либо при исполнении служебных обязанностей с признаками наркотического или иного токсикоманического опьянения, оформленного соответствующим актом службы управления персоналом (кадровой службы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z338" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае совершения государственным служащим в рабочее время действий, создающих угрозу жизни и здоровью иных лиц, нарушающих общественный порядок либо препятствующих нормальному функционированию государственного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z339" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае обнаружения наркотических средств и психотропных веществ, их аналогов на рабочем месте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z340" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Направление государственного служащего на медицинское освидетельствование осуществляется службой управления персоналом (кадровой службой) в течение сорока восьми часов с момента принятия руководителем государственного органа либо руководителем его аппарата решения о проведении медицинского освидетельствования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z341" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В направлении указываются цель медицинского освидетельствования, обоснование проведения, а также наименование медицинской организации, в которую направляется государственный служащий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z342" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Хранение и обработка результатов медицинского освидетельствования осуществляются в соответствии с законодательством Республики Казахстан о персональных данных и их защите.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z343" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае отказа государственного служащего от прохождения медицинского освидетельствования либо уклонения от его прохождения службой управления персоналом (кадровой службой) составляется соответствующий акт, в котором отражаются обстоятельства отказа или уклонения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z344" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанный акт приобщается к личному делу государственного служащего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z345" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказ от прохождения медицинского освидетельствования является основанием для увольнения (прекращения полномочий) государственного служащего в соответствии с законодательством Республики Казахстан в сфере государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z346" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В случае подтверждения факта употребления государственным служащим наркотических средств, психотропных веществ, их аналогов руководитель государственного органа либо руководитель его аппарата обеспечивает направление соответствующих сведений в уполномоченный орган по делам государственной службы и правоохранительные органы в случаях и порядке, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z347" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Прохождение государственным служащим медицинского освидетельствования осуществляется в рабочее время.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z348" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Государственные служащие, занимающие руководящие государственные должности, подлежат ежегодному медицинскому освидетельствованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z349" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Положения настоящей статьи не распространяются на случаи, предусмотренные законодательством Республики Казахстан о правоохранительной службе, специальных государственных органах, воинской службе и статусе военнослужащих, гражданской защите.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена статьей 32-1 в соответствии с Законом РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 33. Медицинское освидетельствование и медицинское обследование лиц, злоупотребляющих наркотическими средствами, психотропными веществами, их аналогами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Заголовок статьи 33 в редакции Закона РК от 03.07.2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 227-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2015).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="260"/>
+    <w:bookmarkStart w:name="z68" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Медицинское освидетельствование проводится по направлению работников правоохранительных органов, а медицинское обследование - по направлению врача-нарколога. Лицо, уклоняющееся от медицинского освидетельствования или медицинского обследования, подлежит приводу в наркологическое учреждение. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Порядок проведения медицинского освидетельствования и медицинского обследования определяется нормативными правовыми актами уполномоченных органов Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="261"/>
+    <w:bookmarkStart w:name="z69" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 34. Принудительное лечение лиц с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z198" w:id="262"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z198" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вопросы принудительного лечения лиц с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, уклоняющихся от добровольного лечения, порядок признания лицом с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, и основания для его направления на лечение в организацию, оказывающую медицинскую помощь в области психического здоровья, основание и порядок прекращения принудительного лечения, учет лиц с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, и порядок проведения поддерживающего лечения регламентируются законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11700,208 +12339,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="263"/>
+    <w:bookmarkStart w:name="z71" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 35. Принципы оказания медико-санитарной помощи лицам с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z199" w:id="264"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z199" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Медико-санитарная помощь лицам с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, включает в себя профилактику психических, поведенческих расстройств (заболеваний), связанных с употреблением психоактивных веществ, обследование лиц, диагностику нарушений, лечение, уход, медико-социальную реабилитацию лиц, страдающих психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, и осуществляется в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z200" w:id="265"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z200" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Медико-санитарная помощь лицам с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, гарантируется государством и осуществляется на основе принципов законности, гуманности и соблюдения прав человека и гражданина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z201" w:id="266"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z201" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Медико-санитарная помощь лицам с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, оказывается при добровольном обращении лица за медицинской помощью в организацию, оказывающую медицинскую помощь в области психического здоровья. Несовершеннолетнему, а также лицу, признанному судом недееспособным, медико-санитарная помощь оказывается с согласия их законных представителей в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z202" w:id="267"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z202" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Лица с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, уклоняющиеся от добровольного лечения, подлежат принудительному лечению в организациях, оказывающих медицинскую помощь в области психического здоровья, в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z203" w:id="268"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z203" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Лицам с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, совершившим уголовные правонарушения, медико-санитарная помощь оказывается на основании и в порядке, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z204" w:id="269"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z204" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. На период добровольного стационарного лечения лицу с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, выдается лист о временной нетрудоспособности, а по окончании лечения по его просьбе – справка с указанием цели лечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z205" w:id="270"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z205" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Лицу, добровольно обратившемуся в организацию, оказывающую медицинскую помощь в области психического здоровья, для прохождения курса лечения обеспечивается по его просьбе анонимность лечения. Сведения о таком лечении могут быть предоставлены лишь органам внутренних дел и иным государственным органам в случае привлечения этого лица к уголовной или административной ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11920,128 +12559,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="271"/>
+    <w:bookmarkStart w:name="z73" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 36. Физические и юридические лица, имеющие право оказывать медико-санитарную помощь лицам с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z206" w:id="272"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z206" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Медико-санитарную помощь лицам с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, в Республике Казахстан имеют право оказывать только физические и юридические лица, имеющие соответствующую лицензию для занятий данной деятельностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z207" w:id="273"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z207" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Порядок выдачи лицензии на деятельность по оказанию медико-санитарной помощи лицам с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, устанавливается законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z208" w:id="274"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z208" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Виды медико-санитарной помощи лицам с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, осуществляемой организациями, оказывающими медицинскую помощь в области психического здоровья, указываются в уставных документах и лицензиях. Информация о них предоставляется всем желающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12060,88 +12699,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="275"/>
+    <w:bookmarkStart w:name="z75" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 37. Финансирование медико-санитарной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z76" w:id="276"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z76" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Финансирование государственных организаций, оказывающих медико-санитарную помощь лицам с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, осуществляется за счет бюджетных средств, а также иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12160,144 +12799,144 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="277"/>
+    <w:bookmarkStart w:name="z77" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z78" w:id="278"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z78" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статья 38. Ответственность за нарушения законодательства Республики Казахстан о наркотических средствах, психотропных веществах, их аналогах, прекурсорах и мерах противодействия их незаконному обороту и злоупотреблению ими</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 38 с изменением, внесенным Законом РК от 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="279"/>
+    <w:bookmarkStart w:name="z79" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ответственность за нарушения законодательства Республики Казахстан о наркотических средствах, психотропных веществах, их аналогах, прекурсорах и мерах противодействия их незаконному обороту и злоупотреблению ими устанавливается законами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При привлечении к административной и уголовной ответственности применяются Список наркотических средств, психотропных веществ и прекурсоров, подлежащих контролю в Республике Казахстан, и Сводная таблица об отнесении наркотических средств, психотропных веществ, их аналогов и прекурсоров к небольшим, крупным и особо крупным размерам, обнаруженных в незаконном обороте.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -12857,55 +13496,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13231,31 +13870,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>