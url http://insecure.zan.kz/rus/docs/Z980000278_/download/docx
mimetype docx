--- v1 (2026-03-05)
+++ v2 (2026-07-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b04a381" w14:textId="b04a381">
+    <w:p w14:paraId="3d3f3ae" w14:textId="3d3f3ae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -244,50 +244,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      По всему тексту слова "областей, городов республиканского значения, столицы" предусматриваются заменить словами "столицы, областей, городов республиканского значения" в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       Настоящий Закон определяет правовые, организационные и экономические основы осуществления деятельности в области племенного животноводства, направлен на сохранение и приумножение генофонда племенных животных, а также воспроизводство и улучшение их продуктивных качеств, регулирует деятельность государственных органов, физических и юридических лиц, занятых в области племенного животноводства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -363,70 +439,242 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 1. Основные понятия, используемые в настоящем Законе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящем Законе используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается исключить Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) племенная матка пчел – племенная оплодотворенная самка, обеспечивающая воспроизводство племенной пчелиной семьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается исключить Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) племенная пчелиная семья – высокопродуктивная семья чистопородных, высококлассных пчел, стойко передающая потомству свои породные признаки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z303" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -503,50 +751,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z49" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) племенное свидетельство – документ, подтверждающий родословную, продуктивные и иные качества племенной продукции (материала), выдаваемый республиканской палатой, в порядке, утвержденном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) племенная книга – свод данных о наиболее ценных по происхождению, продуктивности и иным качествам племенных животных определенной породы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z56" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -867,50 +1201,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 15) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z65" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) племенная продукция (материал) – племенное животное, а также семя, эмбрионы, инкубационное яйцо, суточные цыплята, икра, личинки и молодь рыб, племенные матки пчел, племенные пчелиные семьи и пчелопакеты, полученные от племенных животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z66" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1187,50 +1607,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 23) предусматривается исключить Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) пчелопакет – отделенный от племенной пчелиной семьи отводок, имеющий в своем составе племенную оплодотворенную матку, расплод (в сотовом пакете), живых пчел и корм для пчел, необходимый для транспортировки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z297" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1547,50 +2053,136 @@
         <w:t>
       31-1) специализированная лаборатория – аккредитованное юридическое лицо или его структурное подразделение, действующее от его имени, а также аккредитованное структурное подразделение юридического лица, осуществляющие молекулярную генетическую экспертизу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z82" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) молекулярная генетическая экспертиза – исследование биологического материала животного, осуществляемое в целях оценки достоверности его происхождения и (или) выявления генетических аномалий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 33) предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z83" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) селекционная и племенная работа – комплекс мероприятий, направленных на совершенствование племенных качеств животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z84" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2228,50 +2820,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статья 2 предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 2. Основные принципы организации деятельности в области племенного животноводства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3147,50 +3807,136 @@
       Экспорт племенной продукции (материала) осуществляется при наличии племенного свидетельства и ветеринарного сертификата, выданного уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Импорт племенной продукции (материала) осуществляется при наличии ветеринарного сертификата и признанного в установленном порядке племенного свидетельства или эквивалентного ему документа, выданного компетентными органами страны-экспортера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В часть четвертую предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Импорт семени с целью дальнейшей реализации осуществляется племенными и дистрибьютерными центрами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6763,50 +7509,136 @@
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z170" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственные инспекторы по племенному животноводству вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществлять государственный контроль за ведением учета и отчетности у субъектов в области племенного животноводства, физических и юридических лиц, получивших бюджетные субсидии;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7939,50 +8771,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z266" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Юридическое лицо, уведомившее уполномоченный орган о начале деятельности в качестве племенного центра, обязано:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 1) предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z267" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) владеть на праве собственности или аренды (не менее трех лет), или лизинга материально-технической базой (помещение для содержания племенных животных-производителей, лаборатория для низкотемпературного замораживания и хранения семени племенных животных-производителей, ветеринарно-санитарный пропускник, карантинное помещение, изолятор, лабораторное и криогенное оборудование);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z268" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8293,780 +9211,942 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z276" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Юридическое лицо, уведомившее уполномоченный орган о начале деятельности в качестве дистрибьютерного центра, обязано:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z277" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 1) предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) владеть на праве собственности или аренды (не менее трех лет), или лизинга материально-технической базой (производственные помещения со стационарными биохранилищами, лабораторное и криогенное оборудование);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z278" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иметь в штате работников по соответствующим специальностям.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z278" w:id="166"/>
-[...15 lines deleted...]
-      2) иметь в штате работников по соответствующим специальностям.</w:t>
+    <w:bookmarkStart w:name="z279" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К уведомлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z279" w:id="167"/>
-[...15 lines deleted...]
-      К уведомлению прилагаются следующие документы:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) справка о государственной регистрации (перерегистрации) юридического лица (для юридического лица);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии ветеринарно-санитарного заключения на объект и подтверждения о присвоении учетного номера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) исключен Законом РК от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копии правоустанавливающих документов, подтверждающих наличие материально-технической базы, включая производственные помещения со стационарными биохранилищами, лабораторное и криогенное оборудование (сосуды Дьюара), термостат-оттаиватель, водяная баня, микроскопы, нагревательный столик), на праве собственности, или договора аренды (не менее трех лет), или договора лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z280" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Физическое лицо, уведомившее уполномоченный орган о начале</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) справка о государственной регистрации (перерегистрации) юридического лица (для юридического лица);</w:t>
-[...19 lines deleted...]
-    </w:p>
+      деятельности в качестве бонитера (классификатора) по определенному</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      виду и направлению продуктивности животных, к уведомлению прилагает</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) удостоверения личности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z282" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диплома об образовании по направлению "сельское хозяйство и биоресурсы" или "ветеринария";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z283" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документа о прохождении курсов обучения бонитеров (классификаторов) по соответствующему виду животного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z284" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Физическое лицо, уведомившее уполномоченный орган о начале деятельности в качестве техника-осеменатора, к уведомлению прилагает копии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z285" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) удостоверения личности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z286" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диплома об образовании по направлению "сельское хозяйство и биоресурсы", "ветеринария" или документа о прохождении курсов обучения техника-осеменатора, или документа, подтверждающего стаж работы по данному профилю не менее шести месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3) исключен Законом РК от 06.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 71-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) Исключен Законом РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...91 lines deleted...]
-    <w:bookmarkStart w:name="z281" w:id="169"/>
+    <w:bookmarkStart w:name="z288" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) правоустанавливающих документов, подтверждающих наличие материально-технической базы (лабораторного помещения, контрольно-измерительных приборов, инструментария, криогенного оборудования (сосуда Дьюара), термостата-оттаивателя, водяной бани, микроскопа, нагревательного столика, шприца-катетера) на праве собственности, или договора аренды (не менее года), или договора лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z289" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Физическое лицо, уведомившее уполномоченный орган о начале деятельности в качестве специалиста по трансплантации (пересадке) эмбрионов, к уведомлению прилагает копии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z290" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) удостоверения личности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z282" w:id="170"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z291" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) диплома об образовании по направлению "сельское хозяйство и биоресурсы" или "ветеринария";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z292" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документа о прохождении курсов обучения специалиста по трансплантации (пересадке) эмбрионов животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z293" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) правоустанавливающих документов, подтверждающих наличие материально-технической базы (лабораторного помещения, контрольно-измерительных приборов, инструментария, криогенного и технологического оборудования (сосуда Дьюара), термостата-оттаивателя, нагревательного столика, микроскопа, шприцов) на праве собственности, или договора аренды (не менее года), или договора лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">3) Исключен Законом РК от 10.10.2022 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Статью 16-2 предусматривается дополнить пунктом 8-1 в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9. Исключен Законом РК от 10.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...116 lines deleted...]
-      4) правоустанавливающих документов, подтверждающих наличие материально-технической базы (лабораторного помещения, контрольно-измерительных приборов, инструментария, криогенного и технологического оборудования (сосуда Дьюара), термостата-оттаивателя, нагревательного столика, микроскопа, шприцов) на праве собственности, или договора аренды (не менее года), или договора лизинга.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 10 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Представление документов, предусмотренных настоящей статьей, не требуется при наличии возможности получения информации, содержащейся в них из государственных информационных систем и (или) из формы сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче документов через веб-портал "электронного правительства" или Государственную корпорацию "Правительство для граждан" документы представляются в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:p>
-[...166 lines deleted...]
-    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9378,978 +10458,1064 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Племенная продукция (материал) подлежит учету в информационной базе селекционной и племенной работы и (или) на бумажных носителях в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="182"/>
+    <w:bookmarkStart w:name="z203" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В республиканский реестр племенных животных вносятся данные о племенных животных в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 3 предусматривается в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные о наиболее ценных по происхождению, продуктивности и иным качествам племенных животных вносятся в племенную книгу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z204" w:id="183"/>
-[...15 lines deleted...]
-      Данные о наиболее ценных по происхождению, продуктивности и иным качествам племенных животных вносятся в племенную книгу.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные, внесенные в племенную книгу и республиканский реестр племенных животных, являются доступными для заинтересованных лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z205" w:id="184"/>
-[...15 lines deleted...]
-      Данные, внесенные в племенную книгу и республиканский реестр племенных животных, являются доступными для заинтересованных лиц.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях подтверждения происхождения, продуктивных и иных качеств животного физические и юридические лица ведут учет в порядке и по формам, которые утверждены уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z206" w:id="185"/>
-[...15 lines deleted...]
-      В целях подтверждения происхождения, продуктивных и иных качеств животного физические и юридические лица ведут учет в порядке и по формам, которые утверждены уполномоченным органом.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16-3 в редакции Закона РК от 27.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); с изменением, внесенным Законом РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16-4. Государственная поддержка племенного животноводства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственная поддержка племенного животноводства осуществляется за счет бюджетных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z211" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основной формой государственной поддержки является субсидирование мероприятий, направленных на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z212" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сохранение, развитие и восстановление генофонда племенных животных, в том числе пород с ограниченным генофондом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z213" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение доступности племенной продукции (материала) для казахстанских сельскохозяйственных товаропроизводителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z214" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведение селекционной и племенной работы казахстанскими сельскохозяйственными товаропроизводителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z401" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) возмещение затрат на содержание племенного поголовья пород лошадей верхового и верхово-упряжного направлений, выведенных на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z215" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Направления государственной поддержки племенного животноводства, осуществляемые за счет бюджетных средств, определяются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z216" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Финансирование программ научных исследований в области племенного животноводства осуществляется за счет бюджетных средств в порядке, установленном законодательством Республики Казахстан, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 16-3 в редакции Закона РК от 27.11.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 16-4 с изменениями, внесенными законами РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16-5. Научные исследования в области племенного животноводства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Научные исследования в области племенного животноводства осуществляют научные организации Республики Казахстан сельскохозяйственного профиля. Указанные организации совместно с уполномоченным органом осуществляют разработку:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z219" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственных научно-технических программ в области племенного животноводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z220" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инструкции по бонитировке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z221" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) методик и технических средств для оценки и генетического контроля племенной продукции (материала);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z222" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) систем информационного обеспечения в области племенного животноводства, в том числе в селекционной и племенной работе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z341" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) правил проведения индексной оценки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z342" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) правил проведения молекулярной генетической экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z343" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) правил проведения оценки племенных животных – производителей по качеству потомства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z344" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) правил проведения оценки (испытаний) племенных животных по собственной продуктивности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z345" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) правил проведения геномной оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16-5 с изменениями, внесенными законамиРК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 424-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); с изменением, внесенным Законом РК от 10.10.2022 </w:t>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z18" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...309 lines deleted...]
-        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ ПЛЕМЕННОГО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...200 lines deleted...]
-      9) правил проведения геномной оценки.</w:t>
+        </w:rPr>
+        <w:t>ЖИВОТНОВОДСТВА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:p>
-[...131 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="205"/>
+    <w:bookmarkStart w:name="z19" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3 исключена Законом РК от 12.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 540-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z90" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. ПРИЗНАНИЕ И ИСПОЛЬЗОВАНИЕ ПЛЕМЕННОЙ ПРОДУКЦИИ (МАТЕРИАЛА) </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z90" w:id="206"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок с изменениями, внесенными законами РК от 12.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10421,1434 +11587,1978 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Признание племенной продукции (материала)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="207"/>
+    <w:bookmarkStart w:name="z20" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Продукция (материал) признается племенной республиканской палатой в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z223" w:id="208"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z223" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Импортированная племенная продукция (материал) признается племенной при соответствии требованиям части третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 17 в редакции Закона РК от 12.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 540-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 27.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В заголовок статьи 18 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Использование и реализация племенной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> продукции (материала)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 1 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Использование и реализация племенной продукции (материала) осуществляются в порядке, определенном уполномоченным органом, если иное не предусмотрено настоящей статьей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 2 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Семя используется и реализуется при одновременном соответствии следующим условиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z348" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) получено от племенного животного – производителя, оцененного по качеству потомства и (или) геномной оценке;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:p>
-[...164 lines deleted...]
-      1. Использование и реализация племенной продукции (материала) осуществляются в порядке, определенном уполномоченным органом, если иное не предусмотрено настоящей статьей.</w:t>
+    <w:bookmarkStart w:name="z349" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имеет соответствующие морфофункциональные показатели;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z347" w:id="210"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z350" w:id="213"/>
+    <w:bookmarkStart w:name="z350" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отсутствуют генетически детерминированные заболевания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z351" w:id="214"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z351" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) имеет маркировку, позволяющую его идентифицировать.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z352" w:id="215"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В пункт 3 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Эмбрион используется и реализуется при одновременном соответствии следующим условиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z353" w:id="216"/>
+    <w:bookmarkStart w:name="z353" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получен от племенных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z354" w:id="217"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z354" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) отсутствуют генетически детерминированные заболевания; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z355" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) имеет племенное свидетельство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z356" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) имеет маркировку, позволяющую его идентифицировать.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z357" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Не допускается реализация племенной продукции (материала), не имеющей (не имеющего) мечения (маркировки). При реализации племенного животного на племенные цели племенное животное должно иметь также племенное свидетельство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z358" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для воспроизводства породы используются только племенные животные, соответствующие требованиям, предусмотренным статьями 19 и 20 настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z355" w:id="218"/>
-[...15 lines deleted...]
-      3) имеет племенное свидетельство;</w:t>
+    <w:bookmarkStart w:name="z359" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В целях сохранения данных о хозяйствах, где были получены племенные животные, сведения о заводчиках указываются в племенных свидетельствах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z356" w:id="219"/>
-[...15 lines deleted...]
-      4) имеет маркировку, позволяющую его идентифицировать.</w:t>
+    <w:bookmarkStart w:name="z360" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В целях улучшения породных и продуктивных качеств животных сельскохозяйственный товаропроизводитель вправе использовать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z357" w:id="220"/>
-[...15 lines deleted...]
-      4. Не допускается реализация племенной продукции (материала), не имеющей (не имеющего) мечения (маркировки). При реализации племенного животного на племенные цели племенное животное должно иметь также племенное свидетельство.</w:t>
+    <w:bookmarkStart w:name="z361" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) свежеполученное семя, соответствующее требованиям, установленным подпунктами 1) и 2) пункта 2 настоящей статьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z358" w:id="221"/>
-[...15 lines deleted...]
-      5. Для воспроизводства породы используются только племенные животные, соответствующие требованиям, предусмотренным статьями 19 и 20 настоящего Закона.</w:t>
+    <w:bookmarkStart w:name="z362" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) свежеполученный эмбрион, соответствующий требованию, установленному подпунктом 1) пункта 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z359" w:id="222"/>
-[...15 lines deleted...]
-      6. В целях сохранения данных о хозяйствах, где были получены племенные животные, сведения о заводчиках указываются в племенных свидетельствах.</w:t>
+    <w:bookmarkStart w:name="z363" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требование подпункта 1) части первой настоящего пункта распространяется на сельскохозяйственного товаропроизводителя, владеющего на праве собственности или на ином законном основании племенным животным – производителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z360" w:id="223"/>
-[...15 lines deleted...]
-      7. В целях улучшения породных и продуктивных качеств животных сельскохозяйственный товаропроизводитель вправе использовать:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 18 - в редакции Закона РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 19. Бонитировка и индексная оценка племенных животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z364" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Племенные животные подлежат бонитировке и (или) индексной оценке, если иное не предусмотрено законодательством Республики Казахстан в области племенного животноводства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z361" w:id="224"/>
-[...15 lines deleted...]
-      1) свежеполученное семя, соответствующее требованиям, установленным подпунктами 1) и 2) пункта 2 настоящей статьи;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускаются к реализации на племенные цели племенные животные, не прошедшие бонитировку и (или) индексную оценку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z362" w:id="225"/>
-[...15 lines deleted...]
-      2) свежеполученный эмбрион, соответствующий требованию, установленному подпунктом 1) пункта 3 настоящей статьи.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19 - в редакции Закона РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 20. Оценка племенных животных – производителей, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в племенных центрах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z366" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Племенные животные – производители, содержащиеся в племенных центрах, семя которых используют для получения чистопородных и племенных животных, подлежат:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z363" w:id="226"/>
-[...15 lines deleted...]
-      Требование подпункта 1) части первой настоящего пункта распространяется на сельскохозяйственного товаропроизводителя, владеющего на праве собственности или на ином законном основании племенным животным – производителем.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бонитировке и (или) индексной оценке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац 3 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценке по качеству потомства и (или) геномной оценке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В абзац 4 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценке (испытаниям) племенных животных по собственной продуктивности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 20 - в редакции Закона РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 20-1. Молекулярная генетическая экспертиза</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z371" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Молекулярная генетическая экспертиза осуществляется в специализированных лабораториях, которые вносят ее результаты в информационную базу селекционной и племенной работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:p>
-[...94 lines deleted...]
-      Племенные животные подлежат бонитировке и (или) индексной оценке, если иное не предусмотрено законодательством Республики Казахстан в области племенного животноводства.</w:t>
+    <w:bookmarkStart w:name="z372" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заказчиками молекулярной генетической экспертизы являются физические или юридические лица, осуществляющие деятельность в области племенного животноводства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z365" w:id="228"/>
-[...15 lines deleted...]
-      Не допускаются к реализации на племенные цели племенные животные, не прошедшие бонитировку и (или) индексную оценку.</w:t>
+    <w:bookmarkStart w:name="z373" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Получение отрицательного заключения молекулярной генетической экспертизы не лишает заказчика права повторного обращения для проведения молекулярной генетической экспертизы в другие специализированные лаборатории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:p>
-[...104 lines deleted...]
-      Племенные животные – производители, содержащиеся в племенных центрах, семя которых используют для получения чистопородных и племенных животных, подлежат:</w:t>
+    <w:bookmarkStart w:name="z374" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заказчик имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:p>
-[...202 lines deleted...]
-      1. Молекулярная генетическая экспертиза осуществляется в специализированных лабораториях, которые вносят ее результаты в информационную базу селекционной и племенной работы.</w:t>
+    <w:bookmarkStart w:name="z375" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отозвать заявку на любом этапе проведения молекулярной генетической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z372" w:id="231"/>
-[...15 lines deleted...]
-      Заказчиками молекулярной генетической экспертизы являются физические или юридические лица, осуществляющие деятельность в области племенного животноводства.</w:t>
+    <w:bookmarkStart w:name="z376" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принимать участие в рассмотрении вопросов, возникающих в ходе проведения молекулярной генетической экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z373" w:id="232"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z377" w:id="236"/>
+    <w:bookmarkStart w:name="z377" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заказчик обязан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z378" w:id="237"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z378" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отобрать и доставить в специализированную лабораторию образцы биологических материалов животного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z379" w:id="238"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z379" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) контролировать сбор образцов биологических материалов животного, предоставляемых в специализированную лабораторию для проведения молекулярной генетической экспертизы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z380" w:id="239"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z380" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечить исключение случаев неосторожной или умышленной подмены образцов биологических материалов животного, отобранных для проведения молекулярной генетической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z381" w:id="240"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z381" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) оформить надлежащим образом и представить в специализированную лабораторию сопроводительную документацию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z382" w:id="241"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z382" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) гарантировать соответствие надписей и идентификаторов на упаковках и всех представляемых сопроводительных документов реальным животным с указанными идентификаторами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z383" w:id="242"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z383" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оплатить стоимость проведения молекулярной генетической экспертизы, в том числе и в случае получения отрицательного заключения молекулярной генетической экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z384" w:id="243"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z384" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Специализированная лаборатория имеет право отказать в предоставлении услуг в полном объеме либо частично в случае неисполнения заказчиком обязанностей, предусмотренных подпунктами 1) – 5) пункта 4 настоящей статьи и договором на проведение молекулярной генетической экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z385" w:id="244"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z385" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Специализированная лаборатория обязана: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z386" w:id="245"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z386" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оказать услуги в полном объеме в срок, установленный договором на проведение молекулярной генетической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z387" w:id="246"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z387" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не передавать свои обязательства по договору на проведение молекулярной генетической экспертизы третьим лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z388" w:id="247"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z388" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сообщать заказчику по его требованию все сведения о ходе проведения молекулярной генетической экспертизы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z389" w:id="248"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z389" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) незамедлительно информировать заказчика в случае, если невозможно качественно и в срок исполнить обязательства, предусмотренные договором на проведение молекулярной генетической экспертизы, и это требует принятия необходимых мер со стороны заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z390" w:id="249"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z390" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заказчик молекулярной генетической экспертизы и специализированная лаборатория имеют иные права и обязанности, предусмотренные законодательством Республики Казахстан и договором на проведение молекулярной генетической экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11922,197 +13632,197 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 21 исключена Законом РК от 10.01.2006 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2006).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="250"/>
+    <w:bookmarkStart w:name="z39" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. ОРГАНИЗАЦИЯ ДЕЯТЕЛЬНОСТИ СУБЪЕКТОВ В ОБЛАСТИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ПЛЕМЕННОГО ЖИВОТНОВОДСТВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z40" w:id="251"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z40" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В заголовок главы 5 внесены изменения - Законом РК от 14 декабря 2001 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Субъекты в области племенного животноводства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="252"/>
+    <w:bookmarkStart w:name="z42" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Деятельность в области племенного животноводства осуществляется физическими и юридическими лицами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z391" w:id="253"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z391" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъекты в области племенного животноводства ведут учет данных в соответствии с частью первой статьи 16-3 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z392" w:id="254"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z392" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Племенные центры, дистрибьютерные центры и республиканские палаты представляют отчетность в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12374,70 +14084,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) специалисты по трансплантации (пересадке) эмбрионов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) республиканские палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="255"/>
+    <w:bookmarkStart w:name="z393" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) физические и юридические лица, осуществляющие деятельность в области племенного животноводства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13258,309 +14968,309 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Основные направления деятельности дистрибьютерных центров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="256"/>
+    <w:bookmarkStart w:name="z234" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными направлениями деятельности дистрибьютерных центров являются приобретение, хранение и реализация семени племенных животных – производителей, эмбрионов и их регистрация в информационной базе селекционной и племенной работы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z394" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приобретение, хранение и реализация семени племенных животных – производителей, эмбрионов осуществляются дистрибьютерными центрами в соответствии с требованиями настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 27 в редакции Закона РК от 12.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 540-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 27.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 28. Основные направления деятельности бонитеров (классификаторов), техников-осеменаторов и специалистов по трансплантации (пересадке)эмбрионов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Основным направлением деятельности бонитеров (классификаторов) является проведение бонитировки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z236" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основным направлением деятельности техников-осеменаторов является оказание услуг по искусственному осеменению животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z237" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Основными направлениями деятельности специалистов по трансплантации (пересадке) эмбрионов является оказание услуг по получению, криоконсервации и трансплантации (пересадке) эмбрионов племенных животных.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z394" w:id="257"/>
-[...15 lines deleted...]
-      Приобретение, хранение и реализация семени племенных животных – производителей, эмбрионов осуществляются дистрибьютерными центрами в соответствии с требованиями настоящего Закона.</w:t>
+    <w:bookmarkStart w:name="z395" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бонитер (классификатор), техник-осеменатор и специалист по трансплантации (пересадке) эмбрионов проходят курсы повышения квалификации и получают сертификат о прохождении курсов повышения квалификации в соответствии с порядком, определенным уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:p>
-[...217 lines deleted...]
-    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13771,745 +15481,1079 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28-2. Республиканская палата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="262"/>
+    <w:bookmarkStart w:name="z244" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканская палата является некоммерческой, самофинансируемой организацией, создаваемой и действующей для представления и защиты интересов физических и юридических лиц, осуществляющих разведение и (или) воспроизводство племенных животных.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z245" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республиканская палата является юридическим лицом и регистрируется в органах юстиции в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z246" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республиканские палаты вправе создавать свои структурные подразделения (филиалы и представительства) на территории областей, городов республиканского значения, столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z247" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Деятельность республиканской палаты регулируется законами Республики Казахстан и уставом, принятым коллегиальным органом палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z248" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. На территории Республики Казахстан по каждой породе крупного рогатого скота создается и действует одна республиканская палата по соответствующей породе крупного рогатого скота.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z245" w:id="263"/>
-[...15 lines deleted...]
-      2. Республиканская палата является юридическим лицом и регистрируется в органах юстиции в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республиканские палаты овцеводства и коневодства на территории Республики Казахстан создаются по одному на каждое направление продуктивности овец и лошадей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республиканская палата птицеводства на территории Республики Казахстан создается одна на все виды и направления продуктивности птиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается дополнить частью четвертой в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В ч.4 пункта 5 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республиканские палаты верблюдоводства, свиноводства, козоводства, мараловодства (оленеводства), кролиководства, звероводства, пчеловодства, рыбоводства на территории Республики Казахстан создаются по одному на каждый вид животного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае, если интересы физических и юридических лиц, осуществляющих разведение племенных животных одной породы крупного рогатого скота или по направлениям продуктивности овец и лошадей, представлены в республиканской палате по направлениям продуктивности крупного рогатого скота или по направлениям продуктивности овец и лошадей, создание отдельной республиканской палаты осуществляется путем реорганизации (в форме разделения, выделения) действующей республиканской палаты по направлениям продуктивности крупного рогатого скота или по направлениям продуктивности овец и лошадей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z246" w:id="264"/>
-[...15 lines deleted...]
-      3. Республиканские палаты вправе создавать свои структурные подразделения (филиалы и представительства) на территории областей, городов республиканского значения, столицы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основанием для реорганизации (в форме разделения, выделения) республиканской палаты по направлениям продуктивности крупного рогатого скота или по направлениям продуктивности овец и лошадей является совместное решение не менее трех членов республиканской палаты, представляющих интересы физических и юридических лиц, осуществляющих разведение племенных животных одной породы крупного рогатого скота или по направлениям продуктивности овец и лошадей, и не менее одного члена совета республиканской палаты, вынесенное на общее собрание членов республиканской палаты и получившее не менее пятидесяти процентов голосов членов республиканской палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Источниками формирования дохода (имущества) республиканской палаты являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z247" w:id="265"/>
-[...15 lines deleted...]
-      4. Деятельность республиканской палаты регулируется законами Республики Казахстан и уставом, принятым коллегиальным органом палаты.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поступления взносов от членов республиканской палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) доходы от услуг по выдаче племенных свидетельств (стоимость бланка);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) добровольные имущественные взносы и пожертвования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) другие источники, не запрещенные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 28-2 в соответствии с Законом РК от 12.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 540-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); в редакции Закона РК от 27.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 28-3. Структура и полномочия республиканской палаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Структура республиканской палаты состоит из коллегиального органа, совета республиканской палаты и исполнительного органа, которые совместно отвечают за ведение и координацию селекционной и племенной работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z248" w:id="266"/>
-[...15 lines deleted...]
-      5. На территории Республики Казахстан по каждой породе крупного рогатого скота создается и действует одна республиканская палата по соответствующей породе крупного рогатого скота.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коллегиальный орган – собрание членов республиканской палаты, который является высшим органом управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:p>
-[...361 lines deleted...]
-    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Коллегиальный орган определяет и принимает решения по стратегическим направлениям развития республиканской палаты. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллегиальный орган созывается не реже одного раза в год. Внеочередное собрание коллегиального органа может быть созвано по требованию не менее двух третей от общего числа членов республиканской палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="271"/>
+    <w:bookmarkStart w:name="z252" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Совет республиканской палаты избирается коллегиальным органом сроком на три года в соответствии с уставом республиканской палаты и представляет интересы членов республиканской палаты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав совета республиканской палаты может быть переизбран по решению коллегиального органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z294" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В часть 3 пункта 3 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав совета республиканской палаты ежегодно обновляется на одну треть, председатель совета республиканской палаты избирается один раз в три года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z295" w:id="273"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В часть 4 пункта 3 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При формировании состава совета республиканской палаты обеспечивается равная региональная представленность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z253" w:id="274"/>
+    <w:bookmarkStart w:name="z253" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Совет республиканской палаты осуществляет общее руководство и управление деятельностью республиканской палаты в соответствии с компетенцией, установленной законами Республики Казахстан и уставом республиканской палаты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z254" w:id="275"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z254" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В состав совета республиканской палаты входят представители научных организаций Республики Казахстан сельскохозяйственного профиля и члены республиканской палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z255" w:id="276"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z255" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Председатель совета республиканской палаты избирается из числа членов совета республиканской палаты и утверждается коллегиальным органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Одно и то же лицо не может быть избрано председателем совета республиканской палаты более двух раз подряд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="277"/>
+    <w:bookmarkStart w:name="z256" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заседание совета республиканской палаты назначается в соответствии с уставом республиканской палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z257" w:id="278"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z257" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Совет республиканской палаты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяет регламент работы и осуществляет контроль за финансово-хозяйственной деятельностью исполнительного органа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14556,108 +16600,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рекомендует коллегиальному органу кандидатуру исполнительного директора на утверждение;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осуществляет иные полномочия, не противоречащие законодательству Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="279"/>
+    <w:bookmarkStart w:name="z301" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Исполнительный орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует учет племенного поголовья в зависимости от выбранного направления племенного животноводства путем присвоения (приостановления, отмены) статуса племенной продукции (материала) в порядке, утвержденном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="280"/>
+    <w:bookmarkStart w:name="z396" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) организует учет племенного крупного рогатого скота мясного направления первой категории и племенного крупного рогатого скота мясного направления второй категории путем присвоения (приостановления, отмены) статуса племенной продукции (материала) в порядке, определенном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет мероприятия по определению племенной ценности племенных животных, в том числе племенных животных – производителей, согласно инструкции по бонитировке и (или) правилам проведения индексной оценки, и (или) правилам проведения оценки племенных животных – производителей по качеству потомства, и (или) правилам проведения геномной оценки, и (или) правилам проведения оценки (испытаний) племенных животных по собственной продуктивности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14729,163 +16773,317 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 6) предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ведет и издает племенные книги раздельно по чистокровным и чистопородным животным;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В подпункт 7) предусматривается изменение Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет мониторинг данных бонитировки, индексной оценки, оценки племенных животных – производителей по качеству потомства, геномной оценки, оценки (испытаний) племенных животных по собственной продуктивности, а также информирует заинтересованных лиц о его результатах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) утверждает стандарт породы по согласованию с коллегиальным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="281"/>
+    <w:bookmarkStart w:name="z397" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) ведет реестр племенных животных и представляет его данные уполномоченному органу по форме, утвержденной уполномоченным органом, для включения в республиканский реестр племенных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляет иные полномочия, не противоречащие законодательству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="282"/>
+    <w:bookmarkStart w:name="z23" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Присвоение статуса и выдача племенного свидетельства на племенную продукцию (материал) осуществляются республиканской палатой на основании заявления физического и (или) юридического лица вне зависимости от их членства в республиканской палате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14964,160 +17162,160 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="283"/>
+    <w:bookmarkStart w:name="z95" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. ИСКУССТВЕННОЕ ОСЕМЕНЕНИЕ СЕЛЬСКОХОЗЯЙСТВЕННЫХ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ЖИВОТНЫХ И ТРАНСПЛАНТАЦИЯ ЭМБРИОНОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 6 исключена - Законом РК от 14 декабря 2001 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="284"/>
+    <w:bookmarkStart w:name="z96" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. РАЗРЕШЕНИЕ СПОРОВ И ОТВЕТСТВЕННОСТЬ ПРИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ОСУЩЕСТВЛЕНИИ ДЕЯТЕЛЬНОСТИ В ОБЛАСТИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ПЛЕМЕННОГО ЖИВОТНОВОДСТВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 30. Разрешение споров при осуществлении деятельности в области племенного животноводства </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15284,92 +17482,92 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="285"/>
+    <w:bookmarkStart w:name="z99" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. МЕЖДУНАРОДНОЕ СОТРУДНИЧЕСТВО РЕСПУБЛИКИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>КАЗАХСТАН В ОБЛАСТИ ПЛЕМЕННОГО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ЖИВОТНОВОДСТВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 32. Международное сотрудничество Республики Казахстан в области племенного животноводства </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15378,70 +17576,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республика Казахстан содействует развитию международного сотрудничества в области животноводства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 33. Право на сотрудничество с иностранным участием в области племенного животноводства </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="286"/>
+    <w:bookmarkStart w:name="z52" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Физические и юридические лица Республики Казахстан, принимающие участие в осуществлении проектов с иностранным участием в области племенного животноводства, заключают договоры с иностранцами и (или) иностранными юридическими лицами в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15644,55 +17842,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>