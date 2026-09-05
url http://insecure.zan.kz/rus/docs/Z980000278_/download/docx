--- v2 (2026-07-22)
+++ v3 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d3f3ae" w14:textId="3d3f3ae">
+    <w:p w14:paraId="0a2f24c" w14:textId="0a2f24c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -187,51 +187,79 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. По всему тексту слово "допущенных" заменены словом "рекомендуемых" в соответствии с Законом РК от 27.11.2015 </w:t>
+        <w:t>      Сноска. По всему тексту^</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      слово "допущенных" заменены словом "рекомендуемых" в соответствии с Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 424-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -255,86 +283,58 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      слова "областей, городов республиканского значения, столицы" заменены словами "столицы, областей, городов республиканского значения" в соответствии с Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -464,258 +464,172 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключен Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 1) предусматривается исключить Законом РК от 19.06.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="1"/>
-[...15 lines deleted...]
-      1) племенная матка пчел – племенная оплодотворенная самка, обеспечивающая воспроизводство племенной пчелиной семьи;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) республиканский реестр племенных животных – свод данных по численности, породам, направлениям продуктивности племенных животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...125 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="4"/>
+    <w:bookmarkStart w:name="z48" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -730,462 +644,376 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z49" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) племенное свидетельство – документ, подтверждающий родословную, продуктивные и иные качества племенной продукции (материала), выдаваемый республиканской палатой, в порядке, утвержденном уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z55" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) племенная книга – свод данных по происхождению, продуктивности и иным качествам племенных животных определенной породы с учетом их племенной ценности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z49" w:id="5"/>
-[...15 lines deleted...]
-      4) племенное свидетельство – документ, подтверждающий родословную, продуктивные и иные качества племенной продукции (материала), выдаваемый республиканской палатой, в порядке, утвержденном уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) племенная ценность – уровень селекционируемых признаков племенного животного и возможность их передачи потомству;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z57" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) племенное животное – чистопородное животное, соответствующее стандарту породы и зарегистрированное в республиканской палате в порядке, установленном законодательством Республики Казахстан о племенном животноводстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z58" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) индивидуальная карточка племенного животного – форма первичного внутрихозяйственного учета, содержащая данные о происхождении, о продуктивных и иных его качествах, оформляемая в порядке, определенном уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) Исключен Законом РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>№ 319-VIII</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) дистрибьютерный центр по реализации семени и эмбрионов племенных животных (далее - дистрибьютерный центр) - юридическое лицо, уведомившее уполномоченный орган в области племенного животноводства о начале (прекращении) деятельности по приобретению, хранению и реализации семени племенных животных-производителей, эмбрионов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z61" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) племенное животноводство – отрасль животноводства, охваченная системой племенной работы, направленная на воспроизведение животных с высоким генетическим потенциалом, их сохранение и разведение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-1) Исключен Законом РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="6"/>
-[...167 lines deleted...]
-      10) дистрибьютерный центр по реализации семени и эмбрионов племенных животных (далее - дистрибьютерный центр) - юридическое лицо, уведомившее уполномоченный орган в области племенного животноводства о начале (прекращении) деятельности по приобретению, хранению и реализации семени племенных животных-производителей, эмбрионов;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уполномоченный орган в области племенного животноводства (далее – уполномоченный орган) – государственный орган, осуществляющий руководство и реализацию государственной политики в области племенного животноводства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z61" w:id="11"/>
-[...15 lines deleted...]
-      11) племенное животноводство – отрасль животноводства, охваченная системой племенной работы, направленная на воспроизведение животных с высоким генетическим потенциалом, их сохранение и разведение;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) племенной центр – юридическое лицо, уведомившее уполномоченный орган о начале (прекращении) деятельности по содержанию племенных животных – производителей, занимающееся получением, накоплением, приобретением, хранением и реализацией семени племенных животных – производителей, эмбрионов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...111 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="14"/>
+    <w:bookmarkStart w:name="z64" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1200,178 +1028,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z65" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) племенная продукция (материал) – племенное животное, а также семя, эмбрионы, инкубационное яйцо, суточные цыплята, икра, личинки и молодь рыб, полученные от племенных животных; племенная пчелиная матка, а также племенная пчелиная семья, сперма трутней, яйца, личинки, полученные от племенной пчелиной матки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z66" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) племенное животное-производитель – мужская особь племенного животного, используемая для воспроизводства сельскохозяйственных животных;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...125 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="17"/>
+    <w:bookmarkStart w:name="z67" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1386,152 +1128,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z68" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z68" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) исключен Законом РК от 10.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z69" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z69" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) исключен Законом РК от 10.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z70" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z70" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) сельскохозяйственные животные (далее – животные) – культивируемые человеком все виды животных, птиц, рыб и пчел, имеющих непосредственное отношение к сельскохозяйственному производству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z71" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z71" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1546,52 +1288,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z72" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z72" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1606,664 +1348,544 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23) исключен Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z297" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) бонитер (классификатор) – физическое лицо, уведомившее уполномоченный орган о начале (прекращении) деятельности по оказанию услуг по бонитировке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z298" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) бонитировка – оценка животных по комплексу хозяйственно полезных признаков (породность, продуктивные качества, экстерьерно-конституциональные особенности) с присвоением соответствующего класса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...101 lines deleted...]
-      23) пчелопакет – отделенный от племенной пчелиной семьи отводок, имеющий в своем составе племенную оплодотворенную матку, расплод (в сотовом пакете), живых пчел и корм для пчел, необходимый для транспортировки;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-3) племенной крупный рогатый скот мясного направления первой категории – чистопородный крупный рогатый скот, соответствующий стандарту породы, имеющий информацию не менее чем по трем рядам предков, подтвержденное происхождение по отцу на основе молекулярной генетической экспертизы и зарегистрированный в республиканской палате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z297" w:id="24"/>
-[...15 lines deleted...]
-      23-1) бонитер (классификатор) – физическое лицо, уведомившее уполномоченный орган о начале (прекращении) деятельности по оказанию услуг по бонитировке;</w:t>
+    <w:bookmarkStart w:name="z15" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-4) геномная оценка – прогнозная оценка генетической ценности селекционируемых признаков животного на основе их геномной информации, осуществляемая в порядке, определенном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z298" w:id="25"/>
-[...15 lines deleted...]
-      23-2) бонитировка – оценка животных по комплексу хозяйственно полезных признаков (породность, продуктивные качества, экстерьерно-конституциональные особенности) с присвоением соответствующего класса;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) племенной крупный рогатый скот мясного направления второй категории – чистопородный крупный рогатый скот, соответствующий стандарту породы, имеющий информацию не менее чем по трем рядам предков и зарегистрированный в республиканской палате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z5" w:id="26"/>
-[...15 lines deleted...]
-      23-3) племенной крупный рогатый скот мясного направления первой категории – чистопородный крупный рогатый скот, соответствующий стандарту породы, имеющий информацию не менее чем по трем рядам предков, подтвержденное происхождение по отцу на основе молекулярной генетической экспертизы и зарегистрированный в республиканской палате;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1) мечение – обозначение племенного животного путем нанесения номера (метки, татуировки, тавра), закрепления бирки и чипа, кольцевания, позволяющее точно идентифицировать соответствующее животное;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z15" w:id="27"/>
-[...15 lines deleted...]
-      23-4) геномная оценка – прогнозная оценка генетической ценности селекционируемых признаков животного на основе их геномной информации, осуществляемая в порядке, определенном уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-2) родословная – сведения о происхождении племенного животного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z74" w:id="28"/>
-[...15 lines deleted...]
-      24) племенной крупный рогатый скот мясного направления второй категории – чистопородный крупный рогатый скот, соответствующий стандарту породы, имеющий информацию не менее чем по трем рядам предков и зарегистрированный в республиканской палате;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) линия – группа племенных животных в породе, происходящих от выдающихся родоначальников, племенные и продуктивные качества которых поддерживаются и совершенствуются соответствующей системой отбора и подбора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z304" w:id="29"/>
-[...15 lines deleted...]
-      24-1) мечение – обозначение племенного животного путем нанесения номера (метки, татуировки, тавра), закрепления бирки и чипа, кольцевания, позволяющее точно идентифицировать соответствующее животное;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) заводской тип – группа животных, являющаяся частью породы, имеющая, кроме общих для данной породы свойств, и некоторые свои отличительные особенности по продуктивности, характеру телосложения и конституции, лучшую приспособленность к условиям зоны разведения, устойчивость к заболеваниям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z305" w:id="30"/>
-[...15 lines deleted...]
-      24-2) родословная – сведения о происхождении племенного животного;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) заводчик – владелец матери животного на момент его рождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z75" w:id="31"/>
-[...15 lines deleted...]
-      25) линия – группа племенных животных в породе, происходящих от выдающихся родоначальников, племенные и продуктивные качества которых поддерживаются и совершенствуются соответствующей системой отбора и подбора;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) индексная оценка – метод определения уровня племенной ценности животного по селекционируемым признакам, осуществляемый в порядке, определенном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z76" w:id="32"/>
-[...15 lines deleted...]
-      26) заводской тип – группа животных, являющаяся частью породы, имеющая, кроме общих для данной породы свойств, и некоторые свои отличительные особенности по продуктивности, характеру телосложения и конституции, лучшую приспособленность к условиям зоны разведения, устойчивость к заболеваниям;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) кросс – группа животных, происходящих от скрещивания одной линии с другой линией животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z17" w:id="33"/>
-[...15 lines deleted...]
-      26-1) заводчик – владелец матери животного на момент его рождения;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) ручная случка – спаривание индивидуально подобранных животных под контролем специалиста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z77" w:id="34"/>
-[...15 lines deleted...]
-      27) индексная оценка – метод определения уровня племенной ценности животного по селекционируемым признакам, осуществляемый в порядке, определенном уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) прародительское стадо пород и кроссов птиц – поголовье самцов и самок птиц, используемых для воспроизводства родительского стада пород и кроссов птицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z78" w:id="35"/>
-[...15 lines deleted...]
-      28) кросс – группа животных, происходящих от скрещивания одной линии с другой линией животных;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) родительское стадо пород и кроссов птиц – поголовье самцов и самок птицы, гибридное потомство которых используют для производства инкубационных яиц или мяса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z79" w:id="36"/>
-[...15 lines deleted...]
-      29) ручная случка – спаривание индивидуально подобранных животных под контролем специалиста;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-1) специализированная лаборатория – аккредитованное юридическое лицо или его структурное подразделение, действующее от его имени, а также аккредитованное структурное подразделение юридического лица, осуществляющие молекулярную генетическую экспертизу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z80" w:id="37"/>
-[...15 lines deleted...]
-      30) прародительское стадо пород и кроссов птиц – поголовье самцов и самок птиц, используемых для воспроизводства родительского стада пород и кроссов птицы;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) молекулярная генетическая экспертиза – исследование биологического материала животного, осуществляемое в целях оценки достоверности его происхождения и (или) выявления генетических аномалий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z81" w:id="38"/>
-[...15 lines deleted...]
-      31) родительское стадо пород и кроссов птиц – поголовье самцов и самок птицы, гибридное потомство которых используют для производства инкубационных яиц или мяса;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) селекционная и племенная работа – комплекс мероприятий, направленных на совершенствование племенных и продуктивных качеств животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z306" w:id="39"/>
-[...15 lines deleted...]
-      31-1) специализированная лаборатория – аккредитованное юридическое лицо или его структурное подразделение, действующее от его имени, а также аккредитованное структурное подразделение юридического лица, осуществляющие молекулярную генетическую экспертизу;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) информационная база селекционной и племенной работы – автоматизированная система сбора, накопления и обработки данных о племенных животных и о животных, вовлеченных в селекционный процесс, используемая для совершенствования и повышения генетического потенциала животных, а также для учета племенной продукции (материала), сопровождаемая оператором, определенным уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z82" w:id="40"/>
-[...15 lines deleted...]
-      32) молекулярная генетическая экспертиза – исследование биологического материала животного, осуществляемое в целях оценки достоверности его происхождения и (или) выявления генетических аномалий;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-1) карточка сельскохозяйственного животного, вовлеченного в селекционный процесс, – форма первичного внутрихозяйственного учета, содержащая данные о происхождении, продуктивных и иных его качествах, оформляемая в порядке, определенном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:p>
-[...101 lines deleted...]
-      33) селекционная и племенная работа – комплекс мероприятий, направленных на совершенствование племенных качеств животных;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-2) чистокровное животное – животное, при выведении которого использовалась одна порода с момента ее утверждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z84" w:id="42"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="45"/>
+    <w:bookmarkStart w:name="z85" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2278,52 +1900,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z86" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z86" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2338,754 +1960,836 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z24" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-1) чистопородное животное – животное, полученное в результате:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z309" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спаривания чистопородных родителей одной породы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z310" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спаривания двух животных родственных, близких по генотипу пород при содержании не менее 75 процентов крови по одной из двух пород;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z24" w:id="47"/>
-[...15 lines deleted...]
-      36-1) чистопородное животное – животное, полученное в результате:</w:t>
+    <w:bookmarkStart w:name="z311" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      скрещивания неродственных пород при наличии доли крови одной породы не менее 93,75 процента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z309" w:id="48"/>
-[...15 lines deleted...]
-      спаривания чистопородных родителей одной породы;</w:t>
+    <w:bookmarkStart w:name="z312" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создания новой породы с участием двух и более неродственных пород;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z310" w:id="49"/>
-[...15 lines deleted...]
-      спаривания двух животных родственных, близких по генотипу пород при содержании не менее 75 процентов крови по одной из двух пород;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) чистопородное разведение – разведение племенных животных одной породы в целях консолидации и типизации присущих этой породе признаков, с использованием в селекционной и племенной работе животных родственных пород;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z311" w:id="50"/>
-[...15 lines deleted...]
-      скрещивания неродственных пород при наличии доли крови одной породы не менее 93,75 процента;</w:t>
+    <w:bookmarkStart w:name="z313" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-1) маркировка – текстовая и (или) графическая информация, наносимая на племенной материал и (или) на его упаковку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z312" w:id="51"/>
-[...15 lines deleted...]
-      создания новой породы с участием двух и более неродственных пород;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) порода с ограниченным генофондом – группа редко встречающихся и не имеющих себе аналогов в мире животных отечественной породы, необходимая для использования в селекционных целях и находящаяся под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z101" w:id="52"/>
-[...15 lines deleted...]
-      37) чистопородное разведение – разведение племенных животных одной породы в целях консолидации и типизации присущих этой породе признаков, с использованием в селекционной и племенной работе животных родственных пород;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) техник-осеменатор - физическое лицо, уведомившее уполномоченный орган о начале (прекращении) деятельности по оказанию услуг по искусственному осеменению животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z313" w:id="53"/>
-[...15 lines deleted...]
-      37-1) маркировка – текстовая и (или) графическая информация, наносимая на племенной материал и (или) на его упаковку;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) порода – группа животных одного вида общего происхождения, сложившаяся под влиянием творческой деятельности человека в определенных хозяйственных и природных условиях, количественно достаточная для разведения "в себе" и обладающая хозяйственной и племенной ценностью, поддерживаемой отбором, подбором, созданием соответствующих их генотипу технологических условий, а также определенной специфичностью в морфологических, физиологических и хозяйственно полезных свойствах, отличающих ее от других пород одного вида;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z102" w:id="54"/>
-[...15 lines deleted...]
-      38) порода с ограниченным генофондом – группа редко встречающихся и не имеющих себе аналогов в мире животных отечественной породы, необходимая для использования в селекционных целях и находящаяся под угрозой исчезновения;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) стандарт породы – минимальные требования к фенотипическим, продуктивным и (или) иным показателям племенных животных соответствующей породы, утверждаемые республиканскими палатами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z103" w:id="55"/>
-[...15 lines deleted...]
-      39) техник-осеменатор - физическое лицо, уведомившее уполномоченный орган о начале (прекращении) деятельности по оказанию услуг по искусственному осеменению животных;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) эмбрион – зародыш, развивающийся из оплодотворенной яйцеклетки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z104" w:id="56"/>
-[...15 lines deleted...]
-      40) порода – группа животных одного вида общего происхождения, сложившаяся под влиянием творческой деятельности человека в определенных хозяйственных и природных условиях, количественно достаточная для разведения "в себе" и обладающая хозяйственной и племенной ценностью, поддерживаемой отбором, подбором, созданием соответствующих их генотипу технологических условий, а также определенной специфичностью в морфологических, физиологических и хозяйственно полезных свойствах, отличающих ее от других пород одного вида;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) трансплантация (пересадка) эмбрионов – биотехнологический прием получения большего числа потомков от племенных животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z105" w:id="57"/>
-[...15 lines deleted...]
-      41) стандарт породы – минимальные требования к фенотипическим, продуктивным и (или) иным показателям племенных животных соответствующей породы, утверждаемые республиканскими палатами;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) специалист по трансплантации (пересадке) эмбрионов - физическое лицо, уведомившее уполномоченный орган о начале (прекращении) деятельности по оказанию услуг по получению, криоконсервации и трансплантации (пересадке) эмбрионов племенных животных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z106" w:id="58"/>
-[...15 lines deleted...]
-      42) эмбрион – зародыш, развивающийся из оплодотворенной яйцеклетки;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 1 в редакции Закона РК от 12.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 540-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 17.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 2. Цель, задачи и принципы законодательства Республики Казахстан о племенном животноводстве</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z402" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Целью законодательства Республики Казахстан о племенном животноводстве является создание условий для развития отрасли племенного животноводства, направленных на повышение ее экономической эффективности и конкурентоспособности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z107" w:id="59"/>
-[...15 lines deleted...]
-      43) трансплантация (пересадка) эмбрионов – биотехнологический прием получения большего числа потомков от племенных животных;</w:t>
+    <w:bookmarkStart w:name="z403" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Задачами законодательства Республики Казахстан о племенном животноводстве являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z108" w:id="60"/>
-[...15 lines deleted...]
-      44) специалист по трансплантации (пересадке) эмбрионов - физическое лицо, уведомившее уполномоченный орган о начале (прекращении) деятельности по оказанию услуг по получению, криоконсервации и трансплантации (пересадке) эмбрионов племенных животных.</w:t>
+    <w:bookmarkStart w:name="z404" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственное регулирование деятельности в области племенного животноводства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z405" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организация учета племенной продукции (материала);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z406" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение государственной поддержки племенного животноводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z407" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственный контроль в области племенного животноводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z408" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация и развитие селекционной и племенной работы, а также внедрение современных методов селекции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z409" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Принципами законодательства Республики Казахстан о племенном животноводстве являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z410" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение сохранения генофонда племенных животных, в том числе пород с ограниченным генофондом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z411" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) достоверность учета в области племенного животноводства и его открытость в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z412" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение научного сопровождения отрасли племенного животноводства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 1 в редакции Закона РК от 12.01.2012 </w:t>
-[...149 lines deleted...]
-        <w:t>№ 123-VIII</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 2 - в редакции Закона РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...235 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3460,70 +3164,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 6. Оборотоспособность племенной продукции (материала)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="61"/>
+    <w:bookmarkStart w:name="z7" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Реализация племенной продукции (материала) осуществляется физическими и юридическими лицами в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчуждение или переход прав собственности на племенную продукцию (материал) разрешаются при наличии племенного свидетельства, выдаваемого в соответствии с положениями настоящего Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3692,90 +3396,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 8. Использование земель и водных объектов для нужд племенного животноводства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="62"/>
+    <w:bookmarkStart w:name="z10" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 8 исключена Законом РК от 10.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 9. Экспорт и импорт племенной продукции (материала)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3807,263 +3511,197 @@
       Экспорт племенной продукции (материала) осуществляется при наличии племенного свидетельства и ветеринарного сертификата, выданного уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Импорт племенной продукции (материала) осуществляется при наличии ветеринарного сертификата и признанного в установленном порядке племенного свидетельства или эквивалентного ему документа, выданного компетентными органами страны-экспортера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Импорт семени с целью дальнейшей реализации осуществляется племенными и дистрибьютерными центрами в соответствии с настоящим Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 9 в редакции Закона РК от 12.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 540-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 17.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ В ОБЛАСТИ ПЛЕМЕННОГО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...117 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ В ОБЛАСТИ ПЛЕМЕННОГО</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>ЖИВОТНОВОДСТВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z13" w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z13" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 2 в редакции Закона РК от 12.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4078,51 +3716,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 10. Система племенного животноводства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4165,51 +3803,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченный орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) местные исполнительные органы областей, городов республиканского значения, столицы;</w:t>
+      3) местные исполнительные органы столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) субъекты в области племенного животноводства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4265,70 +3903,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Компетенция Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z398" w:id="65"/>
+    <w:bookmarkStart w:name="z398" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правительство Республики Казахстан разрабатывает основные направления государственной политики в области племенного животноводства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4364,471 +4002,471 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 12. Органы государственного управления в области племенного животноводства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="66"/>
+    <w:bookmarkStart w:name="z111" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. К органам государственного управления в области племенного животноводства относятся уполномоченный орган, включая его ведомство с территориальными подразделениями, осуществляющими государственный контроль в области племенного животноводства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z112" w:id="67"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z112" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Руководитель уполномоченного органа вправе присваивать специальное наименование "Главный государственный инспектор по племенному животноводству Республики Казахстан" руководителю ведомства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z113" w:id="68"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z113" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ведомства вправе присваивать специальное наименование "заместитель Главного государственного инспектора по племенному животноводству Республики Казахстан", а к соответствующим должностям административных государственных служащих территориальных подразделений ведомства – специальные наименования "Главный государственный инспектор по племенному животноводству" и "заместитель Главного государственного инспектора по племенному животноводству".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z114" w:id="69"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z114" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Иные должностные лица ведомства и его территориальных подразделений, непосредственно осуществляющие государственный контроль в области племенного животноводства, являются государственными инспекторами по племенному животноводству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 13. Компетенция уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган осуществляет следующие полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="70"/>
+    <w:bookmarkStart w:name="z116" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирует и реализует государственную политику в области племенного животноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z117" w:id="71"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z117" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) исключен Законом РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z118" w:id="72"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z118" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) исключен Законом РК от 13.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="73"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) осуществляет координацию и методическое руководство деятельности местных исполнительных органов столицы, областей, городов республиканского значения в области племенного животноводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разрабатывает и утверждает инструкции по бонитировке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z314" w:id="74"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z314" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-1) разрабатывает и утверждает правила проведения индексной оценки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z315" w:id="75"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z315" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) разрабатывает и утверждает правила проведения молекулярной генетической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z316" w:id="76"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z316" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3) разрабатывает и утверждает квалификационные требования к специализированным лабораториям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z317" w:id="77"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z317" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-4) разрабатывает и утверждает правила проведения оценки племенных животных – производителей по качеству потомства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z318" w:id="78"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z318" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-5) разрабатывает и утверждает правила проведения оценки (испытаний) племенных животных по собственной продуктивности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z319" w:id="79"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z319" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-6) разрабатывает и утверждает правила проведения геномной оценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z320" w:id="80"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z320" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-7) разрабатывает и утверждает типовые программы курсов обучения бонитера (классификатора), техника-осеменатора и специалиста по трансплантации (пересадке) эмбрионов и объем их часов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z321" w:id="81"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z321" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-8) разрабатывает и утверждает типовые программы курсов повышения квалификации бонитера (классификатора), техника-осеменатора и специалиста по трансплантации (пересадке) эмбрионов и объем их часов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z120" w:id="82"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z120" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4843,446 +4481,352 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z121" w:id="83"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z121" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) исключен Законом РК от 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z122" w:id="84"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z122" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) разрабатывает и утверждает методику проведения испытаний и апробаций селекционных достижений в области животноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z299" w:id="85"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z299" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) разрабатывает и утверждает правила ведения государственного реестра селекционных достижений в области животноводства, рекомендуемых к использованию в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z123" w:id="86"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z123" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) исключен Законом РК от 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z124" w:id="87"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z124" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) исключен Законом РК от 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z125" w:id="88"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) разрабатывает и утверждает положение о государственных инспекторах по племенному животноводству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z126" w:id="89"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) разрабатывает и утверждает формы актов государственного инспектора по племенному животноводству, в том числе форму протокола об административном правонарушении, порядок их составления и выдачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z127" w:id="90"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z127" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разрабатывает и утверждает правила ведения племенной книги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z128" w:id="91"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z128" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) разрабатывает и утверждает правила ведения республиканского реестра племенных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z259" w:id="92"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z259" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) осуществляет прием уведомлений от физических и юридических лиц о начале (прекращении) деятельности в области племенного животноводства в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="93"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z260" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) ведет государственный цифровой реестр разрешений и уведомлений в области племенного животноводства, и вносит в него изменения и дополнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z129" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) разрабатывает и утверждает положение о порядке признания племенного свидетельства или эквивалентного ему документа, выданного на импортированную племенную продукцию (материал) компетентными органами стран-экспортеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z300" w:id="94"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z300" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14-1) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5297,91 +4841,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z130" w:id="95"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z130" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) исключен Законом РК от 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5410,51 +4954,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="96"/>
+    <w:bookmarkStart w:name="z132" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5469,72 +5013,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z133" w:id="97"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z133" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) утверждает по согласованию с уполномоченным органом в области государственной статистики формы, предназначенные для сбора административных данных в области племенного животноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z134" w:id="98"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z134" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5549,229 +5093,229 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z135" w:id="99"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z135" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) осуществляет ведение республиканского реестра племенных животных и публикацию его на интернет-ресурсе уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z136" w:id="100"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z136" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) ведет и издает государственный реестр селекционных достижений в области животноводства, рекомендуемых к использованию в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z137" w:id="101"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z137" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) проводит испытание и апробацию селекционных достижений в области животноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z138" w:id="102"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z138" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) осуществляет контроль за достоверностью данных племенных свидетельств на реализуемую племенную продукцию (материал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z139" w:id="103"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) исключен Законом РК от 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z140" w:id="104"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z140" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) разрабатывает и утверждает правила ведения информационной базы селекционной и племенной работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-1) определяет направления государственной поддержки в области племенного животноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="105"/>
+    <w:bookmarkStart w:name="z141" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) разрабатывает и утверждает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правила субсидирования развития племенного животноводства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5818,250 +5362,250 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правила присвоения (приостановления, отмены) статуса племенной продукции (материала);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форму и правила заполнения индивидуальной карточки племенного животного, а также карточки сельскохозяйственного животного, вовлеченного в селекционный процесс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="106"/>
+    <w:bookmarkStart w:name="z142" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27) исключен Законом РК от 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z143" w:id="107"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) исключен Законом РК от 10.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z144" w:id="108"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z144" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29) исключен Законом РК от 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2015);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z145" w:id="109"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z145" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) осуществляет контроль за исполнением законодательства Республики Казахстан о племенном животноводстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z146" w:id="110"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) представляет Республику Казахстан в международных отношениях в области племенного животноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z302" w:id="111"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z302" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31-1) разрабатывает и утверждает нормативные правовые акты в области племенного животноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z147" w:id="112"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z147" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6263,144 +5807,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 14. Компетенция местных исполнительных органов областей, городов республиканского значения, столицы</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="114"/>
+        <w:t>Статья 14. Компетенция местных исполнительных органов столицы, областей, городов республиканского значения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы столицы, областей, городов республиканского значения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z150" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) исключен Законом РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) реализуют государственную политику в области племенного животноводства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6555,91 +6119,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="115"/>
+    <w:bookmarkStart w:name="z154" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) исключен Законом РК от 17.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 165-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z155" w:id="116"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z155" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6654,91 +6218,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z156" w:id="117"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z156" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляют субсидирование мероприятий, направленных на сохранение и восстановление генофонда племенных животных, в том числе пород с ограниченным генофондом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z157" w:id="118"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z157" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляют в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6874,1628 +6438,1528 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 15. Компетенция местных исполнительных органов районов, городов областного значения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="119"/>
+    <w:bookmarkStart w:name="z159" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 15 исключена Законом РК от 10.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16. Государственный контроль в области племенного животноводства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="120"/>
+    <w:bookmarkStart w:name="z168" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный контроль в области племенного животноводства – совокупность действий должностных лиц ведомства уполномоченного органа и его территориальных подразделений, направленных на обеспечение соблюдения физическими и юридическими лицами требований законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z169" w:id="121"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z169" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственный контроль в области племенного животноводства осуществляется в форме проверки, профилактического контроля с посещением субъекта (объекта) контроля и профилактического контроля без посещения субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z399" w:id="122"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z399" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверка и профилактический контроль с посещением субъекта (объекта) контроля осуществляются в соответствии с Предпринимательским </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z400" w:id="123"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z400" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Профилактический контроль без посещения субъекта (объекта) контроля осуществляется в соответствии с Предпринимательским </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан и настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z322" w:id="124"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z322" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Профилактический контроль без посещения субъекта (объекта) контроля проводится путем анализа, сопоставления данных и информации из:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z324" w:id="125"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z323" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифровых систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z324" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) открытых источников, средств массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z325" w:id="126"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z325" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Субъектами (объектами) профилактического контроля без посещения являются племенные центры и дистрибьютерные центры, физические и юридические лица, получившие бюджетные субсидии, республиканские палаты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z326" w:id="127"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z326" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целями профилактического контроля без посещения субъекта (объекта) контроля являются своевременное пресечение и недопущение нарушений, предоставление субъектам контроля права самостоятельного устранения нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля, и снижение административной нагрузки на них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z327" w:id="128"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z327" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления нарушения по результатам профилактического контроля без посещения субъекта (объекта) контроля в действиях (бездействии) субъектов контроля ведомством уполномоченного органа или его территориальными подразделениями субъекту контроля направляется рекомендация об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля (далее – рекомендация), в срок не позднее трех рабочих дней со дня выявления нарушения. В рекомендации указывается срок ее исполнения, который должен составлять не менее пяти рабочих дней со дня, следующего за днем ее вручения (получения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z328" w:id="129"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z328" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендация должна быть вручена субъекту контроля лично под роспись или иным способом, подтверждающим факты ее отправки и получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z329" w:id="130"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z329" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендация, направленная одним из нижеперечисленных способов, считается врученной (полученной) в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z330" w:id="131"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z330" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) нарочно – с даты отметки в рекомендации о получении; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z331" w:id="132"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z331" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) почтой – с даты уведомления о получении почтового отправления заказным письмом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z332" w:id="133"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z332" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электронным способом – с даты отправки на электронный адрес субъекта контроля, указанный в письме при запросе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z333" w:id="134"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z333" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендация должна быть исполнена в течение срока, указанного в рекомендации, следующего за днем ее вручения (получения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z334" w:id="135"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z334" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект контроля письменно уведомляет ведомство уполномоченного органа или его территориальные подразделения об исполнении рекомендации в течение одного рабочего дня со дня устранения нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z335" w:id="136"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z335" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъект контроля в случае несогласия с нарушениями, указанными в рекомендации, вправе направить в ведомство уполномоченного органа или его территориальные подразделения, направившие рекомендацию, возражение в течение пяти рабочих дней со дня, следующего за днем вручения (получения) рекомендации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z336" w:id="137"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z336" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Неисполнение в установленный срок рекомендации влечет назначение профилактического контроля с посещением субъекта (объекта) контроля путем включения в полугодовой список проведения профилактического контроля с посещением субъекта (объекта) контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z337" w:id="138"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z337" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кратность профилактического контроля без посещения субъекта (объекта) контроля определяется по мере поступления данных и информации, но не чаще одного раза в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z338" w:id="139"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z338" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты профилактического контроля без посещения субъекта (объекта) контроля подлежат учету ведомством уполномоченного органа или его территориальным подразделением в специальном журнале регистрации профилактического контроля без посещения субъекта (объекта) контроля, который должен быть пронумерован, прошнурован и скреплен печатью ведомства уполномоченного органа или его территориального подразделения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z170" w:id="140"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z170" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственные инспекторы по племенному животноводству вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществлять государственный контроль за:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z413" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состоянием селекционной и племенной работы, ее учета и отчетности у субъектов в области племенного животноводства, физических и юридических лиц, получивших бюджетные субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z414" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качеством услуг по бонитировке и (или) индексной оценке племенных животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      2) исключен Законом РК от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции Закона РК от 19.06.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      3) исключен Законом РК от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проверять достоверность данных, указанных в племенных свидетельствах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) Исключен Законом РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рассматривать дела об административных правонарушениях в области племенного животноводства и налагать административные взыскания в порядке, предусмотренном Кодексом Республики Казахстан об административных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выдавать и контролировать исполнение предписаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z339" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) выдавать рекомендации об устранении нарушений, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля, и контролировать их исполнение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) Исключен Законом РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Акты государственных инспекторов по племенному животноводству в пределах их компетенции обязательны для исполнения субъектами в области племенного животноводства, физическими и юридическими лицами, получившими бюджетные субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z179" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Действия (бездействие) государственных инспекторов по племенному животноводству могут быть обжалованы в порядке, установленном законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16 с изменениями, внесенными законами РК от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 16.05.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.10.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016); от 27.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2021); от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...622 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16-1. Государственное регулирование в области племенного животноводства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="144"/>
+    <w:bookmarkStart w:name="z181" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственное регулирование в области племенного животноводства осуществляется посредством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z182" w:id="145"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z182" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) исключен Законом РК от 10.07.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z183" w:id="146"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z183" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведения государственного контроля в области племенного животноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z184" w:id="147"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z184" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведения научных исследований фундаментального и прикладного характера в области племенного животноводства и селекции по сохранению, развитию и использованию генофонда животных в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z185" w:id="148"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z185" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) субсидирования мероприятий, направленных на сохранение и восстановление генофонда племенных животных, в том числе пород с ограниченным генофондом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z186" w:id="149"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z186" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) субсидирования мероприятий, направленных на обеспечение доступности племенной продукции (материала) для казахстанских сельскохозяйственных товаропроизводителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z187" w:id="150"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z187" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) субсидирования мероприятий по ведению селекционной и племенной работы казахстанскими сельскохозяйственными товаропроизводителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z188" w:id="151"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z188" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проведения испытания и апробации селекционных достижений в области животноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z189" w:id="152"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z189" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ведения республиканского реестра племенных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z190" w:id="153"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z190" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ведения государственного реестра селекционных достижений в области животноводства, рекомендуемых к использованию в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8611,71 +8075,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 16-2. Уведомления о начале деятельности в области племенного животноводства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="154"/>
+    <w:bookmarkStart w:name="z192" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Физические и юридические лица, указанные в настоящей статье, до начала деятельности в области племенного животноводства обязаны уведомить об этом уполномоченный орган в порядке, установленном Законом Республики Казахстан "О разрешениях и уведомлениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z193" w:id="155"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z193" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8690,52 +8154,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z200" w:id="156"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z200" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Исключен Законом РК от 27.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8750,1659 +8214,1563 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z266" w:id="157"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z266" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Юридическое лицо, уведомившее уполномоченный орган о начале деятельности в качестве племенного центра, обязано:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z267" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) владеть на праве собственности или аренды (не менее трех лет), или лизинга материально-технической базой (помещение для содержания племенных животных-производителей, лаборатория для низкотемпературного замораживания и хранения семени племенных животных-производителей, ветеринарно-санитарный пропускник, карантинное помещение, изолятор, лабораторное и криогенное оборудование);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z268" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводить бонитировку и (или) индексную оценку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z269" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проводить оценку племенных животных – производителей по качеству потомства и (или) геномную оценку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z270" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иметь в штате работников по соответствующим специальностям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z340" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проводить оценку (испытания) племенных животных по собственной продуктивности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z272" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К уведомлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии ветеринарно-санитарного заключения на объект и подтверждения о присвоении учетного номера;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      3) исключен Законом РК от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копии племенных свидетельств, подтверждающих наличие племенных животных-производителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копии правоустанавливающих документов, подтверждающих наличие комплекса производственных помещений (помещения для содержания племенных животных – производителей, лаборатории для низкотемпературного замораживания и хранения семени племенных животных – производителей, ветеринарно-санитарного пропускника, карантинного помещения, изолятора, лабораторного и криогенного оборудования (сосуда Дьюара), термостата-оттаивателя, водяной бани, микроскопов, нагревательного столика, замораживателя, оборудований для фасовки и маркировки племенного материала) на праве собственности, или договора аренды (не менее трех лет), или договора лизинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ветеринарные паспорта, подтверждающие проведение идентификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) Исключен Законом РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Юридическое лицо, уведомившее уполномоченный орган о начале деятельности в качестве дистрибьютерного центра, обязано:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z277" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) владеть на праве собственности или аренды (не менее трех лет), или лизинга материально-технической базой (производственные помещения со стационарными биохранилищами, лабораторное и криогенное оборудование);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z278" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иметь в штате работников по соответствующим специальностям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z279" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К уведомлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) справка о государственной регистрации (перерегистрации) юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии ветеринарно-санитарного заключения на объект и подтверждения о присвоении учетного номера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) исключен Законом РК от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копии правоустанавливающих документов, подтверждающих наличие материально-технической базы, включая производственные помещения со стационарными биохранилищами, лабораторное и криогенное оборудование (сосуды Дьюара), термостат-оттаиватель, водяная баня, микроскопы, нагревательный столик), на праве собственности, или договора аренды (не менее трех лет), или договора лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z280" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Физическое лицо, уведомившее уполномоченный орган о начале</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деятельности в качестве бонитера (классификатора) по определенному</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      виду и направлению продуктивности животных, к уведомлению прилагает</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) удостоверения личности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z282" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диплома об образовании по направлению "сельское хозяйство и биоресурсы" или "ветеринария";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z283" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документа о прохождении курсов обучения бонитеров (классификаторов) по соответствующему виду животного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z284" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Физическое лицо, уведомившее уполномоченный орган о начале деятельности в качестве техника-осеменатора, к уведомлению прилагает копии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z285" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) удостоверения личности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z286" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диплома об образовании по направлению "сельское хозяйство и биоресурсы", "ветеринария" или документа о прохождении курсов обучения техника-осеменатора, или документа, подтверждающего стаж работы по данному профилю не менее шести месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) Исключен Законом РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z288" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) правоустанавливающих документов, подтверждающих наличие материально-технической базы (лабораторного помещения, контрольно-измерительных приборов, инструментария, криогенного оборудования (сосуда Дьюара), термостата-оттаивателя, водяной бани, микроскопа, нагревательного столика, шприца-катетера) на праве собственности, или договора аренды (не менее года), или договора лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z289" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Физическое лицо, уведомившее уполномоченный орган о начале деятельности в качестве специалиста по трансплантации (пересадке) эмбрионов, к уведомлению прилагает копии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z290" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) удостоверения личности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z291" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диплома об образовании по направлению "сельское хозяйство и биоресурсы" или "ветеринария";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z292" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документа о прохождении курсов обучения специалиста по трансплантации (пересадке) эмбрионов животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z293" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) правоустанавливающих документов, подтверждающих наличие материально-технической базы (лабораторного помещения, контрольно-измерительных приборов, инструментария, криогенного и технологического оборудования (сосуда Дьюара), термостата-оттаивателя, нагревательного столика, микроскопа, шприцов) на праве собственности, или договора аренды (не менее года), или договора лизинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z415" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Юридическое лицо, уведомившее уполномоченный орган о начале деятельности в качестве республиканской палаты, обязано:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z416" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) быть зарегистрированным в органах юстиции в форме республиканской палаты с учетом требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 28-2 настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z417" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) своевременно и качественно выполнять полномочия, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 28-3 настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z418" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иметь в штате работников по соответствующим специальностям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z419" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К уведомлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z420" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копия справки о государственной регистрации (перерегистрации) юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z421" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии подтверждающих документов штата работников по соответствующим специальностям "сельское хозяйство и биоресурсы" или "ветеринария".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9. Исключен Законом РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Представление документов, предусмотренных настоящей статьей, не требуется при наличии возможности получения информации, содержащейся в них из государственных цифровых систем и (или) из формы сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче документов через веб-портал "цифрового правительства" или Государственную корпорацию "Правительство для граждан" документы представляются в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16-2 в редакции Закона РК от 10.07.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); с изменениями, внесенными законами РК от 24.12.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 17.01.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 165-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.05.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.03.2016); от 27.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); от 05.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования); от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319-VIII</w:t>
-      </w:r>
-[...1526 lines deleted...]
-        <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -10458,1064 +9826,1008 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Племенная продукция (материал) подлежит учету в информационной базе селекционной и племенной работы и (или) на бумажных носителях в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="181"/>
+    <w:bookmarkStart w:name="z203" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В республиканский реестр племенных животных вносятся данные о племенных животных в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z422" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные по происхождению, продуктивности и иным качествам племенных животных определенной породы с учетом их племенной ценности вносятся в племенную книгу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z204" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Данные, внесенные в племенную книгу и республиканский реестр племенных животных, являются доступными для заинтересованных лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z206" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях подтверждения происхождения, продуктивных и иных качеств животного физические и юридические лица ведут учет в порядке и по формам, которые утверждены уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 16-3 в редакции Закона РК от 27.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); с изменениями, внесенными законами РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>№ 319-VIII</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16-4. Государственная поддержка племенного животноводства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственная поддержка племенного животноводства осуществляется за счет бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z211" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основной формой государственной поддержки является субсидирование мероприятий, направленных на:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z212" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сохранение, развитие и восстановление генофонда племенных животных, в том числе пород с ограниченным генофондом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z213" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение доступности племенной продукции (материала) для казахстанских сельскохозяйственных товаропроизводителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z214" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведение селекционной и племенной работы казахстанскими сельскохозяйственными товаропроизводителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z401" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) возмещение затрат на содержание племенного поголовья пород лошадей верхового и верхово-упряжного направлений, выведенных на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z215" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Направления государственной поддержки племенного животноводства, осуществляемые за счет бюджетных средств, определяются уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z216" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Финансирование программ научных исследований в области племенного животноводства осуществляется за счет бюджетных средств в порядке, установленном законодательством Республики Казахстан, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16-4 с изменениями, внесенными законами РК от 03.07.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 09.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 16-5. Научные исследования в области племенного животноводства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Научные исследования в области племенного животноводства осуществляют научные организации Республики Казахстан сельскохозяйственного профиля. Указанные организации совместно с уполномоченным органом осуществляют разработку:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z219" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственных научно-технических программ в области племенного животноводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z220" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инструкции по бонитировке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z221" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) методик и технических средств для оценки и генетического контроля племенной продукции (материала);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z222" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) систем информационного обеспечения в области племенного животноводства, в том числе в селекционной и племенной работе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z341" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) правил проведения индексной оценки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z342" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) правил проведения молекулярной генетической экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z343" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) правил проведения оценки племенных животных – производителей по качеству потомства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z344" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) правил проведения оценки (испытаний) племенных животных по собственной продуктивности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z345" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) правил проведения геномной оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 16-5 с изменениями, внесенными законамиРК от 27.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="182"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z18" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. ГОСУДАРСТВЕННОЕ РЕГУЛИРОВАНИЕ ПЛЕМЕННОГО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...669 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ЖИВОТНОВОДСТВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z19" w:id="204"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z19" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3 исключена Законом РК от 12.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 540-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z90" w:id="205"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z90" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. ПРИЗНАНИЕ И ИСПОЛЬЗОВАНИЕ ПЛЕМЕННОЙ ПРОДУКЦИИ (МАТЕРИАЛА) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок с изменениями, внесенными законами РК от 12.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11587,110 +10899,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 17. Признание племенной продукции (материала)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="206"/>
+    <w:bookmarkStart w:name="z20" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Продукция (материал) признается племенной республиканской палатой в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z223" w:id="207"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z223" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Импортированная племенная продукция (материал) признается племенной при соответствии требованиям части третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11768,945 +11080,633 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">      В заголовок статьи 18 предусматривается изменение Законом РК от 19.06.2026 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 18. Использование и (или) реализация племенной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> продукции (материала)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 18 с изменениями, внесеннымиЗаконом РК от 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z348" w:id="208"/>
+    </w:p>
+    <w:bookmarkStart w:name="z346" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Использование и (или) реализация племенной продукции (материала) осуществляются в порядке, определенном уполномоченным органом, если иное не предусмотрено настоящей статьей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z347" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Семя используется и (или) реализуется при одновременном соответствии следующим условиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z348" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получено от племенного животного – производителя, оцененного по качеству потомства и (или) геномной оценке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z349" w:id="209"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z349" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имеет соответствующие морфофункциональные показатели;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z350" w:id="210"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z350" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отсутствуют генетически детерминированные заболевания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z351" w:id="211"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) имеет маркировку, позволяющую его идентифицировать.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z353" w:id="212"/>
+    <w:bookmarkStart w:name="z423" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования части первой настоящего пункта распространяются и на импорт семени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z352" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Эмбрион используется и (или) реализуется при одновременном соответствии следующим условиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z353" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получен от племенных животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z354" w:id="213"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z354" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) отсутствуют генетически детерминированные заболевания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z355" w:id="214"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z355" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) имеет племенное свидетельство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z356" w:id="215"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z356" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) имеет маркировку, позволяющую его идентифицировать.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z357" w:id="216"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z357" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Не допускается реализация племенной продукции (материала), не имеющей (не имеющего) мечения (маркировки). При реализации племенного животного на племенные цели племенное животное должно иметь также племенное свидетельство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z358" w:id="217"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z358" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для воспроизводства породы используются только племенные животные, соответствующие требованиям, предусмотренным статьями 19 и 20 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z359" w:id="218"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z359" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В целях сохранения данных о хозяйствах, где были получены племенные животные, сведения о заводчиках указываются в племенных свидетельствах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z360" w:id="219"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z360" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В целях улучшения породных и продуктивных качеств животных сельскохозяйственный товаропроизводитель вправе использовать:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z361" w:id="220"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z361" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) свежеполученное семя, соответствующее требованиям, установленным подпунктами 1) и 2) пункта 2 настоящей статьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z362" w:id="221"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z362" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) свежеполученный эмбрион, соответствующий требованию, установленному подпунктом 1) пункта 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z363" w:id="222"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z363" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требование подпункта 1) части первой настоящего пункта распространяется на сельскохозяйственного товаропроизводителя, владеющего на праве собственности или на ином законном основании племенным животным – производителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Статья 18 - в редакции Закона РК от 10.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19. Бонитировка и индексная оценка племенных животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z364" w:id="223"/>
+    <w:bookmarkStart w:name="z364" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Племенные животные подлежат бонитировке и (или) индексной оценке, если иное не предусмотрено законодательством Республики Казахстан в области племенного животноводства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z365" w:id="224"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z365" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускаются к реализации на племенные цели племенные животные, не прошедшие бонитировку и (или) индексную оценку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12752,813 +11752,627 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 20. Оценка племенных животных – производителей, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>содержащихся в племенных центрах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z366" w:id="225"/>
+    <w:bookmarkStart w:name="z366" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Племенные животные – производители, содержащиеся в племенных центрах, семя которых используют для получения чистопородных и племенных животных, подлежат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бонитировке и (или) индексной оценке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z424" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценке (испытаниям) племенных животных по собственной продуктивности и (или) геномной оценке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z425" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценке по качеству потомства и (или) геномной оценке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 20 - в редакции Закона РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...270 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 20-1. Молекулярная генетическая экспертиза</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z371" w:id="226"/>
+    <w:bookmarkStart w:name="z371" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Молекулярная генетическая экспертиза осуществляется в специализированных лабораториях, которые вносят ее результаты в информационную базу селекционной и племенной работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z372" w:id="227"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z372" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчиками молекулярной генетической экспертизы являются физические или юридические лица, осуществляющие деятельность в области племенного животноводства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z373" w:id="228"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z373" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Получение отрицательного заключения молекулярной генетической экспертизы не лишает заказчика права повторного обращения для проведения молекулярной генетической экспертизы в другие специализированные лаборатории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z374" w:id="229"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z374" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Заказчик имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z375" w:id="230"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z375" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отозвать заявку на любом этапе проведения молекулярной генетической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z376" w:id="231"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z376" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимать участие в рассмотрении вопросов, возникающих в ходе проведения молекулярной генетической экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z377" w:id="232"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z377" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Заказчик обязан: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z378" w:id="233"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z378" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отобрать и доставить в специализированную лабораторию образцы биологических материалов животного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z379" w:id="234"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z379" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) контролировать сбор образцов биологических материалов животного, предоставляемых в специализированную лабораторию для проведения молекулярной генетической экспертизы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z380" w:id="235"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z380" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечить исключение случаев неосторожной или умышленной подмены образцов биологических материалов животного, отобранных для проведения молекулярной генетической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z381" w:id="236"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z381" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) оформить надлежащим образом и представить в специализированную лабораторию сопроводительную документацию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z382" w:id="237"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z382" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) гарантировать соответствие надписей и идентификаторов на упаковках и всех представляемых сопроводительных документов реальным животным с указанными идентификаторами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z383" w:id="238"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z383" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оплатить стоимость проведения молекулярной генетической экспертизы, в том числе и в случае получения отрицательного заключения молекулярной генетической экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z384" w:id="239"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z384" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Специализированная лаборатория имеет право отказать в предоставлении услуг в полном объеме либо частично в случае неисполнения заказчиком обязанностей, предусмотренных подпунктами 1) – 5) пункта 4 настоящей статьи и договором на проведение молекулярной генетической экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z385" w:id="240"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z385" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Специализированная лаборатория обязана: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z386" w:id="241"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z386" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оказать услуги в полном объеме в срок, установленный договором на проведение молекулярной генетической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z387" w:id="242"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z387" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не передавать свои обязательства по договору на проведение молекулярной генетической экспертизы третьим лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z388" w:id="243"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z388" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сообщать заказчику по его требованию все сведения о ходе проведения молекулярной генетической экспертизы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z389" w:id="244"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z389" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) незамедлительно информировать заказчика в случае, если невозможно качественно и в срок исполнить обязательства, предусмотренные договором на проведение молекулярной генетической экспертизы, и это требует принятия необходимых мер со стороны заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z390" w:id="245"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z390" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заказчик молекулярной генетической экспертизы и специализированная лаборатория имеют иные права и обязанности, предусмотренные законодательством Республики Казахстан и договором на проведение молекулярной генетической экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13632,197 +12446,197 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 21 исключена Законом РК от 10.01.2006 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2006).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="246"/>
+    <w:bookmarkStart w:name="z39" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. ОРГАНИЗАЦИЯ ДЕЯТЕЛЬНОСТИ СУБЪЕКТОВ В ОБЛАСТИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ПЛЕМЕННОГО ЖИВОТНОВОДСТВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z40" w:id="247"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z40" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В заголовок главы 5 внесены изменения - Законом РК от 14 декабря 2001 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 22. Субъекты в области племенного животноводства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="248"/>
+    <w:bookmarkStart w:name="z42" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Деятельность в области племенного животноводства осуществляется физическими и юридическими лицами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z391" w:id="249"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z391" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъекты в области племенного животноводства ведут учет данных в соответствии с частью первой статьи 16-3 настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z392" w:id="250"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z392" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Племенные центры, дистрибьютерные центры и республиканские палаты представляют отчетность в порядке, определенном уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14084,70 +12898,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) специалисты по трансплантации (пересадке) эмбрионов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) республиканские палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z393" w:id="251"/>
+    <w:bookmarkStart w:name="z393" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) физические и юридические лица, осуществляющие деятельность в области племенного животноводства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14968,90 +13782,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Основные направления деятельности дистрибьютерных центров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="252"/>
+    <w:bookmarkStart w:name="z234" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными направлениями деятельности дистрибьютерных центров являются приобретение, хранение и реализация семени племенных животных – производителей, эмбрионов и их регистрация в информационной базе селекционной и племенной работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z394" w:id="253"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z394" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приобретение, хранение и реализация семени племенных животных – производителей, эмбрионов осуществляются дистрибьютерными центрами в соответствии с требованиями настоящего Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15147,130 +13961,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28. Основные направления деятельности бонитеров (классификаторов), техников-осеменаторов и специалистов по трансплантации (пересадке)эмбрионов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="254"/>
+    <w:bookmarkStart w:name="z235" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основным направлением деятельности бонитеров (классификаторов) является проведение бонитировки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z236" w:id="255"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z236" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основным направлением деятельности техников-осеменаторов является оказание услуг по искусственному осеменению животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z237" w:id="256"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z237" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основными направлениями деятельности специалистов по трансплантации (пересадке) эмбрионов является оказание услуг по получению, криоконсервации и трансплантации (пересадке) эмбрионов племенных животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z395" w:id="257"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z395" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бонитер (классификатор), техник-осеменатор и специалист по трансплантации (пересадке) эмбрионов проходят курсы повышения квалификации и получают сертификат о прохождении курсов повышения квалификации в соответствии с порядком, определенным уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15481,1079 +14295,785 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28-2. Республиканская палата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="258"/>
+    <w:bookmarkStart w:name="z244" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканская палата является некоммерческой, самофинансируемой организацией, создаваемой и действующей для представления и защиты интересов физических и юридических лиц, осуществляющих разведение и (или) воспроизводство племенных животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z245" w:id="259"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z245" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканская палата является юридическим лицом и регистрируется в органах юстиции в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z247" w:id="261"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z246" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республиканские палаты вправе создавать свои структурные подразделения (филиалы и представительства) на территории столицы, областей, городов республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z247" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Деятельность республиканской палаты регулируется законами Республики Казахстан и уставом, принятым коллегиальным органом палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z248" w:id="262"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z248" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. На территории Республики Казахстан по каждой породе крупного рогатого скота создается и действует одна республиканская палата по соответствующей породе крупного рогатого скота.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республиканские палаты овцеводства и коневодства на территории Республики Казахстан создаются по одному на каждое направление продуктивности овец и лошадей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республиканская палата птицеводства на территории Республики Казахстан создается одна на все виды и направления продуктивности птиц.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z426" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На территории Республики Казахстан создается одна республиканская палата по всем породам пчел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республиканские палаты верблюдоводства, свиноводства, козоводства, мараловодства (оленеводства), кролиководства, звероводства, рыбоводства на территории Республики Казахстан создаются по одному на каждый вид животного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае, если интересы физических и юридических лиц, осуществляющих разведение племенных животных одной породы крупного рогатого скота или по направлениям продуктивности овец и лошадей, представлены в республиканской палате по направлениям продуктивности крупного рогатого скота или по направлениям продуктивности овец и лошадей, создание отдельной республиканской палаты осуществляется путем реорганизации (в форме разделения, выделения) действующей республиканской палаты по направлениям продуктивности крупного рогатого скота или по направлениям продуктивности овец и лошадей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основанием для реорганизации (в форме разделения, выделения) республиканской палаты по направлениям продуктивности крупного рогатого скота или по направлениям продуктивности овец и лошадей является совместное решение не менее трех членов республиканской палаты, представляющих интересы физических и юридических лиц, осуществляющих разведение племенных животных одной породы крупного рогатого скота или по направлениям продуктивности овец и лошадей, и не менее одного члена совета республиканской палаты, вынесенное на общее собрание членов республиканской палаты и получившее не менее пятидесяти процентов голосов членов республиканской палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Источниками формирования дохода (имущества) республиканской палаты являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поступления взносов от членов республиканской палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) доходы от услуг по выдаче племенных свидетельств (стоимость бланка);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) добровольные имущественные взносы и пожертвования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) другие источники, не запрещенные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 28-2 в соответствии с Законом РК от 12.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 540-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); в редакции Закона РК от 27.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...380 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 28-3. Структура и полномочия республиканской палаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="265"/>
+    <w:bookmarkStart w:name="z250" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Структура республиканской палаты состоит из коллегиального органа, совета республиканской палаты и исполнительного органа, которые совместно отвечают за ведение и координацию селекционной и племенной работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z251" w:id="266"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z251" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коллегиальный орган – собрание членов республиканской палаты, который является высшим органом управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Коллегиальный орган определяет и принимает решения по стратегическим направлениям развития республиканской палаты. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллегиальный орган созывается не реже одного раза в год. Внеочередное собрание коллегиального органа может быть созвано по требованию не менее двух третей от общего числа членов республиканской палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="267"/>
+    <w:bookmarkStart w:name="z252" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Совет республиканской палаты избирается коллегиальным органом сроком на три года в соответствии с уставом республиканской палаты и представляет интересы членов республиканской палаты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав совета республиканской палаты может быть переизбран по решению коллегиального органа.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="269"/>
+    <w:bookmarkStart w:name="z294" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав совета республиканской палаты обновляется один раз в два года на одну треть, председатель совета республиканской палаты избирается один раз в три года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z295" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При формировании состава совета республиканской палаты обеспечивается региональная представленность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z253" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Совет республиканской палаты осуществляет общее руководство и управление деятельностью республиканской палаты в соответствии с компетенцией, установленной законами Республики Казахстан и уставом республиканской палаты. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z254" w:id="270"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z254" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В состав совета республиканской палаты входят представители научных организаций Республики Казахстан сельскохозяйственного профиля и члены республиканской палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z255" w:id="271"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z255" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Председатель совета республиканской палаты избирается из числа членов совета республиканской палаты и утверждается коллегиальным органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Одно и то же лицо не может быть избрано председателем совета республиканской палаты более двух раз подряд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="272"/>
+    <w:bookmarkStart w:name="z256" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заседание совета республиканской палаты назначается в соответствии с уставом республиканской палаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z257" w:id="273"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z257" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Совет республиканской палаты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяет регламент работы и осуществляет контроль за финансово-хозяйственной деятельностью исполнительного органа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16600,108 +15120,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рекомендует коллегиальному органу кандидатуру исполнительного директора на утверждение;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осуществляет иные полномочия, не противоречащие законодательству Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="274"/>
+    <w:bookmarkStart w:name="z301" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Исполнительный орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует учет племенного поголовья в зависимости от выбранного направления племенного животноводства путем присвоения (приостановления, отмены) статуса племенной продукции (материала) в порядке, утвержденном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="275"/>
+    <w:bookmarkStart w:name="z396" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) организует учет племенного крупного рогатого скота мясного направления первой категории и племенного крупного рогатого скота мясного направления второй категории путем присвоения (приостановления, отмены) статуса племенной продукции (материала) в порядке, определенном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет мероприятия по определению племенной ценности племенных животных, в том числе племенных животных – производителей, согласно инструкции по бонитировке и (или) правилам проведения индексной оценки, и (или) правилам проведения оценки племенных животных – производителей по качеству потомства, и (или) правилам проведения геномной оценки, и (или) правилам проведения оценки (испытаний) племенных животных по собственной продуктивности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16773,549 +15293,415 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ведет и издает племенные книги раздельно по чистокровным и чистопородным животным в порядке, определенном уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет мониторинг ведения и состояния племенного учета, данных бонитировки, индексной оценки, оценки племенных животных – производителей по качеству потомства, геномной оценки, оценки (испытаний) племенных животных по собственной продуктивности, а также информирует заинтересованных лиц о его результатах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) утверждает стандарт породы по согласованию с коллегиальным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z397" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) ведет реестр племенных животных и представляет его данные уполномоченному органу по форме, утвержденной уполномоченным органом, для включения в республиканский реестр племенных животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, не противоречащие законодательству Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Присвоение статуса и выдача племенного свидетельства на племенную продукцию (материал) осуществляются республиканской палатой на основании заявления физического и (или) юридического лица вне зависимости от их членства в республиканской палате.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 28-3 в соответствии с Законом РК от 12.01.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 540-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); в редакции Закона РК от 27.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие по истечении шести месяцев после дня его первого официального опубликования); с изменениями, внесенными законами РК от 10.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. ИСКУССТВЕННОЕ ОСЕМЕНЕНИЕ СЕЛЬСКОХОЗЯЙСТВЕННЫХ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...337 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. ИСКУССТВЕННОЕ ОСЕМЕНЕНИЕ СЕЛЬСКОХОЗЯЙСТВЕННЫХ</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>ЖИВОТНЫХ И ТРАНСПЛАНТАЦИЯ ЭМБРИОНОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 6 исключена - Законом РК от 14 декабря 2001 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="279"/>
+    <w:bookmarkStart w:name="z96" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. РАЗРЕШЕНИЕ СПОРОВ И ОТВЕТСТВЕННОСТЬ ПРИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ОСУЩЕСТВЛЕНИИ ДЕЯТЕЛЬНОСТИ В ОБЛАСТИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ПЛЕМЕННОГО ЖИВОТНОВОДСТВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 30. Разрешение споров при осуществлении деятельности в области племенного животноводства </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17482,92 +15868,92 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="280"/>
+    <w:bookmarkStart w:name="z99" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. МЕЖДУНАРОДНОЕ СОТРУДНИЧЕСТВО РЕСПУБЛИКИ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>КАЗАХСТАН В ОБЛАСТИ ПЛЕМЕННОГО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ЖИВОТНОВОДСТВА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 32. Международное сотрудничество Республики Казахстан в области племенного животноводства </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17576,70 +15962,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Республика Казахстан содействует развитию международного сотрудничества в области животноводства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 33. Право на сотрудничество с иностранным участием в области племенного животноводства </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="281"/>
+    <w:bookmarkStart w:name="z52" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Физические и юридические лица Республики Казахстан, принимающие участие в осуществлении проектов с иностранным участием в области племенного животноводства, заключают договоры с иностранцами и (или) иностранными юридическими лицами в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17842,55 +16228,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18216,31 +16602,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>