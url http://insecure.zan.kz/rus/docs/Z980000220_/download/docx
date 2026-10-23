--- v3 (2026-07-21)
+++ v4 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="453d76e" w14:textId="453d76e">
+    <w:p w14:paraId="38ef2a8" w14:textId="38ef2a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -640,51 +640,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 1 дополнена статьей 1-1 в соответствии с Законом РК от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7204,51 +7204,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 416</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14604,2146 +14604,2297 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 58-1. Антикоррупционная комплаенс-служба</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z914" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для обеспечения соблюдения товариществом, являющимся субъектом квазигосударственного сектора, и его работниками законодательства Республики Казахстан о противодействии коррупции определяется структурное подразделение или ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z915" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Товарищество, не являющееся субъектом квазигосударственного сектора, вправе создавать антикоррупционную комплаенс-службу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z916" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Наблюдательный совет (при его наличии) или иной независимый орган управления товарищества определяет штатную численность антикоррупционной комплаенс-службы, назначает ее руководителя или ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, а также определяет срок полномочий, размер должностного оклада и условия вознаграждения руководителя антикоррупционной комплаенс-службы или ответственного лица, исполняющего функции антикоррупционной комплаенс-службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z917" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Руководитель, работники антикоррупционной комплаенс-службы или ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, не могут быть избраны членами наблюдательного совета (при его наличии) или иного независимого органа управления и исполнительного органа данного товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z918" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Антикоррупционная комплаенс-служба или ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, осуществляют свои полномочия независимо от исполнительного органа, должностных лиц товарищества, подотчетны наблюдательному совету (при его наличии) или иному независимому органу управления и являются независимыми при обеспечении соблюдения требований законодательства Республики Казахстан о противодействии коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z919" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Компетенция, организация и порядок работы антикоррупционной комплаенс-службы или ответственного лица, исполняющего функции антикоррупционной комплаенс-службы товарищества, определяются его внутренним актом, а в случае товарищества, являющегося субъектом квазигосударственного сектора, – внутренним актом на основании типового положения об антикоррупционных комплаенс-службах в субъектах квазигосударственного сектора, утвержденного уполномоченным органом по антикоррупционной политике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z920" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Антикоррупционная комплаенс-служба или ответственное лицо, исполняющее функции антикоррупционной комплаенс-службы, взаимодействует с уполномоченным органом по антикоррупционной политике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 58-1 в соответствии с Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 59. Внешний аудит в товариществе с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для проверки и подтверждения правильности финансовой отчетности товарищества с ограниченной ответственностью, а также текущего состояния его дел, товарищество вправе в случаях и порядке, определенных в его уставе, привлекать аудиторскую организацию, не связанную имущественными интересами с товариществом, членами его исполнительного органа, наблюдательного совета или участниками (внешний аудит).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z879" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проведение аудита годовой финансовой отчетности является обязательным для товарищества с ограниченной ответственностью при одновременном выполнении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z877" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в его составе имеются участники (учредители), владеющие менее десяти процентами долей участия в уставном капитале; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z878" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) среднегодовая численность работников более двухсот пятидесяти человек и (или) среднегодовой доход свыше трехмиллионнократного месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z880" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудит годовой финансовой отчетности для товарищества с ограниченной ответственностью, относящегося к субъекту среднего предпринимательства, проводится за счет товарищества по требованию участника (учредителя), владеющего менее чем десятью процентами долей участия в уставном капитале товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Законодательными актами может быть установлено обязательное проведение аудита годовой финансовой отчетности для всех товариществ с ограниченной ответственностью, осуществляющих отдельные виды предпринимательской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнительный орган товарищества с ограниченной ответственностью осуществляет контроль за проведением в соответствии с требованиями пункта 1 настоящей статьи аудита годовой финансовой отчетности товарищества и выносит вопрос об утверждении годовой финансовой отчетности на общее собрание участников товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Любой участник товарищества с ограниченной ответственностью вправе требовать проведения за свой счет аудита финансовой отчетности товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Если исполнительный орган товарищества с ограниченной ответственностью уклоняется от проведения аудита финансовой отчетности товарищества, когда аудит обязателен либо когда его проведения требует участник товарищества, аудит может быть назначен решением суда, принятым по заявлению любого заинтересованного лица либо участника товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 59 с изменениями, внесенными законами РК от 05.05.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 59. Внешний аудит в товариществе с ограниченной ответственностью </w:t>
-[...171 lines deleted...]
-      4. Если исполнительный орган товарищества с ограниченной ответственностью уклоняется от проведения аудита финансовой отчетности товарищества, когда аудит обязателен либо когда его проведения требует участник товарищества, аудит может быть назначен решением суда, принятым по заявлению любого заинтересованного лица либо участника товарищества. </w:t>
+        <w:t>Статья 60. Публичная финансовая отчетность товарищества с ограниченной ответственностью</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Законодательными актами может быть предусмотрена обязанность публиковать для всеобщего сведения финансовую отчетность за соответствующий год для товариществ с ограниченной ответственностью, осуществляющих отдельные виды предпринимательской деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 60-1. Предоставление информации товариществом с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z891" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Исполнительный орган товарищества с ограниченной ответственностью обязан информировать всех участников товарищества:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z892" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о возбуждении в суде дела по корпоративному спору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z893" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) об инициировании участником товарищества любого порядка разрешения безвыходной ситуации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Информация о возбуждении в суде дела по корпоративному спору должна быть предоставлена участникам товарищества в порядке, предусмотренном решением общего собрания участников товарищества (если иное не предусмотрено учредительными документами), не позднее семи рабочих дней с даты получения товариществом соответствующего судебного извещения или вызова по гражданскому делу по корпоративному спору. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 59 с изменениями, внесенными законами РК от 05.05.2006 </w:t>
-[...9 lines deleted...]
-        <w:t>N 139</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава V дополнена статьей 60-1 в соответствии с Законом РК от 05.07.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 58-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">); от 27.02.2017 </w:t>
-[...49 lines deleted...]
-        <w:t>№ 217-VI</w:t>
+        <w:t xml:space="preserve">); с изменениями, внесенными Законом РК от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z127" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>Статья 60. Публичная финансовая отчетность товарищества с ограниченной ответственностью</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава VI. РЕОРГАНИЗАЦИЯ И ЛИКВИДАЦИЯ ТОВАРИЩЕСТВА</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 61. Реорганизация товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Реорганизация товарищества с ограниченной ответственностью (слияние, присоединение, разделение, выделение, преобразование) может быть осуществлена добровольно по решению общего собрания участников товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отчуждение доли или иное изменение состава участников товарищества не является реорганизацией товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В случаях, установленных законодательными актами, реорганизация товарищества с ограниченной ответственностью в форме его разделения или выделения из его состава одного или нескольких товариществ осуществляется по решению уполномоченных государственных органов или по решению суда. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В случаях, установленных законодательными актами, реорганизация товарищества с ограниченной ответственностью в форме слияния или присоединения может быть осуществлена лишь с согласия уполномоченных государственных органов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Имущество реорганизованного товарищества переходит к его правопреемнику в момент его регистрации, если иное не предусмотрено законодательными актами или решением о реорганизации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 62. Слияние, присоединение товариществ с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Слияние двух или нескольких товариществ с ограниченной ответственностью осуществляется путем полного объединения имущества этих товариществ. В результате слияния возникает новое товарищество. Товарищества, вошедшие в состав нового, прекращают свою деятельность. При этом все права и обязанности каждого из участвующих в слиянии товариществ переходят к вновь возникшему товариществу в соответствии с передаточным актом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Присоединение одного или нескольких товариществ с ограниченной ответственностью к другому товариществу с ограниченной ответственностью осуществляется путем включения имущества присоединяемых товариществ в имущество присоединяющего товарищества. При этом присоединяемые товарищества прекращаются, а все их права и обязанности переходят в соответствии с передаточным актом к присоединяющему товариществу, в устав которого вносятся связанные с реорганизацией изменения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Исполнительные органы товариществ с ограниченной ответственностью, участвующих в слиянии, присоединении, готовят проекты договора о слиянии, присоединении и выносят на рассмотрение общего собрания участников каждого товарищества вопросы о слиянии, присоединении и утверждении договора о слиянии, присоединении. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Согласованный текст договора о слиянии, присоединении подписывается уполномоченными на то исполнительными органами товариществ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Договор о слиянии, присоединении должен содержать сведения о фирменном наименовании, месте нахождения и адресе каждого из участвующих в слиянии, присоединении товариществ, основные данные их балансов, а также предусматривать порядок и условия слияния, присоединения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Каждое из участвующих в слиянии, присоединении товариществ с ограниченной ответственностью обязано в двухмесячный срок со дня принятия общим собранием его участников решения о слиянии, присоединении направить всем своим кредиторам письменные уведомления о слиянии, присоединении и поместить соответствующее объявление в официальных органах печати. К уведомлению (объявлению) прилагаются сведения о других участвующих в слиянии, присоединении товариществах, указанные в пункте 3 настоящей статьи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кредиторы товарищества вправе в двухмесячный срок со дня получения уведомления или публикации объявления потребовать от товарищества дополнительных гарантий либо досрочного прекращения или исполнения товариществом соответствующих обязательств и возмещения убытков. Требования направляются товариществу в письменной форме, а их копии могут быть представлены в орган, осуществивший государственную регистрацию товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Каждое из участвующих в слиянии, присоединении товариществ с ограниченной ответственностью обязано с момента принятия общим собранием его участников решения о слиянии, присоединении сообщать об этом решении кредиторам по обязательствам, возникающим после принятия решения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На основании договора о слиянии, присоединении товариществ участники сливающихся, соединяющихся товариществ разрабатывают и подписывают на учредительном собрании учредительный договор, а при слиянии также утверждают устав вновь образуемого товарищества и избирают исполнительные и иные органы товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 63. Разделение, выделение товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Разделение товарищества с ограниченной ответственностью осуществляется путем разделения имущества этого товарищества между двумя или несколькими вновь возникающими товариществами с ограниченной ответственностью. При этом права и обязанности разделяемого товарищества переходят к вновь возникающим товариществам в соответствии с разделительным балансом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Выделение из товарищества с ограниченной ответственностью одного или нескольких товариществ с ограниченной ответственностью осуществляется путем выделения части имущества товарищества и передачи ее одному или нескольким вновь возникающим товариществам. При этом часть прав и обязанностей реорганизуемого товарищества переходит к вновь возникающим товариществам в соответствии с разделительным балансом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Исполнительный орган реорганизуемого товарищества с ограниченной ответственностью готовит план разделения, выделения и проекты уставов вновь возникающих товариществ и выносит на рассмотрение общего собрания участников вопросы о разделении, выделении товарищества, утверждении плана разделения, выделения, уставов вновь возникающих товариществ и разделительного баланса, а также об избрании исполнительных и иных органов вновь возникающих товариществ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Если уставом товарищества с ограниченной ответственностью не предусмотрено иное, при его разделении, выделении каждый участник вправе получить долю в уставном капитале каждого из вновь возникающих товариществ, равную его доле в уставном капитале реорганизуемого товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Товарищество с ограниченной ответственностью обязано с момента принятия общим собранием его участников решения о разделении, выделении сообщать об этом решении кредиторам по обязательствам, возникающим после принятия решения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Товарищество с ограниченной ответственностью обязано в двухмесячный срок со дня принятия общим собранием его участников решения о разделении, выделении направить всем своим кредиторам письменные уведомления о разделении, выделении и поместить соответствующее объявление в официальных органах печати. К уведомлению (объявлению) прилагается разделительный баланс, а также сведения о фирменном наименовании, месте нахождения и адресе каждого из вновь возникающих товариществ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Кредиторы реорганизуемого товарищества с ограниченной ответственностью вправе в двухмесячный срок со дня получения уведомления (публикации объявления) потребовать от товарищества досрочного прекращения или исполнения товариществом соответствующих обязательств и возмещения убытков. Требования направляются товариществу в письменной форме, а их копии могут быть представлены в орган, осуществивший государственную регистрацию товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Товарищества с ограниченной ответственностью, возникшие в результате разделения, выделения товарищества с ограниченной ответственностью, несут солидарную ответственность по его обязательствам в течение года с момента регистрации новых товариществ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 64. Последствия невыполнения решения уполномоченного государственного органа или суда о принудительном разделении, выделении товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Если исполнительные органы товарищества с ограниченной ответственностью, уполномоченные на проведение разделения, выделения при принудительной реорганизации по решению суда, не осуществят разделение, выделение товарищества в срок, определенный в решении суда, суд назначает доверительного управляющего имуществом товарищества и поручает ему осуществить разделение, выделение этого товарищества за счет имущества реорганизуемого товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. С момента назначения доверительного управляющего к нему переходят полномочия по управлению товариществом с ограниченной ответственностью. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Доверительный управляющий выступает от имени товарищества с ограниченной ответственностью в суде, составляет разделительный баланс и передает его на утверждение суда вместе с учредительными документами товариществ, возникающих в результате разделения, выделения. Утверждение судом указанных документов является основанием для государственной регистрации вновь возникающих товариществ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 65. Преобразование товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Товарищество с ограниченной ответственностью вправе преобразоваться в иное хозяйственное товарищество, акционерное общество или в производственный кооператив, к которому переходят все права и обязанности преобразуемого товарищества в соответствии с передаточным актом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Исполнительный орган преобразуемого товарищества с ограниченной ответственностью готовит план преобразования, определяющий порядок и условия преобразования, и проект устава вновь возникающего юридического лица и выносит на решение общего собрания участников вопросы о преобразовании товарищества, утверждении плана преобразования и устава, а также избрании исполнительных и иных органов вновь возникающего товарищества, акционерного общества или производственного кооператива. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Акционерное общество, созданное в результате преобразования товарищества с ограниченной ответственностью, размещает (реализует) акции общества только среди участников товарищества с ограниченной ответственностью. Количество акций, передаваемое участникам преобразованного товарищества с ограниченной ответственностью, определяется исходя из соотношения балансовой стоимости доли каждого участника к общему размеру собственного капитала реорганизуемого товарищества с ограниченной ответственностью. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Уставный капитал создаваемого акционерного общества равен разнице между активами и обязательствами, переданными ему в соответствии с передаточным актом, и должен соответствовать требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об акционерных обществах. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-      Законодательными актами может быть предусмотрена обязанность публиковать для всеобщего сведения финансовую отчетность за соответствующий год для товариществ с ограниченной ответственностью, осуществляющих отдельные виды предпринимательской деятельности. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 65 с изменениями, внесенными законами РК от 16.07.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 19.02.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 60-1. Предоставление информации товариществом с ограниченной ответственностью </w:t>
-[...77 lines deleted...]
-      2. Информация о возбуждении в суде дела по корпоративному спору должна быть предоставлена участникам товарищества в порядке, предусмотренном решением общего собрания участников товарищества (если иное не предусмотрено учредительными документами), не позднее семи рабочих дней с даты получения товариществом соответствующего судебного извещения или вызова по гражданскому делу по корпоративному спору. </w:t>
+        <w:t>Статья 66. Выкуп долей у участников, не голосовавших за реорганизацию товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Участники товарищества с ограниченной ответственностью, не присутствовавшие на общем собрании участников при решении им вопроса о реорганизации товарищества либо голосовавшие против такого решения, вправе требовать выкупа своих долей участниками, голосовавшими за реорганизацию товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Выкуп доли должен быть осуществлен в течение месяца со дня заявления соответствующего требования. Доля выкупается участниками, голосовавшими за реорганизацию товарищества с ограниченной ответственностью, в частях, пропорциональных их долям в уставном капитале товарищества, если иное не установлено их соглашением, обеспечивающим полный выкуп доли участника, заявившего требование о выкупе. Цена, по которой выкупается доля, определяется в соответствии с правилами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Участник товарищества с ограниченной ответственностью, заявляющий требование о выкупе доли, вправе направить копию такого требования в орган, осуществляющий регистрацию в соответствии со статьей 67 настоящего Закона. В случае поступления копии требования о выкупе доли в указанный орган регистрация производится лишь при условии представления заявителем доказательств состоявшегося выкупа доли или отсутствия у участника, заявившего требование, возражений против регистрации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 67. Государственная регистрация товарищества, возникающего в результате реорганизации </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Государственная регистрация товарищества с ограниченной ответственностью, возникающего в результате реорганизации, осуществляется в соответствии с законодательством Республики Казахстан о государственной регистрации юридических лиц и учетной регистрации филиалов и представительств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. (исключен) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Государственная регистрация товарищества с ограниченной ответственностью, возникающего в результате реорганизации, производится органом, осуществляющим государственную регистрацию юридических лиц, по истечении срока, предоставленного кредиторам для заявления требований к участвующим в реорганизации товариществам (пункт 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пункт 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона). Если в орган, осуществляющий государственную регистрацию юридических лиц, поступили копии требований кредиторов, участвующих в реорганизации товариществ, вновь возникающее товарищество регистрируется при условии представления доказательств исполнения этих требований либо отсутствия у заявивших их кредиторов возражений против реорганизации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Если в течение года со дня, когда общим собранием участников последнего из участвующих в реорганизации товариществ с ограниченной ответственностью было принято решение о реорганизации, заявление о государственной регистрации не будет подано либо не будут представлены необходимые доказательства (пункт 3 настоящей статьи), реорганизация считается несостоявшейся. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. (исключен) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава V дополнена статьей 60-1 в соответствии с Законом РК от 05.07.2008 </w:t>
-[...49 lines deleted...]
-        <w:t>№ 352-VI</w:t>
+        <w:t xml:space="preserve">      6. Исключен Законом РК от 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z127" w:id="133"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 67 с изменениями, внесенными законами РК от 18.03.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 537</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев со дня его официального опубликования); от 24.12.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 68. Ликвидация товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Товарищество с ограниченной ответственностью может быть ликвидировано по решению общего собрания его участников. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. По решению суда товарищество с ограниченной ответственностью может быть ликвидировано в случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) банкротства; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) признания недействительной регистрации товарищества в связи с допущенными при его создании нарушениями законодательства, которые носят неустранимый характер; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществления деятельности без надлежащего разрешения (лицензии) либо деятельности, запрещенной законодательными актами, либо с неоднократным или грубым нарушением законодательства; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в других случаях, предусмотренных законодательными актами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае ликвидации юридического лица, являющегося единственным участником товарищества с ограниченной ответственностью, за исключением случаев банкротства, такое товарищество подлежит ликвидации. При этом ликвидационная комиссия (ликвидатор) по ликвидации товарищества назначается судом по заявлению ликвидационной комиссии (ликвидатора), проводящей ликвидацию учредителя товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Требование о ликвидации товарищества с ограниченной ответственностью по основаниям, указанным в пункте втором настоящей статьи, может быть предъявлено в суд заинтересованными лицами, если законодательными актами не предусмотрено иное. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Решением суда о ликвидации товарищества с ограниченной ответственностью обязанности по осуществлению ликвидации могут быть возложены на само товарищество; уполномоченный товариществом орган; орган, уполномоченный на ликвидацию товарищества его учредительными документами, либо иной орган (лицо), назначенный судом. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 68 с изменением, внесенным Законом РК от 07.03.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1397 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 69. Прекращение деятельности товарищества с ограниченной ответственностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="142"/>
+    <w:bookmarkStart w:name="z145" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Основанием для прекращения деятельности товарищества с ограниченной ответственностью, помимо оснований, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьях 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68 настоящего Закона, могут быть случаи: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) (исключен) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17116,55 +17267,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17490,31 +17641,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>