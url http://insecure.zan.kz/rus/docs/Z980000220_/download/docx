--- v1 (2026-03-04)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e51d7ba" w14:textId="e51d7ba">
+    <w:p w14:paraId="7cf3899" w14:textId="7cf3899">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -10347,6387 +10347,6335 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан (общая часть). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. В случае учреждения доверительного управления долей участника в качестве его представителя на общем собрании вправе выступать от имени участника доверительный управляющий, если иное не оговорено договором между участником и доверительным управляющим или не предусмотрено законодательными актами об учреждении доверительного управления имуществом. Требования к порядку представления интересов участника определяются законодательством о доверительном управлении имуществом. </w:t>
+        <w:t>
+      4. В случае учреждения доверительного управления долей участника в качестве его представителя на общем собрании вправе выступать от имени участника доверительный управляющий, если иное не оговорено договором между участником и доверительным управляющим или не предусмотрено законодательными актами об учреждении доверительного управления имуществом. Требования к порядку представления интересов участника определяются законодательством о доверительном управлении имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z911" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае учреждения доверительного управления долей участника при осуществлении деятельности по организации долевого участия в жилищном строительстве способом получения гарантии Единого оператора жилищного строительства в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О долевом участии в жилищном строительстве" на общем собрании в качестве участника выступает от своего имени доверительный управляющий, если иное не оговорено договором между участником и доверительным управляющим или не предусмотрено законодательством Республики Казахстан об учреждении доверительного управления имуществом. Требования к порядку представления интересов участника определяются законодательством Республики Казахстан о доверительном управлении имуществом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Каждый участник товарищества с ограниченной ответственностью при голосовании на общем собрании имеет число голосов, соответствующее его доле в уставном капитале товарищества, за исключением случаев, когда иной порядок определения голосов предусмотрен частью первой пункта 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона или уставом товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Члены исполнительного органа товарищества с ограниченной ответственностью, не являющиеся участниками товарищества, могут участвовать в общем собрании с правом совещательного голоса, если иное не предусмотрено уставом товарищества. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 42 с изменениями, внесенными законами РК от 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 43. Компетенция общего собрания участников товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Компетенция общего собрания участников товарищества с ограниченной ответственностью определяется уставом товарищества в соответствии с настоящим Законом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. К исключительной компетенции общего собрания участников товарищества с ограниченной ответственностью, если иное не установлено частью второй настоящего пункта, относятся: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) изменение устава товарищества, включая изменение размера его уставного капитала, места нахождения и фирменного наименования, или утверждение устава товарищества в новой редакции; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) образование исполнительного органа товарищества и досрочное прекращение его полномочий или полномочий отдельного члена исполнительного органа, а также принятие решения о передаче товарищества с ограниченной ответственностью или его имущества в доверительное управление и определение условий такой передачи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) избрание и досрочное прекращение полномочий наблюдательного совета и (или) ревизионной комиссии (ревизора) товарищества, а также утверждение отчетов и заключений ревизионной комиссии (ревизора) товарищества; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) утверждение финансовой отчетности и распределение чистого дохода; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z881" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) определение аудиторской организации для проведения аудита годовой финансовой отчетности товарищества, для которого проведение аудита в соответствии со статьей 59 настоящего Закона является обязательным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) утверждение внутренних правил, процедуры их принятия и других документов, регулирующих внутреннюю деятельность товарищества, кроме документов, утверждение которых уставом товарищества отнесено к компетенции иных органов товарищества; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) решение об участии товарищества в иных хозяйственных товариществах, а также в некоммерческих организациях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) решение о реорганизации или ликвидации товарищества; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) назначение ликвидационной комиссии и утверждение ликвидационных балансов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) решение о принудительном выкупе доли у участника товарищества в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) решение о залоге всего имущества товарищества; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) решение о внесении дополнительных взносов в имущество товарищества в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) утверждение порядка и сроков предоставления участникам товарищества и приобретателям долей информации о деятельности товарищества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) решение об одобрении заключения товариществом с ограниченной ответственностью сделки или совокупности взаимосвязанных между собой сделок, в результате которой (которых) товариществом отчуждается (может быть отчуждено) имущество, стоимость которого составляет пятьдесят один и более процентов от общего размера балансовой стоимости активов товарищества с ограниченной ответственностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z886" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее собрание участников кредитного товарищества вправе делегировать исполнительному органу кредитного товарищества следующие исключительные компетенции общего собрания участников кредитного товарищества:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z887" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятие (выбытие) участников кредитного товарищества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z888" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изменение устава кредитного товарищества или утверждение его в новой редакции в связи с принятием (выбытием) участников кредитного товарищества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z910" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование учетной политики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z912" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При доверительном управлении долями участия при осуществлении деятельности по организации долевого участия в жилищном строительстве способом получения гарантии Единого оператора жилищного строительства в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О долевом участии в жилищном строительстве" на общем собрании в качестве участника выступает от своего имени доверительный управляющий, если иное не оговорено договором между участником и доверительным управляющим или не предусмотрено законодательством Республики Казахстан об учреждении доверительного управления имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z180" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Взаимосвязанными между собой сделками признаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) несколько сделок, совершаемых с одним и тем же лицом либо с группой аффилированных между собой лиц в отношении приобретения или отчуждения одного и того же имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сделки, оформляемые одним договором или несколькими договорами, связанными между собой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иные сделки, признаваемые как взаимосвязанные между собой уставом или решением общего собрания участников товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Наряду с вопросами, отнесенными настоящим Законом к исключительной компетенции общего собрания, уставом товарищества с ограниченной ответственностью к его компетенции могут быть отнесены и другие вопросы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Общее собрание вправе, если иное не установлено уставом товарищества, делегировать полномочия, не относящиеся к его исключительной компетенции, исполнительному органу или наблюдательному совету товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Общее собрание участников товарищества с ограниченной ответственностью, независимо от того, как определена его компетенция в уставе товарищества, вправе принять к рассмотрению любой вопрос, связанный с деятельностью товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Общее собрание участников вправе отменить любое решение иных органов товарищества с ограниченной ответственностью по вопросам, относящимся к внутренней деятельности товарищества, если иное не определено уставом товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 43 с изменениями, внесенными законами РК от 31.01.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 19.02.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); от 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      5. Каждый участник товарищества с ограниченной ответственностью при голосовании на общем собрании имеет число голосов, соответствующее его доле в уставном капитале товарищества, за исключением случаев, когда иной порядок определения голосов предусмотрен частью первой пункта 7 </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 44. Очередное общее собрание участников товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Очередное общее собрание участников товарищества с ограниченной ответственностью созывается исполнительным органом товарищества в сроки, установленные уставом товарищества, но не реже одного раза в год. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Собрание, посвященное утверждению годовой финансовой отчетности товарищества с ограниченной ответственностью, должно быть проведено не позднее трех месяцев после окончания отчетного финансового года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 45. Внеочередное общее собрание участников товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внеочередное (чрезвычайное) общее собрание участников товарищества с ограниченной ответственностью созывается в случаях, предусмотренных настоящим Законом, уставом товарищества, а также в любых иных случаях, когда созыва такого собрания требуют интересы товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Внеочередное общее собрание участников товарищества с ограниченной ответственностью созывается исполнительным органом товарищества по собственной инициативе, а в случаях создания наблюдательных и контролирующих органов - также по требованию наблюдательного совета или ревизионной комиссии (ревизора) товарищества либо по инициативе участников товарищества, обладающих в совокупности десятью и более процентов от общего количества голосов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если, несмотря на требования наблюдательного совета, ревизионной комиссии (ревизора) или участников товарищества, исполнительный орган не созывает внеочередное общее собрание, оно может быть созвано наблюдательным советом, ревизионной комиссией (ревизором) или участниками товарищества, обладающими в совокупности десятью и более процентов от общего количества голосов, самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внеочередное общее собрание участников товарищества с ограниченной ответственностью, находящегося в процессе ликвидации, может также созываться ликвидационной комиссией (ликвидатором). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 45 с изменениями, внесенными Законом РК от 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 46. Порядок созыва общего собрания участников товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Орган или лицо (лица), созывающие общее собрание участников товарищества с ограниченной ответственностью, обязаны не позднее чем за тридцать дней до дня открытия собрания письменно известить о его проведении каждого участника товарищества по адресу, указанному в реестре участников, который ведется исполнительным органом товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В извещении должны быть указаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) время, место и дата проведения собрания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предлагаемая повестка дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тип общего собрания участников: очередное или внеочередное;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) порядок проведения собрания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) порядок проведения заочного голосования и процедура для заочного голосования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) нормы законодательных актов Республики Казахстан, в соответствии с которыми проводится собрание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Товарищество вправе дополнительно информировать участников через средства массовой информации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Орган или лицо (лица), созывающие общее собрание участников товарищества с ограниченной ответственностью, преобразованного из акционерного общества, с числом участников сто и более обязаны за тридцать дней до дня открытия собрания известить о его проведении участников товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Извещение о проведении общего собрания участников товарищества с числом участников сто и более должно быть опубликовано в печатном издании, указанном в уставе товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орган или лицо (лица), созывающие общее собрание участников товарищества с ограниченной ответственностью, ведение реестра участников которого осуществляется центральным депозитарием, с числом участников менее ста обязаны за тридцать дней до дня открытия собрания письменно известить о его проведении каждого участника товарищества по адресу, указанному в реестре участников товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z889" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок и сроки созыва общего собрания участников кредитного товарищества определяются законодательством Республики Казахстан о кредитных товариществах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Любой участник товарищества с ограниченной ответственностью вправе вносить свои предложения по повестке дня общего собрания не позднее чем за десять дней до его открытия. В течение этого же срока участники товарищества, обладающие в совокупности пятью и более процентами от общего количества голосов, вправе включить определенные ими вопросы в повестку дня общего собрания. Выполнение этого требования обязательно для органа или лиц, созывающих общее собрание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если по предложению или по требованию участников товарищества в первоначальную повестку дня общего собрания вносятся изменения, орган или лица, созывающие собрание, обязаны не позднее чем за семь дней до открытия собрания известить каждого участника товарищества об этих изменениях способом, указанным в части первой пункта 1 настоящей статьи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Орган или лицо (лица), созывающие общее собрание участников товарищества с ограниченной ответственностью, обязаны рассмотреть поступившие предложения и принять решение о включении или отказе во включении их в повестку дня общего собрания участников товарищества с ограниченной ответственностью не позднее чем за десять дней до дня открытия собрания. Орган или лицо (лица), созывающие общее собрание участников товарищества с ограниченной ответственностью, в случае принятия предложений обязаны сообщить о внесении изменений в повестку дня участникам товарищества с ограниченной ответственностью, а также в случае отклонения предложений по внесению изменений или дополнений в повестку дня общего собрания дать заявителю мотивированный ответ об отказе не позднее чем за семь дней до открытия общего собрания участников товарищества с ограниченной ответственностью. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае, если отказ во включении предложений в повестку дня общего собрания и принятое по нему решение нарушают права и законные интересы заявителя, он вправе обжаловать такое решение в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Запрещается включение в повестку дня общего собрания вопросов с широким пониманием, включая "разное", "иное", "другие" и аналогичные им формулировки. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Орган или лицо (лица), созывающие общее собрание участников товарищества с ограниченной ответственностью, обязаны по требованию участника товарищества, направленному им не позднее чем за десять дней до открытия собрания, направить ему в письменном виде и не позднее чем за семь дней до открытия собрания проекты решений по всем вопросам повестки дня, копии документов, обсуждение которых включено в повестку дня, а также другие сведения, предусмотренные уставом товарищества либо документами, регулирующими внутреннюю деятельность товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Указанные в предыдущей части документы и сведения, а также финансовая отчетность и заключение по ним ревизионной комиссии (ревизора) и (или) отчет аудиторской организации за отчетный период, должны предоставляться всем участникам товарищества для свободного ознакомления в помещении исполнительного органа товарищества с момента извещения о проведении общего собрания, но не менее чем за пятнадцать дней до открытия собрания. При этом участникам товарищества должна быть предоставлена возможность бесплатно снимать копии с представляемых для ознакомления документов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Финансовые отчетности и заключение по ним ревизионной комиссии (ревизора) и (или) отчет аудиторской организации за три предыдущих года должны храниться исполнительным органом товарищества и в любое время предоставляться для ознакомления любому участнику товарищества. По требованию участников товарищества им выдаются удостоверенные выписки из указанных документов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Уставом товарищества с ограниченной ответственностью, имеющего менее семи участников, могут быть предусмотрены иные сроки, чем те, которые указаны в настоящей статье и в пункте 5 статьи 47 настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 46 с изменениями, внесенными законами РК от 16.05.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 416</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 08.07.2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. ст. 2); от 05.05.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. ст.2 Закона РК </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 19.02.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); от 02.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2019); от 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 47. Порядок проведения общего собрания участников товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Регламент общего собрания участников товарищества с ограниченной ответственностью определяется в соответствии с настоящим Законом, уставом товарищества, правилами и иными документами, регулирующими внутреннюю деятельность товарищества, либо непосредственно общим собранием. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Перед открытием общего собрания проводится регистрация прибывших участников товарищества с ограниченной ответственностью и их представителей. Представители участников должны предъявить надлежащие полномочия (пункты 3 и 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона). Незарегистрировавшийся участник (представитель участника) не учитывается при определении кворума и не вправе принимать участие в голосовании. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Общее собрание участников товарищества открывается в объявленное время при условии, что данные регистрации прибывших участников и их представителей дают достаточные основания предполагать наличие надлежащего кворума. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Собрание не может быть открыто ранее объявленного времени, за исключением случая, когда все участники товарищества или их представители уже зарегистрированы, уведомлены и не возражают против изменения времени открытия собрания. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Общее собрание участников товарищества с ограниченной ответственностью признается правомочным, а условия кворума соблюденными, если присутствующие или представленные на нем участники обладают в совокупности более чем половиной от общего числа голосов. В случаях, когда решение по вопросу, включенному в повестку дня, должно приниматься квалифицированным большинством голосов или единогласно, собрание правомочно принимать решение, если присутствующие или представленные на нем участники товарищества обладают в совокупности более чем двумя третями от общего числа голосов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В случае отсутствия кворума общее собрание участников товарищества с ограниченной ответственностью созывается повторно не позднее сорока пяти дней со дня первого созыва. При повторном созыве общего собрания должны быть соблюдены правила, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Собрание, созванное повторно, является правомочным, независимо от числа голосов, которым обладают присутствующие или представленные на собрании участники товарищества. Если присутствующие или представленные на нем участники обладают в совокупности менее чем половиной от общего числа голосов, то такое собрание вправе принимать решения лишь по вопросам, не требующим квалифицированного большинства голосов или единогласия. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Общее собрание участников товарищества с ограниченной ответственностью открывает первый руководитель исполнительного органа или тот, кто исполняет его обязанности. Собрание, созванное наблюдательным советом, ревизионной комиссией (ревизором) или участниками товарищества (пункт 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона), открывает соответственно председатель наблюдательного совета, председатель ревизионной комиссии (ревизор) или лица, исполняющие их обязанности, либо один из участников товарищества, созвавших собрание. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Общее собрание, созванное ликвидационной комиссией (ликвидатором), открывает председатель ликвидационной комиссии (ликвидатор) или лицо, его заменяющее. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Лицо, открывающее общее собрание, проводит выборы председательствующего и секретаря общего собрания. Если уставом товарищества с ограниченной ответственностью не предусмотрено иное, при голосовании по вопросу об избрании председательствующего и секретаря общего собрания каждый участник собрания имеет один голос (независимо от доли в уставном капитале), а решение принимается простым большинством голосов от числа присутствующих. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Члены исполнительного органа товарищества и его ревизионной комиссии (ревизор) не могут председательствовать на общем собрании, за исключением случаев, когда все присутствующие на собрании участники товарищества входят в исполнительный орган либо являются членами ревизионной комиссии (ревизором) товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Секретарь общего собрания отвечает за ведение протокола общего собрания. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Протокол подписывается председательствующим и секретарем общего собрания. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Протоколы всех общих собраний подшиваются в книгу протоколов, которая хранится исполнительным органом товарищества и должна в любое время представляться для ознакомления любому участнику товарищества с ограниченной ответственностью. По требованию участников товарищества им выдаются удостоверенные выписки из книги протоколов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. До начала обсуждения вопросов, включенных в повестку дня, общее собрание обязано констатировать кворум. Несоблюдение этого требования влечет ничтожность всех решений, принятых общим собранием до того, как будет установлено, что кворум имеется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При голосовании по вопросам, указанным в подпунктах 1), 4), 7), 9) и 10) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, а также в иных случаях, предусмотренных уставом товарищества или правилами и иными документами, регулирующими его внутреннюю деятельность, необходимо вновь констатировать кворум непосредственно перед голосованием. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 47 с изменением, внесенным Законом РК от 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 48. Порядок принятия решений общим собранием участников товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Общее собрание участников товарищества с ограниченной ответственностью вправе принимать решения только по вопросам повестки, сообщенным участникам в соответствии с пунктами 1 и 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. При этом вопросы, включения которых в повестку общего собрания потребовали участники товарищества в соответствии с пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, считаются включенными в повестку даже в случае, если орган или лица, созывающие собрание, не исполнили обязанности, предусмотренные частью второй указанного пункта. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Решения по вопросам, указанным в подпунктах 1),7),9) и 10) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, а также по другим вопросам, определенным в уставе товарищества с ограниченной ответственностью, принимаются квалифицированным большинством в три четверти голосов присутствующих и представленных на собрании участников товарищества, если устав товарищества не требует для их принятия большего числа голосов или единогласия. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При принятии решения по подпункту 9) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона участник, чья доля выкупается в принудительном порядке, в голосовании не участвует и число принадлежащих ему голосов в подсчете не учитывается. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Остальные решения принимаются простым большинством голосов присутствующих и представленных на общем собрании участников товарищества, если устав товарищества не требует для их принятия большего количества голосов или единогласия. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Решения общего собрания участников товарищества с ограниченной ответственностью принимаются открытым голосованием, если уставом товарищества или правилами и иными документами, регулирующими внутреннюю деятельность товарищества, не предусмотрено тайное голосование. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Решения общего собрания должны приниматься тайным голосованием также в случаях, когда этого требуют участники товарищества, обладающие не менее одной пятой от общего числа голосов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При тайном голосовании процедура его проведения должна обеспечивать точный подсчет голосов и достоверность результатов голосования. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 49. Заочное проведение общего собрания участников товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. В случаях, предусмотренных уставом товарищества с ограниченной ответственностью, и с прямо выраженного согласия участников товарищества, обладающих в совокупности более чем тремя четвертями от общего числа голосов, общее собрание может быть проведено заочно опросным путем посредством обмена письмами, факсимильными или электронными сообщениями либо с использованием иных средств связи, доступных всем участникам и обеспечивающих аутентичность передаваемых и принимаемых сообщений. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заочное общее собрание не вправе принимать решения по вопросам, указанным в подпунктах 1),7)-10) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. При заочном проведении общего собрания участников товарищества с ограниченной ответственностью не применяются пункты 2, 3, 5-7 и 9 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего Закона или уставом товарищества. </w:t>
-[...17 lines deleted...]
-      6. Члены исполнительного органа товарищества с ограниченной ответственностью, не являющиеся участниками товарищества, могут участвовать в общем собрании с правом совещательного голоса, если иное не предусмотрено уставом товарищества. </w:t>
+        <w:t xml:space="preserve"> и пункт 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а также положения пунктов 1-3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона в части предусмотренных ими сроков. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Заочное общее собрание участников товарищества с ограниченной ответственностью должно проводиться по процедуре, обеспечивающей сообщение всем участникам предлагаемой повестки дня и проектов решений по включенным в нее вопросам, возможность для каждого из них ознакомиться до начала голосования со всеми необходимыми документами, выдвигать предложения по повестке дня и требовать включения в нее определенных вопросов, а также сообщение всем участникам до начала голосования измененной повестки дня и мнений (выступлений) других участников по обсуждаемым вопросам. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 50. Оспаривание решений органов товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Решение общего собрания участников товарищества с ограниченной ответственностью, принятое с нарушением порядка проведения общего собрания и принятия решений, установленного настоящим Законом, уставом товарищества или правилами и иными документами, регулирующими внутреннюю деятельность товарищества, равно как и решение общего собрания, противоречащее закону либо уставу товарищества, в том числе решение, нарушающее права участника товарищества, может быть признано судом недействительным полностью или частично по заявлению участника товарищества, не принимавшего участия в голосовании или голосовавшего против оспариваемого решения. Такое заявление может быть подано в течение шести месяцев со дня, когда участник товарищества узнал или должен был узнать о состоявшемся решении, а если он участвовал в общем собрании, принявшем решение, то в течение шести месяцев со дня принятия этого решения общим собранием. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оспаривание решений иных органов товарищества с ограниченной ответственностью осуществляется в порядке и сроки, которые предусмотрены частью первой настоящей статьи. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 42 с изменением, внесенным Законом РК от 27.02.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 50 с изменениями, внесенными Законом РК от 19.02.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 51. Исполнительный орган товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Если уставом товарищества с ограниченной ответственностью не предусмотрено образование коллегиального исполнительного органа товарищества (дирекции, правления и т.п.), текущее руководство деятельностью товарищества и ведение его дел осуществляет единоличный исполнительный орган (директор, управляющий). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Положения настоящего Закона о членах исполнительного органа, за исключением тех, которые непосредственно связаны с коллегиальностью исполнительного органа, применяются к единоличному исполнительному органу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. При выполнении своих обязанностей член исполнительного органа должен действовать в интересах товарищества добросовестно и разумно. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Члены исполнительного органа избираются общим собранием на установленный срок, но не более пяти лет. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В качестве члена исполнительного органа товарищества может выступать только физическое лицо. Оно может и не быть участником товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 52. Компетенция исполнительного органа товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. К компетенции исполнительного органа товарищества с ограниченной ответственностью относятся все вопросы обеспечения деятельности товарищества, не относящиеся к компетенции общего собрания или наблюдательных органов, определенные настоящим Законом, уставом товарищества или правилами и иными документами, принятыми общим собранием, а также вопросы, указанные в части второй пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К компетенции исполнительного органа товарищества относятся также полномочия общего собрания, не относящиеся к его исключительной компетенции, переданные исполнительному органу в соответствии с пунктом 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К компетенции исполнительного органа товарищества с ограниченной ответственностью относится установление размера оплаты услуг аудиторской организации, определенной общим собранием участников в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона, за аудит годовой финансовой отчетности товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В отношениях с третьими лицами товарищество с ограниченной ответственностью не вправе ссылаться на установленные им ограничения полномочий исполнительного органа товарищества. Однако товарищество с ограниченной ответственностью вправе оспаривать действительность сделки, совершенной его исполнительным органом с третьим лицом, с нарушением установленных ограничений, если докажет, что в момент заключения сделки третье лицо знало о таких ограничениях. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Члены исполнительного органа товарищества с ограниченной ответственностью могут быть привлечены к ответственности по требованию любого из участников товарищества по возмещению убытков, причиненных ими товариществу. При этом они отвечают солидарно за убытки, вызванные совместным осуществлением ими ненадлежащего управления товариществом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Члены исполнительного органа товарищества с ограниченной ответственностью могут быть солидарно привлечены к субсидиарной с товариществом ответственности перед третьими лицами за убытки, которые эти лица понесли вследствие несостоятельности (банкротства) товарищества, вызванной ненадлежащим осуществлением членами исполнительного органа управления товариществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 52 с изменениями, внесенными законами РК от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 53. Единоличный исполнительный орган товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Единоличный исполнительный орган товарищества с ограниченной ответственностью (директор, управляющий и т.п.): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) без доверенности действует от имени товарищества; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) выдает доверенности на право представлять товарищество, в том числе доверенности с правом передоверия; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в отношении работников товарищества издает приказы о назначении их на должность, об их переводе и увольнении, определяет системы оплаты труда, устанавливает размеры должностных окладов и персональных надбавок, решает вопросы премирования, принимает меры поощрения и налагает дисциплинарные взыскания; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществляет иные полномочия, не отнесенные настоящим Законом или уставом товарищества к компетенции общего собрания участников или наблюдательных органов, а также полномочия, переданные ему общим собранием участников товарищества (пункт 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Порядок деятельности единоличного исполнительного органа товарищества и принятия им решений определяется уставом товарищества, а также правилами и иными документами, принятыми общим собранием участников. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z177" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Если в соответствии с уставом товарищества с ограниченной ответственностью ведение его дел поручено одновременно двум или нескольким директорам (управляющим и т.п.), не объединенным в коллегиальный исполнительный орган, то каждый из таких директоров (управляющих и т.п.) вправе без доверенности действовать от имени товарищества. К таким директорам (управляющим и т.п.) применяются положения настоящей статьи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z176" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Если осуществление полномочий единоличного исполнительного органа товарищества с ограниченной ответственностью входит в должностные обязанности работника государственного органа, являющегося единственным учредителем данного товарищества с ограниченной ответственностью, то трудовые отношения между таким работником и данным товариществом с ограниченной ответственностью не возникают и трудовой договор между ними не заключается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 53 с изменениями, внесенными Законом РК от 24.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 54. Коллегиальный исполнительный орган товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Если уставом товарищества с ограниченной ответственностью предусмотрено образование коллегиального исполнительного органа (дирекции, правления и т.п.), такой орган избирается общим собранием участников товарищества в количестве не более семи членов, если иное не установлено законодательными</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> актами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или уставом товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Руководитель коллегиального исполнительного органа товарищества с ограниченной ответственностью избирается общим собранием товарищества, если уставом товарищества не предусмотрено его избрание самим коллегиальным органом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Руководитель коллегиального исполнительного органа товарищества с ограниченной ответственностью обеспечивает функционирование этого органа и руководит его заседаниями. Он обладает правами, которые в соответствии с подпунктами 1)-3) пункта 1 статьи 53 настоящего Закона принадлежат единоличному исполнительному органу товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Порядок деятельности коллегиального исполнительного органа товарищества и принятия им решений определяется уставом товарищества, а также правилами и иными документами, принятыми общим собранием участников. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 55. Конфликт интересов членов исполнительного органа и товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Членам исполнительного органа товарищества с ограниченной ответственностью запрещается: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) без согласия общего собрания заключать с товариществом сделки, направленные на получение от него имущественных выгод (включая договоры дарения, займа, безвозмездного пользования, купли-продажи и др.); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) получать комиссионное вознаграждение как от самого товарищества, так и от третьих лиц за сделки, заключенные товариществом с третьими лицами; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) выступать от имени или в интересах третьих лиц в их отношениях с товариществом; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осуществлять предпринимательскую деятельность, конкурирующую с деятельностью товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уставом товарищества могут предусматриваться и другие запреты для членов его исполнительного органа. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Ограничения, предусмотренные подпунктами 1) - 3) пункта 1 настоящей статьи, распространяются также на супруга, всех прямых нисходящих и восходящих родственников, а также родных братьев и сестер членов исполнительного органа товарищества с ограниченной ответственностью. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Любой участник товарищества с ограниченной ответственностью вправе требовать в суде возмещения товариществу членами исполнительного органа убытков, причиненных товариществу нарушением ими или их родственниками, указанными в пункте 2 настоящей статьи, запретов, предусмотренных пунктом 1 настоящей статьи либо соответственно подпунктами 1)-3) этого пункта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 56. Передача товарищества с ограниченной ответственностью или его имущества в доверительное управление </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Товарищество с ограниченной ответственностью или его имущество может быть передано в доверительное управление, если иное не предусмотрено учредительными документами товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 57. Наблюдательный совет товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Для осуществления контроля за деятельностью исполнительного органа товарищества с ограниченной ответственностью уставом товарищества может быть предусмотрено создание в товариществе наблюдательного совета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Если уставом товарищества с ограниченной ответственностью не предусмотрено избрание ревизионной комиссии (ревизора), наблюдательный совет товарищества обладает всеми правами, которые в соответствии с настоящим Законом принадлежат ревизионной комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Члены наблюдательного совета товарищества избираются общим собранием на установленный срок, но не более пяти лет. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В качестве члена наблюдательного совета может выступать только физическое лицо. Оно не может быть одновременно членом исполнительного органа товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Порядок деятельности наблюдательного совета товарищества и принятия им решений определяется уставом товарищества, а также правилами и иными документами, принятыми общим собранием. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При голосовании в наблюдательном совете каждый член совета имеет один голос. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. За убытки, причиненные товариществу с ограниченной ответственностью и третьим лицам вследствие ненадлежащего осуществления наблюдательным советом товарищества контроля за деятельностью его исполнительного органа, члены наблюдательного совета несут ответственность в соответствии с правилами, предусмотренными пунктами 3 и 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 58. Ревизионная комиссия (ревизор) товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Для осуществления контроля за финансово-хозяйственной деятельностью исполнительного органа товарищества с ограниченной ответственностью может быть образована ревизионная комиссия из числа участников товарищества или их представителей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ревизионная комиссия образуется в составе не более пяти человек, если большее количество ее членов не предусмотрено уставом товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Исполнение функций ревизионной комиссии может быть поручено одному из участников товарищества или его представителю в качестве единоличного ревизора. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Ревизионная комиссия или единоличный ревизор товарищества с ограниченной ответственностью избираются общим собранием на срок, определенный в уставе товарищества, но не превышающий пяти лет. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Членами ревизионной комиссии (ревизором) не могут быть одновременно члены исполнительного органа товарищества с ограниченной ответственностью. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Ревизионная комиссия (ревизор) вправе во всякое время производить проверки финансово-хозяйственной деятельности исполнительного органа товарищества с ограниченной ответственностью. Ревизионная комиссия (ревизор) обладает для этой цели правом безусловного доступа ко всей документации товарищества. По требованию ревизионной комиссии (ревизора) члены исполнительного органа обязаны давать необходимые пояснения в устной или письменной форме. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Ревизионная комиссия (ревизор) в обязательном порядке проводит проверку финансовой отчетности товарищества с ограниченной ответственностью до их утверждения общим собранием участников. Общее собрание не вправе утверждать финансовую отчетность без заключения ревизионной комиссии (ревизора) либо аудиторского отчета (статья 59 настоящего Закона). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Порядок работы ревизионной комиссии (ревизора) товарищества с ограниченной ответственностью определяется уставом, а также правилами и иными документами, регулирующими внутреннюю деятельность товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 58 с изменениями, внесенными законами РК от 05.05.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 21.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 59. Внешний аудит в товариществе с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для проверки и подтверждения правильности финансовой отчетности товарищества с ограниченной ответственностью, а также текущего состояния его дел, товарищество вправе в случаях и порядке, определенных в его уставе, привлекать аудиторскую организацию, не связанную имущественными интересами с товариществом, членами его исполнительного органа, наблюдательного совета или участниками (внешний аудит).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z879" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проведение аудита годовой финансовой отчетности является обязательным для товарищества с ограниченной ответственностью при одновременном выполнении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z877" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в его составе имеются участники (учредители), владеющие менее десяти процентами долей участия в уставном капитале; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z878" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) среднегодовая численность работников более двухсот пятидесяти человек и (или) среднегодовой доход свыше трехмиллионнократного месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z880" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аудит годовой финансовой отчетности для товарищества с ограниченной ответственностью, относящегося к субъекту среднего предпринимательства, проводится за счет товарищества по требованию участника (учредителя), владеющего менее чем десятью процентами долей участия в уставном капитале товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Законодательными актами может быть установлено обязательное проведение аудита годовой финансовой отчетности для всех товариществ с ограниченной ответственностью, осуществляющих отдельные виды предпринимательской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнительный орган товарищества с ограниченной ответственностью осуществляет контроль за проведением в соответствии с требованиями пункта 1 настоящей статьи аудита годовой финансовой отчетности товарищества и выносит вопрос об утверждении годовой финансовой отчетности на общее собрание участников товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Любой участник товарищества с ограниченной ответственностью вправе требовать проведения за свой счет аудита финансовой отчетности товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Если исполнительный орган товарищества с ограниченной ответственностью уклоняется от проведения аудита финансовой отчетности товарищества, когда аудит обязателен либо когда его проведения требует участник товарищества, аудит может быть назначен решением суда, принятым по заявлению любого заинтересованного лица либо участника товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 59 с изменениями, внесенными законами РК от 05.05.2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 27.02.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 21.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 43. Компетенция общего собрания участников товарищества с ограниченной ответственностью</w:t>
-[...413 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
+        <w:t>Статья 60. Публичная финансовая отчетность товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Законодательными актами может быть предусмотрена обязанность публиковать для всеобщего сведения финансовую отчетность за соответствующий год для товариществ с ограниченной ответственностью, осуществляющих отдельные виды предпринимательской деятельности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 60-1. Предоставление информации товариществом с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z891" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Исполнительный орган товарищества с ограниченной ответственностью обязан информировать всех участников товарищества:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z892" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о возбуждении в суде дела по корпоративному спору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z893" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) об инициировании участником товарищества любого порядка разрешения безвыходной ситуации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Информация о возбуждении в суде дела по корпоративному спору должна быть предоставлена участникам товарищества в порядке, предусмотренном решением общего собрания участников товарищества (если иное не предусмотрено учредительными документами), не позднее семи рабочих дней с даты получения товариществом соответствующего судебного извещения или вызова по гражданскому делу по корпоративному спору. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава V дополнена статьей 60-1 в соответствии с Законом РК от 05.07.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 58-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменениями, внесенными Законом РК от 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава VI. РЕОРГАНИЗАЦИЯ И ЛИКВИДАЦИЯ ТОВАРИЩЕСТВА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 61. Реорганизация товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Реорганизация товарищества с ограниченной ответственностью (слияние, присоединение, разделение, выделение, преобразование) может быть осуществлена добровольно по решению общего собрания участников товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отчуждение доли или иное изменение состава участников товарищества не является реорганизацией товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В случаях, установленных законодательными актами, реорганизация товарищества с ограниченной ответственностью в форме его разделения или выделения из его состава одного или нескольких товариществ осуществляется по решению уполномоченных государственных органов или по решению суда. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В случаях, установленных законодательными актами, реорганизация товарищества с ограниченной ответственностью в форме слияния или присоединения может быть осуществлена лишь с согласия уполномоченных государственных органов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Имущество реорганизованного товарищества переходит к его правопреемнику в момент его регистрации, если иное не предусмотрено законодательными актами или решением о реорганизации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 62. Слияние, присоединение товариществ с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Слияние двух или нескольких товариществ с ограниченной ответственностью осуществляется путем полного объединения имущества этих товариществ. В результате слияния возникает новое товарищество. Товарищества, вошедшие в состав нового, прекращают свою деятельность. При этом все права и обязанности каждого из участвующих в слиянии товариществ переходят к вновь возникшему товариществу в соответствии с передаточным актом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Присоединение одного или нескольких товариществ с ограниченной ответственностью к другому товариществу с ограниченной ответственностью осуществляется путем включения имущества присоединяемых товариществ в имущество присоединяющего товарищества. При этом присоединяемые товарищества прекращаются, а все их права и обязанности переходят в соответствии с передаточным актом к присоединяющему товариществу, в устав которого вносятся связанные с реорганизацией изменения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Исполнительные органы товариществ с ограниченной ответственностью, участвующих в слиянии, присоединении, готовят проекты договора о слиянии, присоединении и выносят на рассмотрение общего собрания участников каждого товарищества вопросы о слиянии, присоединении и утверждении договора о слиянии, присоединении. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Согласованный текст договора о слиянии, присоединении подписывается уполномоченными на то исполнительными органами товариществ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Договор о слиянии, присоединении должен содержать сведения о фирменном наименовании, месте нахождения и адресе каждого из участвующих в слиянии, присоединении товариществ, основные данные их балансов, а также предусматривать порядок и условия слияния, присоединения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Каждое из участвующих в слиянии, присоединении товариществ с ограниченной ответственностью обязано в двухмесячный срок со дня принятия общим собранием его участников решения о слиянии, присоединении направить всем своим кредиторам письменные уведомления о слиянии, присоединении и поместить соответствующее объявление в официальных органах печати. К уведомлению (объявлению) прилагаются сведения о других участвующих в слиянии, присоединении товариществах, указанные в пункте 3 настоящей статьи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кредиторы товарищества вправе в двухмесячный срок со дня получения уведомления или публикации объявления потребовать от товарищества дополнительных гарантий либо досрочного прекращения или исполнения товариществом соответствующих обязательств и возмещения убытков. Требования направляются товариществу в письменной форме, а их копии могут быть представлены в орган, осуществивший государственную регистрацию товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Каждое из участвующих в слиянии, присоединении товариществ с ограниченной ответственностью обязано с момента принятия общим собранием его участников решения о слиянии, присоединении сообщать об этом решении кредиторам по обязательствам, возникающим после принятия решения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На основании договора о слиянии, присоединении товариществ участники сливающихся, соединяющихся товариществ разрабатывают и подписывают на учредительном собрании учредительный договор, а при слиянии также утверждают устав вновь образуемого товарищества и избирают исполнительные и иные органы товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 63. Разделение, выделение товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Разделение товарищества с ограниченной ответственностью осуществляется путем разделения имущества этого товарищества между двумя или несколькими вновь возникающими товариществами с ограниченной ответственностью. При этом права и обязанности разделяемого товарищества переходят к вновь возникающим товариществам в соответствии с разделительным балансом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Выделение из товарищества с ограниченной ответственностью одного или нескольких товариществ с ограниченной ответственностью осуществляется путем выделения части имущества товарищества и передачи ее одному или нескольким вновь возникающим товариществам. При этом часть прав и обязанностей реорганизуемого товарищества переходит к вновь возникающим товариществам в соответствии с разделительным балансом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Исполнительный орган реорганизуемого товарищества с ограниченной ответственностью готовит план разделения, выделения и проекты уставов вновь возникающих товариществ и выносит на рассмотрение общего собрания участников вопросы о разделении, выделении товарищества, утверждении плана разделения, выделения, уставов вновь возникающих товариществ и разделительного баланса, а также об избрании исполнительных и иных органов вновь возникающих товариществ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Если уставом товарищества с ограниченной ответственностью не предусмотрено иное, при его разделении, выделении каждый участник вправе получить долю в уставном капитале каждого из вновь возникающих товариществ, равную его доле в уставном капитале реорганизуемого товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Товарищество с ограниченной ответственностью обязано с момента принятия общим собранием его участников решения о разделении, выделении сообщать об этом решении кредиторам по обязательствам, возникающим после принятия решения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Товарищество с ограниченной ответственностью обязано в двухмесячный срок со дня принятия общим собранием его участников решения о разделении, выделении направить всем своим кредиторам письменные уведомления о разделении, выделении и поместить соответствующее объявление в официальных органах печати. К уведомлению (объявлению) прилагается разделительный баланс, а также сведения о фирменном наименовании, месте нахождения и адресе каждого из вновь возникающих товариществ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Кредиторы реорганизуемого товарищества с ограниченной ответственностью вправе в двухмесячный срок со дня получения уведомления (публикации объявления) потребовать от товарищества досрочного прекращения или исполнения товариществом соответствующих обязательств и возмещения убытков. Требования направляются товариществу в письменной форме, а их копии могут быть представлены в орган, осуществивший государственную регистрацию товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Товарищества с ограниченной ответственностью, возникшие в результате разделения, выделения товарищества с ограниченной ответственностью, несут солидарную ответственность по его обязательствам в течение года с момента регистрации новых товариществ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 64. Последствия невыполнения решения уполномоченного государственного органа или суда о принудительном разделении, выделении товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Если исполнительные органы товарищества с ограниченной ответственностью, уполномоченные на проведение разделения, выделения при принудительной реорганизации по решению суда, не осуществят разделение, выделение товарищества в срок, определенный в решении суда, суд назначает доверительного управляющего имуществом товарищества и поручает ему осуществить разделение, выделение этого товарищества за счет имущества реорганизуемого товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. С момента назначения доверительного управляющего к нему переходят полномочия по управлению товариществом с ограниченной ответственностью. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Доверительный управляющий выступает от имени товарищества с ограниченной ответственностью в суде, составляет разделительный баланс и передает его на утверждение суда вместе с учредительными документами товариществ, возникающих в результате разделения, выделения. Утверждение судом указанных документов является основанием для государственной регистрации вновь возникающих товариществ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 65. Преобразование товарищества с ограниченной ответственностью </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Товарищество с ограниченной ответственностью вправе преобразоваться в иное хозяйственное товарищество, акционерное общество или в производственный кооператив, к которому переходят все права и обязанности преобразуемого товарищества в соответствии с передаточным актом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Исполнительный орган преобразуемого товарищества с ограниченной ответственностью готовит план преобразования, определяющий порядок и условия преобразования, и проект устава вновь возникающего юридического лица и выносит на решение общего собрания участников вопросы о преобразовании товарищества, утверждении плана преобразования и устава, а также избрании исполнительных и иных органов вновь возникающего товарищества, акционерного общества или производственного кооператива. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Акционерное общество, созданное в результате преобразования товарищества с ограниченной ответственностью, размещает (реализует) акции общества только среди участников товарищества с ограниченной ответственностью. Количество акций, передаваемое участникам преобразованного товарищества с ограниченной ответственностью, определяется исходя из соотношения балансовой стоимости доли каждого участника к общему размеру собственного капитала реорганизуемого товарищества с ограниченной ответственностью. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Уставный капитал создаваемого акционерного общества равен разнице между активами и обязательствами, переданными ему в соответствии с передаточным актом, и должен соответствовать требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об акционерных обществах. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...143 lines deleted...]
-      5. Общее собрание участников вправе отменить любое решение иных органов товарищества с ограниченной ответственностью по вопросам, относящимся к внутренней деятельности товарищества, если иное не определено уставом товарищества. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 65 с изменениями, внесенными законами РК от 16.07.1999 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 436</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 19.02.2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 66. Выкуп долей у участников, не голосовавших за реорганизацию товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Участники товарищества с ограниченной ответственностью, не присутствовавшие на общем собрании участников при решении им вопроса о реорганизации товарищества либо голосовавшие против такого решения, вправе требовать выкупа своих долей участниками, голосовавшими за реорганизацию товарищества. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Выкуп доли должен быть осуществлен в течение месяца со дня заявления соответствующего требования. Доля выкупается участниками, голосовавшими за реорганизацию товарищества с ограниченной ответственностью, в частях, пропорциональных их долям в уставном капитале товарищества, если иное не установлено их соглашением, обеспечивающим полный выкуп доли участника, заявившего требование о выкупе. Цена, по которой выкупается доля, определяется в соответствии с правилами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Участник товарищества с ограниченной ответственностью, заявляющий требование о выкупе доли, вправе направить копию такого требования в орган, осуществляющий регистрацию в соответствии со статьей 67 настоящего Закона. В случае поступления копии требования о выкупе доли в указанный орган регистрация производится лишь при условии представления заявителем доказательств состоявшегося выкупа доли или отсутствия у участника, заявившего требование, возражений против регистрации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья 67. Государственная регистрация товарищества, возникающего в результате реорганизации </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Государственная регистрация товарищества с ограниченной ответственностью, возникающего в результате реорганизации, осуществляется в соответствии с законодательством Республики Казахстан о государственной регистрации юридических лиц и учетной регистрации филиалов и представительств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. (исключен) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Государственная регистрация товарищества с ограниченной ответственностью, возникающего в результате реорганизации, производится органом, осуществляющим государственную регистрацию юридических лиц, по истечении срока, предоставленного кредиторам для заявления требований к участвующим в реорганизации товариществам (пункт 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пункт 7 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Закона). Если в орган, осуществляющий государственную регистрацию юридических лиц, поступили копии требований кредиторов, участвующих в реорганизации товариществ, вновь возникающее товарищество регистрируется при условии представления доказательств исполнения этих требований либо отсутствия у заявивших их кредиторов возражений против реорганизации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Если в течение года со дня, когда общим собранием участников последнего из участвующих в реорганизации товариществ с ограниченной ответственностью было принято решение о реорганизации, заявление о государственной регистрации не будет подано либо не будут представлены необходимые доказательства (пункт 3 настоящей статьи), реорганизация считается несостоявшейся. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. (исключен) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Статья 43 с изменениями, внесенными законами РК от 31.01.2006 </w:t>
-[...169 lines deleted...]
-        <w:t>№ 205-VIII</w:t>
+        <w:t xml:space="preserve">      6. Исключен Законом РК от 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 67 с изменениями, внесенными законами РК от 18.03.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 537</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев со дня его официального опубликования); от 24.12.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 44. Очередное общее собрание участников товарищества с ограниченной ответственностью</w:t>
-[...37 lines deleted...]
-      2. Собрание, посвященное утверждению годовой финансовой отчетности товарищества с ограниченной ответственностью, должно быть проведено не позднее трех месяцев после окончания отчетного финансового года. </w:t>
+        <w:t>Статья 68. Ликвидация товарищества с ограниченной ответственностью</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Товарищество с ограниченной ответственностью может быть ликвидировано по решению общего собрания его участников. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. По решению суда товарищество с ограниченной ответственностью может быть ликвидировано в случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) банкротства; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) признания недействительной регистрации товарищества в связи с допущенными при его создании нарушениями законодательства, которые носят неустранимый характер; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осуществления деятельности без надлежащего разрешения (лицензии) либо деятельности, запрещенной законодательными актами, либо с неоднократным или грубым нарушением законодательства; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в других случаях, предусмотренных законодательными актами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В случае ликвидации юридического лица, являющегося единственным участником товарищества с ограниченной ответственностью, за исключением случаев банкротства, такое товарищество подлежит ликвидации. При этом ликвидационная комиссия (ликвидатор) по ликвидации товарищества назначается судом по заявлению ликвидационной комиссии (ликвидатора), проводящей ликвидацию учредителя товарищества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Требование о ликвидации товарищества с ограниченной ответственностью по основаниям, указанным в пункте втором настоящей статьи, может быть предъявлено в суд заинтересованными лицами, если законодательными актами не предусмотрено иное. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Решением суда о ликвидации товарищества с ограниченной ответственностью обязанности по осуществлению ликвидации могут быть возложены на само товарищество; уполномоченный товариществом орган; орган, уполномоченный на ликвидацию товарищества его учредительными документами, либо иной орган (лицо), назначенный судом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 68 с изменением, внесенным Законом РК от 07.03.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 45. Внеочередное общее собрание участников товарищества с ограниченной ответственностью</w:t>
-[...5132 lines deleted...]
-        </w:rPr>
         <w:t>Статья 69. Прекращение деятельности товарищества с ограниченной ответственностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="140"/>
+    <w:bookmarkStart w:name="z145" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Основанием для прекращения деятельности товарищества с ограниченной ответственностью, помимо оснований, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьях 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 68 настоящего Закона, могут быть случаи: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) (исключен) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>