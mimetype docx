--- v2 (2026-06-03)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7cf3899" w14:textId="7cf3899">
+    <w:p w14:paraId="453d76e" w14:textId="453d76e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -14589,50 +14589,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 21.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 5 предусматривается дополнить статьей 58-1 в соответствии с Законом РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17048,55 +17116,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>