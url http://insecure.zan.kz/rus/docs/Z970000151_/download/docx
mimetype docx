--- v2 (2026-03-04)
+++ v3 (2026-04-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2286bc9" w14:textId="2286bc9">
+    <w:p w14:paraId="2773300" w14:textId="2773300">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5486,454 +5486,294 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. К компетенции областных ономастических комиссий относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выдача заключений по наименованию, переименованию сел, поселков, сельских округов, а также уточнению и изменению транскрипции их наименований после согласования с Республиканской ономастической комиссией;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z234" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) согласование частным организациям образования присвоения имен личностей и их переименования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выдача заключений по наименованию, переименованию составных частей городов районного значения, поселка, села, сельского округа, а также уточнению и изменению транскрипции их наименований после согласования с Республиканской ономастической комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К компетенции ономастических комиссий городов республиканского значения, столицы относится выдача заключений по наименованию, переименованию районов в городе, составных частей городов республиканского значения, столицы, уточнению и изменению транскрипции их наименований после согласования с Республиканской ономастической комиссией, а также согласование частным организациям образования присвоения имен личностей и их переименования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z75" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Местными представительными и исполнительными органами решение по наименованию, переименованию, а также уточнению и изменению транскрипции наименований административно-территориальных единиц, составных частей населенных пунктов принимается только при наличии положительного заключения соответствующих ономастических комиссий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 25-1 в соответствии с Законом РК от 20.12.2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2005); в редакции Закона РК от 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении трех месяцев после его первого официального опубликования); с изменениями, внесенными законами РК от 24.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 04.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 236-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...312 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7137,71 +6977,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25-6. Порядок проведения государственного контроля в сфере развития языков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный контроль в форме проверок проводят уполномоченный орган в сфере развития языков и местный исполнительный орган области, города республиканского значения и столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Субъектами государственного контроля в сфере развития языков являются государственные органы, указанные в подпункте 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7216,571 +7056,571 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и подпункте 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона (далее – проверяемые субъекты). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверка в отношении Национального Банка Республики Казахстан осуществляется при соблюдении требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О Национальном Банке Республики Казахстан".  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверки делятся на периодические и внеплановые. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверки проводятся с посещением проверяемого субъекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основанием для включения проверяемого субъекта в полугодовой план проведения периодической проверки является критерий, утвержденный уполномоченным органом в сфере развития языков, а также следующие источники информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результаты предыдущих проверок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) результаты мониторинга отчетности и сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) результаты анализа интернет-ресурсов государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодические проверки проводятся не чаще одного раза в год в соответствии с полугодовым планом проведения периодических проверок, утвержденным первым руководителем уполномоченного органа в сфере развития языков и акимом области, города республиканского значения и столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полугодовой план проведения периодических проверок утверждается не позднее 1 декабря года, предшествующего году проведения периодической проверки, и не позднее 1 июня текущего календарного года и размещается на интернет-ресурсах в срок до 20 декабря года, предшествующего году проведения периодической проверки, и до 20 июня текущего календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полугодовой план проведения периодической проверки включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) номер и дату утверждения плана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование проверяемого субъекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) место нахождения проверяемого субъекта (объекта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сроки проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подпись лица, уполномоченного подписывать план.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внесение изменений и дополнений в полугодовой план проведения периодических проверок осуществляется в случаях ликвидации, реорганизации субъекта контроля, изменения его наименования или перераспределения полномочий между субъектами контроля, а также в случае возникновения чрезвычайной ситуации природного и техногенного характера, введения режима чрезвычайного положения в случаях возникновения или угрозы возникновения распространения эпидемии, очагов карантинных объектов и особо опасных вредных организмов, инфекционных, паразитарных заболеваний, отравлений, радиационных аварий и связанных с ними ограничений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наступлении случаев, указанных в части пятой настоящего пункта, периодическая проверка может быть продлена либо приостановлена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Внеплановая проверка проводится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при наличии подтвержденных обращений, поступивших от физических и юридических лиц, о нарушении требований законодательства Республики Казахстан о языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в целях проведения контроля исполнения требований об устранении выявленных нарушений, указанных в акте о результатах проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по поручению прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внеплановые проверки не проводятся в случаях анонимных обращений. Внеплановой проверке подлежат факты и обстоятельства, выявленные в отношении проверяемых субъектов и послужившие основанием для назначения внеплановой проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Должностное лицо уполномоченного органа в сфере развития языков и местного исполнительного органа области, города республиканского значения и столицы при проведении проверки имеет право: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) беспрепятственного доступа на территорию и в помещения проверяемого субъекта (объекта) в соответствии с предметом проверки при предъявлении документов, указанных в пункте 8 настоящей статьи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7851,230 +7691,230 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получать документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к акту о результатах проверки, а также доступ к автоматизированным базам данных (информационным системам) в соответствии с предметом проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществлять аудио-, фото- и видеосъемку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) привлекать специалистов, консультантов и экспертов государственных органов и подведомственных организаций и иных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Проверяемые субъекты либо их уполномоченные представители при проведении проверки вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не допускать к проверке должностное лицо уполномоченного органа в сфере развития языков и местного исполнительного органа области, города республиканского значения и столицы, прибывшее для проведения проверки, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z132" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       превышения либо истечения указанных в акте о назначении проверки (дополнительном акте о продлении срока при его наличии) сроков, не соответствующих срокам, установленным настоящей статьей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z133" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствия документов, предусмотренных пунктом 8 настоящей статьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обжаловать акт о результатах проверки в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Проверяемые субъекты либо их уполномоченные представители при проведении проверки обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечить беспрепятственный доступ должностного лица уполномоченного органа в сфере развития языков и местного исполнительного органа области, города республиканского значения, столицы на территорию и в помещения проверяемого субъекта (объекта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8145,1150 +7985,1150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представлять должностному лицу уполномоченного органа в сфере развития языков и местного исполнительного органа области, города республиканского значения, столицы документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к акту о результатах проверки, а также доступ к автоматизированным базам данных (информационным системам) в соответствии с предметом проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сделать отметку о получении акта о назначении проверки, о результатах проверки в день окончания проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Проверка проводится на основании акта о назначении проверки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В акте о назначении проверки указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) дата и номер акта; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) фамилии, имена, отчества (если они указаны в документах, удостоверяющих личность) и должности лиц, уполномоченных на проведение проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения о специалистах, консультантах и экспертах государственных органов, подведомственных и иных организаций, привлекаемых для проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наименование проверяемого субъекта, его место нахождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предмет проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вид проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) срок проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) основания проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) проверяемый период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) подпись руководителя проверяемого субъекта либо его уполномоченного лица о получении или об отказе от получения акта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) подпись лица, уполномоченного подписывать акт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении проверки уполномоченный орган в сфере развития языков и местный исполнительный орган области, города республиканского значения, столицы обязаны известить проверяемого субъекта о начале проведения проверки не менее чем за сутки до ее начала с указанием предмета проведения проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Началом проведения проверки считается дата вручения проверяемому субъекту акта о назначении проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Должностные лица уполномоченного органа в сфере развития языков и местного исполнительного органа области, города республиканского значения, столицы, прибывшие на проверку, обязаны предъявить проверяемому субъекту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акт о назначении проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) служебное удостоверение (идентификационную карту);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при необходимости – разрешение компетентного органа на посещение режимных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Срок проведения проверки устанавливается с учетом предмета проверки, а также объема предстоящих работ и не должен превышать десять рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок проведения проверки может быть продлен только один раз не более чем на пятнадцать рабочих дней. Продление осуществляется решением руководства уполномоченного органа в сфере развития языков или местного исполнительного органа области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продление сроков проведения проверки оформляется дополнительным актом о продлении сроков проверки с уведомлением проверяемого субъекта, в котором указываются дата и номер предыдущего акта о назначении проверки и причины продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о продлении сроков проверки вручается проверяемому субъекту за один рабочий день до продления с уведомлением о вручении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. По результатам проверки должностными лицами, осуществляющими проверку, составляется акт о результатах проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый экземпляр акта о результатах проверки в электронной форме направляется в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, второй экземпляр на бумажном носителе под роспись или в электронной форме вручается проверяемому субъекту (руководителю либо его уполномоченному лицу) для ознакомления и принятия мер по устранению выявленных нарушений и других действий, третий экземпляр остается у уполномоченного органа в сфере развития языков или местного исполнительного органа области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z165" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В акте о результатах проверки указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дата, время и место составления акта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номер и дата акта о назначении проверки (дополнительного акта о продлении срока при его наличии), на основании которого проведена проверка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность лица, проводившего проверку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения о специалистах, консультантах и экспертах государственных органов, подведомственных и иных организаций, привлекаемых для проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наименование проверяемого субъекта, его место нахождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) срок и период проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) вид и предмет проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) сведения о результатах проверки, в том числе о выявленных нарушениях и их характере; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) рекомендации об устранении выявленных нарушений требований законодательства Республики Казахстан о языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сведения об ознакомлении или отказе в ознакомлении с актом, а также о лицах, присутствовавших при проведении проверки, их подписи или запись об отказе от подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) подпись должностного лица, проводившего проверку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К акту о результатах проверки прилагаются при их наличии документы, связанные с результатами проверки, и их копии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае наличия замечаний и (или) возражений по результатам проверки проверяемый субъект излагает их в письменном виде в течение трех рабочих дней со дня получения акта о результатах проверки. Замечания и (или) возражения прилагаются к акту о результатах проверки, о чем делается соответствующая отметка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в сфере развития языков или местный исполнительный орган области, города республиканского значения, столицы должен рассмотреть замечания и (или) возражения проверяемого субъекта о результатах проверки и в течение пятнадцати рабочих дней дать мотивированный ответ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа в принятии акта о результатах проверки составляется акт, который подписывается должностным лицом, осуществляющим проверку, и руководителем проверяемого субъекта либо его уполномоченным представителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверяемый субъект вправе отказаться от подписания акта, дав письменное объяснение о причине отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Завершением срока проведения проверки считается день вручения проверяемому субъекту акта о результатах проверки не позднее срока окончания проверки, указанного в акте о назначении проверки (дополнительном акте о продлении срока при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сроки исполнения акта о результатах проверки определяются с учетом обстоятельств, оказывающих влияние на реальную возможность его исполнения, но не более тридцати календарных дней со дня вручения акта о результатах проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При определении сроков исполнения акта о результатах проверки указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z186" w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие у проверяемого субъекта организационных, технических возможностей по устранению нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z187" w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сроки получения в государственных органах обязательных заключений, согласований и других документов, установленных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z188" w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. По истечении срока устранения нарушений, установленного в акте о результатах проверки, проверяемый субъект в течение срока, установленного в акте о результатах проверки, обязан предоставить информацию об устранении выявленных нарушений в уполномоченный орган в сфере развития языков или местный исполнительный орган области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредоставления или неполного предоставления информации об устранении выявленных нарушений уполномоченный орган в сфере развития языков или местный исполнительный орган области, города республиканского значения, столицы назначает внеплановую проверку в соответствии с подпунктом 2) пункта 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К предоставленной информации об устранении выявленных нарушений проверяемый субъект прилагает материалы, доказывающие факт устранения нарушения (если указано в акте о результатах проверки о предоставлении материала). В этом случае проведение внеплановой проверки не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае нарушения прав и законных интересов проверяемого субъекта при осуществлении проверки проверяемый субъект вправе обжаловать решения, действия (бездействие) должностных лиц уполномоченного органа в сфере развития языков или местного исполнительного органа области, города республиканского значения, столицы вышестоящему должностному лицу либо в суд в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z192" w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z192" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Если в результате проведения проверки будет выявлен факт нарушения проверяемым субъектом требований, установленных законодательством Республики Казахстан о языках, при наличии достаточных данных, указывающих на признаки состава административного правонарушения, должностные лица уполномоченного органа в сфере развития языков или местного исполнительного органа области, города республиканского значения, столицы в пределах полномочий принимают меры по привлечению лиц, допустивших нарушения, к ответственности, установленной законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9395,70 +9235,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. ИСПОЛЬЗОВАНИЕ ЯЗЫКОВ В ОТНОШЕНИЯХ С ЗАРУБЕЖНЫМИ СТРАНАМИ И МЕЖДУНАРОДНЫМИ ОРГАНИЗАЦИЯМИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Язык в международной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="182"/>
+    <w:bookmarkStart w:name="z60" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Деятельность дипломатических представительств Республики Казахстан и представительств Республики Казахстан при международных организациях осуществляется на государственном языке с использованием, при необходимости, других языков. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Двусторонние международные договоры Республики Казахстан с иностранными государствами заключаются на государственном языке Республики Казахстан и иных языках по согласию сторон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>