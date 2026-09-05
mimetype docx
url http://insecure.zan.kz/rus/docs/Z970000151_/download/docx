--- v3 (2026-04-21)
+++ v4 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2773300" w14:textId="2773300">
+    <w:p w14:paraId="4e2d30b" w14:textId="4e2d30b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3603,407 +3603,293 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">      В заголовок статьи 22 предусматривается изменение Законом РК от 09.01.2026 </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Статья 22. Язык в области связи и цифровизации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок статьи 22 с изменением, внесенными Законом РК от 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...29 lines deleted...]
-        <w:t>Статья 22. Язык в области связи и информатизации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>В области связи в пределах Республики Казахстан обеспечивается функционирование государственного и русского языков. Почтово-телеграфные отправления за пределы Республики Казахстан производятся согласно установленным международным правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z98" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Собственники цифровых объектов обязаны создавать и выпускать в обращение на территории Республики Казахстан цифровые объекты государственных органов и квазигосударственного сектора, предназначенные для формирования государственных цифровых ресурсов, выполнения государственных функций и оказания государственных услуг, на государственном, русском языках и при необходимости на других языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 22 - в редакции Закона РК от 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. ПРАВОВАЯ ЗАЩИТА ЯЗЫКОВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 23. Государственная защита языков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="64"/>
+    <w:bookmarkStart w:name="z51" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный и все другие языки в Республике Казахстан находятся под защитой государства. Государственные органы создают необходимые условия для функционирования и развития этих языков. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Развитие языков обеспечивается документами Системы государственного планирования Республики Казахстан, предусматривающими приоритетность государственного языка и поэтапный переход делопроизводства на казахский язык.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4115,70 +4001,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24. Ответственность за нарушение законодательства Республики Казахстан о языках</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первые руководители государственных органов либо руководители аппаратов, а также физические и юридические лица, виновные в нарушении законодательства Республики Казахстан о языках, несут ответственность в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ должностного лица в принятии обращений физических и юридических лиц, мотивированный незнанием государственного языка, любое препятствование употреблению государственного и других языков в сфере их функционирования, а также нарушение требований по размещению реквизитов и визуальной информации влекут ответственность, предусмотренную законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4252,232 +4138,232 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24-1. Компетенция Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="66"/>
+    <w:bookmarkStart w:name="z58" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Статья 24-1 исключена Законом РК от 24.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 24-2. Компетенция уполномоченного органа в области ономастики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области ономастики:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает деятельность республиканской ономастической комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) координирует деятельность ономастических комиссий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) разрабатывает и утверждает типовое положение об областных ономастических комиссиях и ономастических комиссиях городов республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z222" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z222" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) разрабатывает и утверждает нормативные правовые акты в области ономастики в соответствии с целью и задачами настоящего Закона и законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4627,130 +4513,130 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в сфере развития языков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="72"/>
+    <w:bookmarkStart w:name="z224" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на основе и во исполнение основных направлений внутренней и внешней политики государства, определенных Президентом Республики Казахстан, и основных направлений социально-экономической политики государства, его обороноспособности, безопасности, обеспечения общественного порядка, разработанных Правительством Республики Казахстан, формирует и реализует государственную политику в сфере развития языков в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z225" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z225" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) исключен Законом РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z226" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z226" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет государственный контроль за соблюдением законодательства Республики Казахстан о языках в центральных государственных органах и их ведомствах, местных исполнительных органах областей, городов республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4779,90 +4665,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="75"/>
+    <w:bookmarkStart w:name="z228" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) организует информационное, методическое обеспечение деятельности по реализации единой государственной политики в сфере развития языков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z229" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z229" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) обеспечивает деятельность республиканской терминологической комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4891,130 +4777,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="77"/>
+    <w:bookmarkStart w:name="z231" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) исключен Законом РК от 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2015);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z232" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z232" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) разрабатывает и утверждает нормативные правовые акты в сфере развития языков в соответствии с целью и задачами настоящего Закона и законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z233" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z233" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет иные полномочия, предусмотренные настоящим Законом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5268,346 +5154,346 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции Закона РК от 24.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="80"/>
+    <w:bookmarkStart w:name="z72" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При уполномоченном органе образуется Республиканская ономастическая комиссия, при местных исполнительных органах областей, городов республиканского значения, столицы образуются соответственно ономастические комиссии областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. К компетенции Республиканской ономастической комиссии относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработка рекомендаций и предложений по вопросам ономастики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выдача заключений по наименованию, переименованию областей, районов и городов, а также уточнению и изменению транскрипции их наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выдача заключений по присвоению наименования аэропортам, портам, железнодорожным вокзалам, железнодорожным станциям, станциям метрополитена, автовокзалам, автостанциям, физико-географическим и другим объектам государственной собственности на территории Республики Казахстан, а также переименованию, уточнению и изменению транскрипции их наименований и присвоению собственных имен лиц государственным юридическим лицам, юридическим лицам с участием государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выдача заключений по наименованию, переименованию районов в городе, составных частей городов областного значения, а также уточнению и изменению транскрипции их наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) согласование заключений ономастических комиссий городов республиканского значения, столицы по наименованию, переименованию районов в городе, составных частей городов республиканского значения, столицы, а также уточнению и изменению транскрипции их наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z193" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z193" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) согласование заключений областных ономастических комиссий по наименованию, переименованию сел, поселков, сельских округов, а также уточнению и изменению транскрипции их наименований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z194" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z194" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) согласование заключений областных ономастических комиссий по наименованию, переименованию составных частей городов районного значения, а также уточнению и изменению транскрипции их наименований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z73" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z73" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. К компетенции областных ономастических комиссий относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выдача заключений по наименованию, переименованию сел, поселков, сельских округов, а также уточнению и изменению транскрипции их наименований после согласования с Республиканской ономастической комиссией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="90"/>
+    <w:bookmarkStart w:name="z234" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) согласование частным организациям образования присвоения имен личностей и их переименования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выдача заключений по наименованию, переименованию составных частей городов районного значения, поселка, села, сельского округа, а также уточнению и изменению транскрипции их наименований после согласования с Республиканской ономастической комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="91"/>
+    <w:bookmarkStart w:name="z74" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. К компетенции ономастических комиссий городов республиканского значения, столицы относится выдача заключений по наименованию, переименованию районов в городе, составных частей городов республиканского значения, столицы, уточнению и изменению транскрипции их наименований после согласования с Республиканской ономастической комиссией, а также согласование частным организациям образования присвоения имен личностей и их переименования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z75" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z75" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Местными представительными и исполнительными органами решение по наименованию, переименованию, а также уточнению и изменению транскрипции наименований административно-территориальных единиц, составных частей населенных пунктов принимается только при наличии положительного заключения соответствующих ономастических комиссий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5676,51 +5562,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 04.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 236-VIII</w:t>
       </w:r>
       <w:r>
@@ -6977,71 +6863,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 25-6. Порядок проведения государственного контроля в сфере развития языков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственный контроль в форме проверок проводят уполномоченный орган в сфере развития языков и местный исполнительный орган области, города республиканского значения и столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Субъектами государственного контроля в сфере развития языков являются государственные органы, указанные в подпункте 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7056,2125 +6942,1957 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и подпункте 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Закона (далее – проверяемые субъекты). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверка в отношении Национального Банка Республики Казахстан осуществляется при соблюдении требований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О Национальном Банке Республики Казахстан".  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверки делятся на периодические и внеплановые. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проверки проводятся с посещением проверяемого субъекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основанием для включения проверяемого субъекта в полугодовой план проведения периодической проверки является критерий, утвержденный уполномоченным органом в сфере развития языков, а также следующие источники информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результаты предыдущих проверок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) результаты мониторинга отчетности и сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) результаты анализа интернет-ресурсов государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодические проверки проводятся не чаще одного раза в год в соответствии с полугодовым планом проведения периодических проверок, утвержденным первым руководителем уполномоченного органа в сфере развития языков и акимом области, города республиканского значения и столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полугодовой план проведения периодических проверок утверждается не позднее 1 декабря года, предшествующего году проведения периодической проверки, и не позднее 1 июня текущего календарного года и размещается на интернет-ресурсах в срок до 20 декабря года, предшествующего году проведения периодической проверки, и до 20 июня текущего календарного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полугодовой план проведения периодической проверки включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) номер и дату утверждения плана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование проверяемого субъекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) место нахождения проверяемого субъекта (объекта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сроки проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подпись лица, уполномоченного подписывать план.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внесение изменений и дополнений в полугодовой план проведения периодических проверок осуществляется в случаях ликвидации, реорганизации субъекта контроля, изменения его наименования или перераспределения полномочий между субъектами контроля, а также в случае возникновения чрезвычайной ситуации природного и техногенного характера, введения режима чрезвычайного положения в случаях возникновения или угрозы возникновения распространения эпидемии, очагов карантинных объектов и особо опасных вредных организмов, инфекционных, паразитарных заболеваний, отравлений, радиационных аварий и связанных с ними ограничений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наступлении случаев, указанных в части пятой настоящего пункта, периодическая проверка может быть продлена либо приостановлена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Внеплановая проверка проводится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при наличии подтвержденных обращений, поступивших от физических и юридических лиц, о нарушении требований законодательства Республики Казахстан о языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в целях проведения контроля исполнения требований об устранении выявленных нарушений, указанных в акте о результатах проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по поручению прокурора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внеплановые проверки не проводятся в случаях анонимных обращений. Внеплановой проверке подлежат факты и обстоятельства, выявленные в отношении проверяемых субъектов и послужившие основанием для назначения внеплановой проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Должностное лицо уполномоченного органа в сфере развития языков и местного исполнительного органа области, города республиканского значения и столицы при проведении проверки имеет право: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) беспрепятственного доступа на территорию и в помещения проверяемого субъекта (объекта) в соответствии с предметом проверки при предъявлении документов, указанных в пункте 8 настоящей статьи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) получать документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к акту о результатах проверки, а также доступ к автоматизированным базам данных (цифровым системам) в соответствии с предметом проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществлять аудио-, фото- и видеосъемку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) привлекать специалистов, консультантов и экспертов государственных органов и подведомственных организаций и иных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Проверяемые субъекты либо их уполномоченные представители при проведении проверки вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не допускать к проверке должностное лицо уполномоченного органа в сфере развития языков и местного исполнительного органа области, города республиканского значения и столицы, прибывшее для проведения проверки, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       превышения либо истечения указанных в акте о назначении проверки (дополнительном акте о продлении срока при его наличии) сроков, не соответствующих срокам, установленным настоящей статьей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствия документов, предусмотренных пунктом 8 настоящей статьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обжаловать акт о результатах проверки в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Проверяемые субъекты либо их уполномоченные представители при проведении проверки обязаны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечить беспрепятственный доступ должностного лица уполномоченного органа в сфере развития языков и местного исполнительного органа области, города республиканского значения, столицы на территорию и в помещения проверяемого субъекта (объекта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...114 lines deleted...]
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представлять должностному лицу уполномоченного органа в сфере развития языков и местного исполнительного органа области, города республиканского значения, столицы документы (сведения) на бумажных и электронных носителях либо их копии для приобщения к акту о результатах проверки, а также доступ к автоматизированным базам данных (цифровым системам) в соответствии с предметом проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сделать отметку о получении акта о назначении проверки, о результатах проверки в день окончания проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Проверка проводится на основании акта о назначении проверки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В акте о назначении проверки указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) дата и номер акта; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) фамилии, имена, отчества (если они указаны в документах, удостоверяющих личность) и должности лиц, уполномоченных на проведение проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения о специалистах, консультантах и экспертах государственных органов, подведомственных и иных организаций, привлекаемых для проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наименование проверяемого субъекта, его место нахождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предмет проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) вид проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) срок проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) основания проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) проверяемый период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) подпись руководителя проверяемого субъекта либо его уполномоченного лица о получении или об отказе от получения акта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) подпись лица, уполномоченного подписывать акт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проведении проверки уполномоченный орган в сфере развития языков и местный исполнительный орган области, города республиканского значения, столицы обязаны известить проверяемого субъекта о начале проведения проверки не менее чем за сутки до ее начала с указанием предмета проведения проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Началом проведения проверки считается дата вручения проверяемому субъекту акта о назначении проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Должностные лица уполномоченного органа в сфере развития языков и местного исполнительного органа области, города республиканского значения, столицы, прибывшие на проверку, обязаны предъявить проверяемому субъекту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акт о назначении проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) служебное удостоверение (идентификационную карту);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при необходимости – разрешение компетентного органа на посещение режимных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Срок проведения проверки устанавливается с учетом предмета проверки, а также объема предстоящих работ и не должен превышать десять рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок проведения проверки может быть продлен только один раз не более чем на пятнадцать рабочих дней. Продление осуществляется решением руководства уполномоченного органа в сфере развития языков или местного исполнительного органа области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продление сроков проведения проверки оформляется дополнительным актом о продлении сроков проверки с уведомлением проверяемого субъекта, в котором указываются дата и номер предыдущего акта о назначении проверки и причины продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о продлении сроков проверки вручается проверяемому субъекту за один рабочий день до продления с уведомлением о вручении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. По результатам проверки должностными лицами, осуществляющими проверку, составляется акт о результатах проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый экземпляр акта о результатах проверки в электронной форме направляется в государственный орган, осуществляющий в пределах своей компетенции деятельность в области государственной правовой статистики и специальных учетов, второй экземпляр на бумажном носителе под роспись или в электронной форме вручается проверяемому субъекту (руководителю либо его уполномоченному лицу) для ознакомления и принятия мер по устранению выявленных нарушений и других действий, третий экземпляр остается у уполномоченного органа в сфере развития языков или местного исполнительного органа области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В акте о результатах проверки указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z166" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дата, время и место составления акта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z168" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номер и дата акта о назначении проверки (дополнительного акта о продлении срока при его наличии), на основании которого проведена проверка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и должность лица, проводившего проверку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения о специалистах, консультантах и экспертах государственных органов, подведомственных и иных организаций, привлекаемых для проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z171" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наименование проверяемого субъекта, его место нахождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z172" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) срок и период проведения проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) вид и предмет проверки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) сведения о результатах проверки, в том числе о выявленных нарушениях и их характере; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) рекомендации об устранении выявленных нарушений требований законодательства Республики Казахстан о языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z176" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сведения об ознакомлении или отказе в ознакомлении с актом, а также о лицах, присутствовавших при проведении проверки, их подписи или запись об отказе от подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z177" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z177" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) подпись должностного лица, проводившего проверку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z178" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z178" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К акту о результатах проверки прилагаются при их наличии документы, связанные с результатами проверки, и их копии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z179" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z179" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае наличия замечаний и (или) возражений по результатам проверки проверяемый субъект излагает их в письменном виде в течение трех рабочих дней со дня получения акта о результатах проверки. Замечания и (или) возражения прилагаются к акту о результатах проверки, о чем делается соответствующая отметка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z180" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в сфере развития языков или местный исполнительный орган области, города республиканского значения, столицы должен рассмотреть замечания и (или) возражения проверяемого субъекта о результатах проверки и в течение пятнадцати рабочих дней дать мотивированный ответ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z181" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z181" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа в принятии акта о результатах проверки составляется акт, который подписывается должностным лицом, осуществляющим проверку, и руководителем проверяемого субъекта либо его уполномоченным представителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z182" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z182" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверяемый субъект вправе отказаться от подписания акта, дав письменное объяснение о причине отказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z183" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z183" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Завершением срока проведения проверки считается день вручения проверяемому субъекту акта о результатах проверки не позднее срока окончания проверки, указанного в акте о назначении проверки (дополнительном акте о продлении срока при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z184" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сроки исполнения акта о результатах проверки определяются с учетом обстоятельств, оказывающих влияние на реальную возможность его исполнения, но не более тридцати календарных дней со дня вручения акта о результатах проверки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z185" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z185" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При определении сроков исполнения акта о результатах проверки указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z186" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие у проверяемого субъекта организационных, технических возможностей по устранению нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z187" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z187" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сроки получения в государственных органах обязательных заключений, согласований и других документов, установленных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z188" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. По истечении срока устранения нарушений, установленного в акте о результатах проверки, проверяемый субъект в течение срока, установленного в акте о результатах проверки, обязан предоставить информацию об устранении выявленных нарушений в уполномоченный орган в сфере развития языков или местный исполнительный орган области, города республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z189" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z189" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредоставления или неполного предоставления информации об устранении выявленных нарушений уполномоченный орган в сфере развития языков или местный исполнительный орган области, города республиканского значения, столицы назначает внеплановую проверку в соответствии с подпунктом 2) пункта 3 настоящей статьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z190" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z190" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К предоставленной информации об устранении выявленных нарушений проверяемый субъект прилагает материалы, доказывающие факт устранения нарушения (если указано в акте о результатах проверки о предоставлении материала). В этом случае проведение внеплановой проверки не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z191" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае нарушения прав и законных интересов проверяемого субъекта при осуществлении проверки проверяемый субъект вправе обжаловать решения, действия (бездействие) должностных лиц уполномоченного органа в сфере развития языков или местного исполнительного органа области, города республиканского значения, столицы вышестоящему должностному лицу либо в суд в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z192" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z192" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Если в результате проведения проверки будет выявлен факт нарушения проверяемым субъектом требований, установленных законодательством Республики Казахстан о языках, при наличии достаточных данных, указывающих на признаки состава административного правонарушения, должностные лица уполномоченного органа в сфере развития языков или местного исполнительного органа области, города республиканского значения, столицы в пределах полномочий принимают меры по привлечению лиц, допустивших нарушения, к ответственности, установленной законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 5 дополнена статьей 25-6 в соответствии с Законом РК от 06.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Законом РК от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шести месяцев после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9235,70 +8953,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. ИСПОЛЬЗОВАНИЕ ЯЗЫКОВ В ОТНОШЕНИЯХ С ЗАРУБЕЖНЫМИ СТРАНАМИ И МЕЖДУНАРОДНЫМИ ОРГАНИЗАЦИЯМИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 27. Язык в международной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="184"/>
+    <w:bookmarkStart w:name="z60" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Деятельность дипломатических представительств Республики Казахстан и представительств Республики Казахстан при международных организациях осуществляется на государственном языке с использованием, при необходимости, других языков. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Двусторонние международные договоры Республики Казахстан с иностранными государствами заключаются на государственном языке Республики Казахстан и иных языках по согласию сторон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9555,55 +9273,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9929,31 +9647,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>