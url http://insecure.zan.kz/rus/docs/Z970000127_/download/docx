--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a22d4e7" w14:textId="a22d4e7">
+    <w:p w14:paraId="f20e57a" w14:textId="f20e57a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -545,51 +545,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящем Законе используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мобилизационный план административно-территориальной единицы – совокупность документов, определяющих содержание, объем, порядок и сроки осуществления мероприятий акиматами области, города республиканского значения, столицы, района (города областного значения) для выполнения мобилизационного задания;</w:t>
+      1) мобилизационный план административно-территориальной единицы – совокупность документов, определяющих содержание, объем, порядок и сроки осуществления мероприятий акиматами столицы, области, города республиканского значения, района (города областного значения) для выполнения мобилизационного задания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z15" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бронирование военнообязанных – закрепление трудовых ресурсов за государственными органами и организациями для обеспечения их бесперебойной работы в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z32" w:id="4"/>
     <w:p>
@@ -941,64 +941,84 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1134,51 +1154,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
@@ -1966,51 +1986,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
@@ -2166,69 +2186,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) определяет основные направления государственной политики в области мобилизационной подготовки и мобилизации в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) ведет переговоры и подписывает международные договоры (соглашения) о сотрудничестве в области мобилизационной подготовки и мобилизации; </w:t>
+      2) ведет переговоры и подписывает международные договоры (соглашения) от имени Республики Казахстан о сотрудничестве в области мобилизационной подготовки и мобилизации; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) в случае агрессии против Республики Казахстан либо непосредственной внешней угрозы ее безопасности вводит на всей территории республики или в отдельных ее местностях военное положение, объявляет частичную или общую мобилизацию и незамедлительно информирует об этом Парламент республики; </w:t>
+      3) в случае агрессии против Республики Казахстан либо непосредственной внешней угрозы ее безопасности вводит на всей территории Республики Казахстан или в отдельных ее местностях военное положение, объявляет частичную или общую мобилизацию и незамедлительно информирует об этом Курултай Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) вводит в действие нормативные правовые акты, устанавливающие режим работы государственных органов, организаций в период мобилизации, военного положения и в военное время, а также прекращает их действие; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2237,51 +2257,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      4-1) исключен Законом РК от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2336,51 +2356,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-4) утверждает порядок оповещения о мобилизации; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) рассматривает ежегодный доклад Правительства Республики Казахстан о мобилизационной готовности республики; </w:t>
+      5) рассматривает ежегодный доклад Правительства Республики Казахстан о мобилизационной готовности Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) обеспечивает функционирование государства в военное время; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2467,114 +2487,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья 6. Полномочия Парламента Республики Казахстан </w:t>
+        <w:t xml:space="preserve">Статья 6. Полномочия Курултая Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Парламент Республики Казахстан: </w:t>
+      Курултай Республики Казахстан: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) принимает законы и постановления по вопросам мобилизационной подготовки и мобилизации; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2610,50 +2688,112 @@
       3) ратифицирует и денонсирует международные договоры (соглашения) Республики Казахстан о сотрудничестве в области мобилизационной подготовки и мобилизации; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) принимает решения по вопросам войны и мира. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 6 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья 7. Компетенция Правительства Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2693,51 +2833,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      2) исключен Законом РК от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2840,51 +2980,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) организует разработку проектов законодательных и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки, а также подлежащих принятию с объявлением мобилизации, военного положения и в военное время; </w:t>
+      7) организует разработку проектов законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки, а также подлежащих принятию с объявлением мобилизации, военного положения и в военное время; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-1) определяет порядок и принимает решение о снятии, передаче мобилизационных заказов при банкротстве, ликвидации, реорганизации и изменении профиля работы организаций; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3162,51 +3302,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) при объявлении мобилизации организует выполнение и контроль за проведением мероприятий по мобилизационному развертыванию Вооруженных Сил, других войск и воинских формирований, специальных государственных органов и решений о переводе экономики Республики Казахстан на режим военного положения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) устанавливает задания местным исполнительным органам областей (городов республиканского значения, столицы) по обеспечению территориальной обороны Республики Казахстан, оперативному оборудованию территорий и проведению мероприятий по Гражданской обороне; </w:t>
+      14) устанавливает задания местным исполнительным органам областей (столицы, городов республиканского значения) по обеспечению территориальной обороны Республики Казахстан, оперативному оборудованию территорий и проведению мероприятий по Гражданской обороне; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) образует Республиканскую комиссию по бронированию военнообязанных и утверждает правила бронирования военнообязанных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3233,51 +3373,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      17) исключен Законом РК от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3795,51 +3935,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении двадцати одного календарного дня после дня его первого официального опубликования); от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
@@ -3888,51 +4028,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вводится</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3955,51 +4115,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в области мобилизационной подготовки:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) разрабатывает с участием государственных органов мобилизационный план Республики Казахстан и план производства товаров, выполнения работ и оказания услуг на соответствующий период, согласовывает мобилизационные планы государственных органов, акиматов областей, городов республиканского значения и столицы;</w:t>
+      1) разрабатывает с участием государственных органов мобилизационный план Республики Казахстан и план производства товаров, выполнения работ и оказания услуг на соответствующий период, согласовывает мобилизационные планы государственных органов, акиматов столицы, областей и городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участвует в формировании предложений по номенклатуре и объемам хранения материальных ценностей государственного материального резерва;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4430,51 +4590,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
@@ -4483,51 +4643,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5121,51 +5301,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5495,51 +5675,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 9. Компетенция акиматов областей, городов республиканского значения, столицы, района (города областного значения) и акима района в городе, города районного значения, поселка, села, сельского округа в области мобилизационной подготовки и мобилизации</w:t>
+        <w:t>Статья 9. Компетенция акиматов столицы, областей, городов республиканского значения, района (города областного значения) и акима района в городе, города районного значения, поселка, села, сельского округа в области мобилизационной подготовки и мобилизации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок статьи 9 с изменениями, внесенными законами РК от 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5553,70 +5733,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его первого официального опубликования); от 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Акиматы областей, городов республиканского значения, столицы в пределах своей компетенции:</w:t>
+      1. Акиматы столицы, областей, городов республиканского значения в пределах своей компетенции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивают выполнение мероприятий по мобилизационной подготовке и мобилизации в соответствующих административно-территориальных единицах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5663,51 +5863,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивают реализацию комплекса мероприятий по переводу государственных органов и организаций в пределах соответствующих административно-территориальных единиц на функционирование в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) организуют и обеспечивают в пределах соответствующих административно-территориальных единиц своевременное оповещение и доставку граждан, подлежащих призыву, поставку техники на сборные пункты или в воинские части и специальные государственные органы, предоставляют по решению Правительства Республики Казахстан для нужд обороны находящуюся в их управлении областную (города республиканского значения, столицы) коммунальную собственность в период мобилизации, военного положения и в военное время;</w:t>
+      5) организуют и обеспечивают в пределах соответствующих административно-территориальных единиц своевременное оповещение и доставку граждан Республики Казахстан, подлежащих призыву, поставку техники на сборные пункты или в воинские части и специальные государственные органы, предоставляют по решению Правительства Республики Казахстан для нужд обороны находящуюся в их управлении областную (столицы, города республиканского значения) коммунальную собственность в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) создают специальные формирования в пределах соответствующих административно-территориальных единиц и обеспечивают их деятельность для выполнения задач в интересах Вооруженных Сил, других войск и воинских формирований, специальных государственных органов, а также для обеспечения бесперебойной работы экономики и жизнедеятельности населения Республики Казахстан в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5955,69 +6155,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивают реализацию комплекса мероприятий по переводу государственных органов и организаций в пределах соответствующих административно-территориальных единиц на функционирование в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) организуют и обеспечивают в пределах соответствующих административно-территориальных единиц своевременное оповещение и доставку граждан, подлежащих призыву, поставку техники на сборные пункты или в воинские части и специальные государственные органы, предоставляют по решению Правительства Республики Казахстан для нужд обороны находящуюся в их управлении районную (города областного значения) коммунальную собственность в период мобилизации, военного положения и в военное время;</w:t>
-[...17 lines deleted...]
-      6) разрабатывают, согласовывают с акиматами областей, городов республиканского значения, столицы и утверждают мобилизационные планы административно-территориальных единиц, а также проводят мероприятия по мобилизационной подготовке в пределах соответствующих административно-территориальных единиц;</w:t>
+      5) организуют и обеспечивают в пределах соответствующих административно-территориальных единиц своевременное оповещение и доставку граждан Республики Казахстан, подлежащих призыву, поставку техники на сборные пункты или в воинские части и специальные государственные органы, предоставляют по решению Правительства Республики Казахстан для нужд обороны находящуюся в их управлении районную (города областного значения) коммунальную собственность в период мобилизации, военного положения и в военное время;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разрабатывают, согласовывают с акиматами столицы, областей, городов республиканского значения и утверждают мобилизационные планы административно-территориальных единиц, а также проводят мероприятия по мобилизационной подготовке в пределах соответствующих административно-территориальных единиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в целях мобилизационной подготовки соответствующих административно-территориальных единиц заключают договоры (контракты) с организациями на производство товаров, выполнение работ и оказание услуг на период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6027,51 +6227,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) предоставляют в уполномоченный орган в области мобилизационной подготовки информацию о производственных, финансовых, складских возможностях организаций для установления мобилизационных заказов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) вносят в акиматы областей, городов республиканского значения, столицы предложения по совершенствованию мобилизационной подготовки;</w:t>
+      8) вносят в акиматы столицы, областей, городов республиканского значения предложения по совершенствованию мобилизационной подготовки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проводят совместно с государственными органами мероприятия по подготовке экономики к выполнению мобилизационных планов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z91" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6193,51 +6393,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивают реализацию комплекса мероприятий по переводу государственных органов и организаций в пределах соответствующих административно-территориальных единиц на функционирование в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) организуют и обеспечивают в пределах соответствующих административно-территориальных единиц своевременное оповещение и доставку граждан, подлежащих призыву, поставку техники на сборные пункты или в воинские части и специальные государственные органы в период мобилизации, военного положения и в военное время;</w:t>
+      5) организуют и обеспечивают в пределах соответствующих административно-территориальных единиц своевременное оповещение и доставку граждан Республики Казахстан, подлежащих призыву, поставку техники на сборные пункты или в воинские части и специальные государственные органы в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) проводят среди населения разъяснительную работу о порядке действий при объявлении мобилизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6379,51 +6579,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6616,51 +6836,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) при объявлении мобилизации проводят мероприятия по переводу производства на режим военного положения в соответствии с мобилизационными планами; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) оказывают содействие местным органам военного управления в их работе организуют учет и обеспечивают своевременное оповещение и доставку граждан, состоящих с ними в трудовых отношениях и подлежащих призыву, поставку техники на сборные пункты или в воинские части, предоставляют для нужд обороны земельные участки, здания, сооружения, коммуникации, транспортные и другие материальные средства в период мобилизации, военного положения и в военное время с последующим возмещением их стоимости в порядке, определенном законодательными актами Республики Казахстан; </w:t>
+      6) оказывают содействие местным органам военного управления в их работе организуют учет и обеспечивают своевременное оповещение и доставку граждан, состоящих с ними в трудовых отношениях и подлежащих призыву, поставку техники на сборные пункты или в воинские части, предоставляют для нужд обороны земельные участки, здания, сооружения, коммуникации, транспортные и другие материальные средства в период мобилизации, военного положения и в военное время с последующим возмещением их стоимости в порядке, определенном законами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организуют и проводят работу по бронированию военнообязанных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6816,101 +7036,121 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 28.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 11. Права и обязанности граждан Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Граждане, призванные в период мобилизации, военного положения и в военное время, пользуются правами военнослужащего Республики Казахстан в соответствии с законодательством Республики Казахстан.</w:t>
+      1. Граждане Республики Казахстан, призванные в период мобилизации, военного положения и в военное время, пользуются правами военнослужащего Республики Казахстан в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z65" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Граждане Республики Казахстан в целях обеспечения мобилизационной готовности государства обязаны: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
@@ -7020,51 +7260,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Граждане Республики Казахстан в период мобилизации, военного положения и в военное время привлекаются к выполнению работ в целях обеспечения обороны и безопасности государства, а также зачисляются в специальные формирования в установленном порядке. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z68" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Гражданам, состоящим на воинском учете, с момента объявления мобилизации воспрещается выезд с места жительства без разрешения руководителя местного органа военного управления.</w:t>
+      5. Гражданам Республики Казахстан, состоящим на воинском учете, с момента объявления мобилизации воспрещается выезд с места жительства без разрешения руководителя местного органа военного управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7109,51 +7349,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8621,119 +8881,139 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Статья 19. Призыв граждан на воинскую службу по мобилизации, при военном положении и в военное время</w:t>
+        <w:t>Статья 19. Призыв граждан Республики Казахстан на воинскую службу по мобилизации, при военном положении и в военное время</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Призыв граждан на воинскую службу по мобилизации, при военном положении и в военное время проводится в соответствии с указом Президента Республики Казахстан об объявлении частичной или общей мобилизации.</w:t>
+      Призыв граждан Республики Казахстан на воинскую службу по мобилизации, при военном положении и в военное время проводится в соответствии с указом Президента Республики Казахстан об объявлении частичной или общей мобилизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В статью 19 внесены изменения Законом РК от 7 июля 2006 г. </w:t>
+        <w:t xml:space="preserve">      Сноска. Статья 19 с изменениями, внесенными Законами РК от 7 июля 2006 г. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8835,74 +9115,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субъектами государственного контроля (далее – субъекты контроля) являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z97" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) государственные органы Республики Казахстан, имеющие мобилизационные задания, за исключением Вооруженных Сил, других войск и воинских формирований, а также случаев, предусмотренных законодательными актами Республики Казахстан;</w:t>
+      1) государственные органы Республики Казахстан, имеющие мобилизационные задания, за исключением Вооруженных Сил, других войск и воинских формирований, а также случаев, предусмотренных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z98" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организации, имеющие мобилизационные заказы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 19-1 с изменением, внесенным Законом РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статья 19-2. Порядок проведения государственного контроля</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11309,55 +11651,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>